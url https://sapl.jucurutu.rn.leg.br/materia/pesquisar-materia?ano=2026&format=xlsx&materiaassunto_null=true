--- v0 (2026-04-05)
+++ v1 (2026-06-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="367">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1272" uniqueCount="646">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -88,190 +88,259 @@
     <t>2</t>
   </si>
   <si>
     <t>JUBIRATAN SALDANHA</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1738/mocao_no_002_de_03_de_marco_de_2026__-_aplausos_aos_blocos_malandragem_e_pegada_quente_-__jubiratan.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos blocos Pegada Quente e Malandragem, da comunidade São Braz, pelo brilhante desempenho, organização e participação no Carnaval de Jucurutu 2026.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>RUBENS BATISTA</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1776/mocao_no_003_de_31_de_marco_de_2026__-_aplausos_aos_sr_nhelder_cassiano_-__rubens.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Neldher Cassiano de Figueiredo, Secretário Municipal de Saúde, em reconhecimento aos relevantes serviços prestados à população no exercício de suas funções</t>
+  </si>
+  <si>
+    <t>1786</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>AUGUSTO DINIZ</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1786/mocao_no_004_de_07_de_abril_de_2026_-__aplausos_a_comunidade_barra_de_santana_-_augusto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Barra de Santana, toda a comunidade e seus moradores, como forma de reconhecimento público pela sua relevante importância histórica, Cultural e Social para o Município.</t>
+  </si>
+  <si>
+    <t>1826</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>AUGUSTO DINIZ, EDIVAN FERNANDES, MARCIONE ARAÚJO, ROMUALDO TEIXEIRA, RUBENS BATISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1826/mocao_no_005_de_19_de_maio_de_2026_-_aplausos_a_ao_sr_saulo_kayron_-_augusto_calisson_romualdo_edivan_etc..pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabéns ao professor e secretário adjunto Saulo Kayron Medeiros de Araújo, pelos relevantes serviços prestados à educação e à cultura do município de Jucurutu, com destaque para sua contribuição na ampliação da Educação Integral na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>1838</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>ALAN AMARAL, JUNIOR DE DEQUINHA</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1838/mocao_no_006_de_26_de_maio_de_2026__-_mocao_de_pesar_-__alan_amaral__jose_ilo.pdf</t>
+  </si>
+  <si>
+    <t>Pesar manifestando solidariedade à Família pelo falecimento de Osaneide Lopes de Araújo.</t>
+  </si>
+  <si>
+    <t>1839</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>MARIA DA GUIA</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1839/mocao_no_007_de_26_de_maio_de_2026__-_mocao_de_pesar_-__dagiuia_da_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Pesar manifestando solidariedade à Família pelo falecimento de Séfora Kaline Lourenço de Medeiros</t>
+  </si>
+  <si>
+    <t>1841</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>EDIVAN FERNANDES</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1841/mocao_no_008_de_02_de_junho_de_2026__-_mocao_de_pesar_-__edivan_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Pesar manifestando solidariedade à Família pelo falecimento do Sr. Reginaldo Galdino de Alencar.</t>
+  </si>
+  <si>
+    <t>1842</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1842/mocao_no_009_de_02_de_junho_de_2026__-_mocao_de_aplausos_-_jose_ilo_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Aplausos ao Poder Executivo e governo Federal pela realização do sonho da casa própria das famílias da Serra do João do Vale e Chã dos Félix.</t>
+  </si>
+  <si>
+    <t>1843</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1843/mocao_no_010_de_02_de_junho_de_2026__-_mocao_de_aplausos_xavier_-_maria_da_guia.pdf</t>
+  </si>
+  <si>
+    <t>Aplausos ao Senhor Xavier pelo cuidado e proteção dos animais de rua de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>RÔMULO IVO</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1691/indicacao_no_001_de_03_de_fevereiro_de_2026_-_desassoreamento_do_rio_piranhas_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Poder Executivo Municipal, bem como aos órgãos competentes, solicitando a realização do desassoreamento do Rio Piranhas, no trecho que corta o Município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1692/indicacao_no_002_de_03_de_fevereiro_de_2026_-_iluminacao_trechos_urbanos_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado expediente ao Poder Executivo Municipal, por meio da Secretaria de Infraestrutura, Saneamento e Serviços Urbanos, solicitando a instalação e melhorias na iluminação pública nos seguintes trechos do Município de Jucurutu/RN:_x000D_
 Do Estádio Lopão até as indústrias Del Rayssa, Massas Nordeste e Massas Jucurutu;_x000D_
 No trecho iniciando na Br-226, nas proximidades de Tidal até o Bairro Abraão Lopes._x000D_
 Na Br-226 iniciando na Ponte até a entrada do Bairro Vila do Velame.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1693/indicacao_no_003_de_03_de_fevereiro_de_2026_-_iluminacao_no_dique_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria de Infraestrutura, Saneamento e Serviços Urbanos, solicitando o melhoramento da iluminação pública nos 02 (dois) diques no Município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1694/indicacao_no_004_de_03_de_fevereiro_de_2026_-corte_de_terras_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria de Agricultura, Pecuária, Pesca e Meio Ambiente, solicitando maior agilidade na realização dos cortes de terra, bem como que seja dispensada a taxa de pagamento atualmente cobrada pelo referido serviço.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1695/indicacao_no_005_de_03_de_fevereiro_de_2026_-_portico_na_entrada_da_barra_de_santana_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando a construção de um pórtico na entrada da comunidade Nova Barra de Santana, contendo a imagem de Nossa Senhora Sant’Ana, padroeira da Comunidade.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1696/indicacao_no_006_de_03_de_fevereiro_de_2026_-_ubs_sao_braz_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde e demais órgãos competentes, solicitando a construção de uma Unidade Básica de Saúde na comunidade São Braz, no Município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>7</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1697/indicacao_no_007_de_03_de_fevereiro_de_2026_-_piso_dos_professores_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, solicitando o encaminhamento do Projeto de Lei a esta Casa Legislativa, em caráter de urgência, com a atualização do Piso Salarial Nacional dos Professores da Rede Municipal de Ensino, a fim de garantir o cumprimento da legislação vigente.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1714/indicacao_no_008_de_03_de_fevereiro_de_2026_-_mercado_e_cemiterio_boi_selado_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Poder Executivo Municipal, por meio das Secretarias competentes, solicitando a retomada da obra do Mercado Público do Distrito de Boi Selado, bem como a reforma e ampliação do Cemitério do referido distrito.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>9</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1698/indicacao_no_009_de_03_de_fevereiro_de_2026_-_reforma_da_quadra_do_novo_rumo_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria de Infraestrutura, Saneamento e Serviços Urbanos, solicitando a reforma da quadra poliesportiva do Bairro Novo Rumo, no Município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1699/indicacao_no_010_de_03_de_fevereiro_de_2026_-_pl_condutor_ambulancia_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo Municipal, que envie a esta Casa Legislativa o Projeto de Lei que Crie o Cargo de Condutor de Ambulância e que os motoristas de ambulância sejam atendidos com a mudança da nomenclatura.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>AUGUSTO DINIZ</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1715/indicacao_no_011_de_03_de_fevereiro_de_2026_-_esgotamento_de_fossas_comunidades_rurais_-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria de Infraestrutura, Saneamento e Serviços Urbanos, solicitando a disponibilização de equipamento de esgotamento de fossas (limpa-fossa) para atendimento às comunidades rurais do Município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1716/indicacao_no_012_de_03_de_fevereiro_de_2026_-_reforma_mata-burros_-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria Infraestrutura, Saneamento e Serviços Urbanos, solicitando a reforma e manutenção dos mataburros localizados nas estradas rurais que necessitem de reparos no Município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1700/indicacao_no_013_de_03_de_fevereiro_de_2026_-_reforma_ubs_sao_braz_-_jose_ilo.pdf</t>
@@ -996,50 +1065,786 @@
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1774/indicacao_no_073_de_24_de_marco_de_2026_-_identidade_serra_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado expediente ao presidente da câmara municipal, solicitando a viabilização da emissão da Carteira de Identidade Nacional (CIN) na comunidade da Serra de João do Vale.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1775/indicacao_no_074_de_31_de_marco_de_2026_-_sinalizacao_de_placas__-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e ao Departamento Estadual de Trânsito (DETRAN/RN) que realize a sinalização com placas identificadoras, indicando o sentido da cidade de Mossoró, sendo instalada uma nas proximidades da Praça da Bandeira e outra na Praça Marcelino Fernandes.</t>
   </si>
   <si>
+    <t>1778</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1778/indicacao_no_075_de_07_de_abril_de_2026_-_instalacao_de_lixeiras_nas_pracas_-_alan_amaral.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal e a Secretaria de Infraestrutura, Saneamento e Serviços Urbanos para que instale lixeiras basculantes de coletas seletivas nas seguintes praças públicas: Praça Januncio Afonso (Centro), Autran Lopes (praça de alimentação), Praça da comunidade de Boi Selado, Praça Milena Soares (Freitas), João Eufrasio (correios), Praça Jamilly Queiroz (Vila Santa Isabel), Praça Newman Queiroz (praça do hospital), Praça na comunidade Santa Rita, Praça na comunidade Barra de Santana.</t>
+  </si>
+  <si>
+    <t>1779</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1779/indicacao_no_076_de_07_de_abril_de_2026_-_inclusao_da_comunidade_aroeira_-_jubiratan_saldanha.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Poder Executivo Municipal e a Secretaria Municipal de Saúde, que sejam adotadas as providências necessárias para inclusão da comunidade Aroeira no itinerário do veículo destinado ao transporte de pacientes da saúde na rota do Carro do Distrito de Barra de Santana ou viabilize um contrato específico que disponibilize veículo para atender diretamente essa localidade.</t>
+  </si>
+  <si>
+    <t>1780</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1780/indicacao_no_077_de_07_de_abril_de_2026_-_calcamento_santa_expedita_-_augusto_calisson.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Poder Executivo Municipal, a fim de que sejam adotadas as providências necessárias visando à extensão do calçamento da Rua Santa Expedita, localizada no Bairro Novo Horizonte, no município de Jucurutu/RN.</t>
+  </si>
+  <si>
+    <t>1781</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1781/indicacao_no_078_de_07_de_abril_de_2026_-_parque_recreativo_-_romualdo_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo e as Secretarias competentes, a construção de um espaço ou melhorias nas praças públicas, espaço recreativo promovendo a interação para as crianças, e também pessoas com deficiência do Município de Jucurutu.</t>
+  </si>
+  <si>
+    <t>1782</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1782/indicacao_no_079_de_07_de_abril_de_2026_-_coletor__de_lixo_no_barro_branco_e_riachao_-_edivan_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a instalação de coletor de lixo e a definição de um dia específico para a coleta do lixo nas comunidades Barro Branco, Riachão (Vila Esperança) e Riachão de Seu Ozenir.</t>
+  </si>
+  <si>
+    <t>1783</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1783/indicacao_no_080_de_07_de_abril_de_2026_-_cosern_poste_de_energia_bairro_freitas_-_francinildo.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à COSERN que seja realizada, com a máxima urgência, a substituição de um poste de energia elétrica localizado na Rua Djalma Carlos Furtuoso, nº 103, Bairro Freitas, tendo em vista as condições inadequadas em que o mesmo se encontra.</t>
+  </si>
+  <si>
+    <t>1784</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1784/indicacao_no_081_de_07_de_abril_de_2026_-_acesso_maria_cambraia_-_francinildo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando melhorias na passagem localizada onde funcionava o antigo sangrador do açude de Maria Cambraia, que dá acesso a comunidade da Vila Heraquie.</t>
+  </si>
+  <si>
+    <t>1785</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1785/indicacao_no_082_de_07_de_abril_de_2026_-_coletor_de_lixo__-_jubiratan_saldanha.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo e a Secretaria de Serviços Urbanos a instalação de coletores de lixo nas comunidades Barra de Santana, São Braz, São Bento, Aroeira e Agrovila.</t>
+  </si>
+  <si>
+    <t>1787</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1787/indicacao_no_084_de_14_de_abril_de_2026_-_passagem_molhada_na_tapera_-_jubiratan_saldanha.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, a Secretaria de Infraestrutura, Saneamento e Serviços Urbanos, que viabilizem a recuperação da passagem molhada na comunidade Tapera, neste município, garantindo, assim, acesso a todos que precisam trabalhar na cidade e a outros serviços.</t>
+  </si>
+  <si>
+    <t>1788</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1788/indicacao_no_085_de_14_de_abril_de_2026_-_pericias_inss_jucurutu_-_edivan_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja encaminhado oficio para a Gerência Regional de Mossoró-RN do Instituto Nacional do Seguro Social – INSS, bem como ao Ministério da Previdência Social, solicitando a retomada das perícias médicas no INSS do município de Jucurutu.</t>
+  </si>
+  <si>
+    <t>1789</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1789/indicacao_no_086_de_14_de_abril_de_2026_-_corrida_de_rua_em_barra_de_santana_-_romualdo_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo e a Secretaria de Esportes e Turismo que seja incluído no calendário das festividades da festa de Santana, na Comunidade Barra de Santana, o esporte Corrida de rua, que esse ano realize a 2º Corrida de Santana criando assim a tradição.</t>
+  </si>
+  <si>
+    <t>1790</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1790/indicacao_no_087_de_14_de_abril_de_2026_-_carteiras_de_estudante_-_romualdo_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Excelentíssimo Senhor Prefeito Municipal, bem como à Secretaria Municipal de Educação e Cultura, a adoção da seguinte providência mediante a lei municipal nº 484/2001, que seja realizada a confecção e distribuição das carteiras de estudantes referentes ao ano letivo de 2026 para todos os alunos regularmente matriculados na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>1791</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1791/indicacao_no_088_de_14_de_abril_de_2026_-_sistema_sonoro_na_barragem_de_oiticica_-_maria_da_guia.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Governo do Estado, Secretaria do Meio Ambiente e dos Recursos Hídricos (SMEARH) bem como aos órgãos competentes, solicitando a imediata instalação de um sistema sonoro (alarme e comunicação) nas comunidades situadas às margens da Barragem de Oiticica, localizada no município de Jucurutu/RN.</t>
+  </si>
+  <si>
+    <t>1792</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1792/indicacao_no_089_de_14_de_abril_de_2026_-_continuacao_do_calcamento_das_ruas_no_novo_horizonte_-_romulo_ivo.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Poder Executivo Municipal, bem como aos órgãos competentes, solicitação da continuação do calçamento das seguintes Ruas:_x000D_
+Rua Aderbal Augusto Bezerra;_x000D_
+Rua Maria Luiza Galvão;_x000D_
+Rua Hemogenia Dantas dos Santos (Conclusão)_x000D_
+Rua Joaquim Faustino (Conclusão)_x000D_
+Todas as ruas citadas acima são localizadas no Bairro Novo Rumo, no município de Jucurutu/RN.</t>
+  </si>
+  <si>
+    <t>1793</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1793/indicacao_no_090_de_14_de_abril_de_2026_-_conclusao_do_calcamento_das_ruas_no_novo_horizonte_-_romulo_ivo.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Poder Executivo Municipal, e a Secretaria de Infraestrutura, Saneamento e Serviços Urbanos a pavimentação da Rua São João e ruas adjacentes no morro do porco e como também instalação de uma galeria com sistema de tubulação, visando melhora do tráfego na localidade.</t>
+  </si>
+  <si>
+    <t>1794</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1794/indicacao_no_091_de_14_de_abril_de_2026_-_faixa_de_pedestre_escolar_-_augusto_calisson.pdf</t>
+  </si>
+  <si>
+    <t>Requerer ao Poder Executivo Municipal, por meio da Secretaria Infraestrutura, Saneamento e Serviços Urbanos, a implantação de uma faixa de pedestres, com a devida sinalização vertical por meio de placa indicativa de “Escola”, na via principal, nas proximidades do acesso à Escola Tia Dimir, bem como ao posto de combustível situado na referida localidade, no município de Jucurutu/RN.</t>
+  </si>
+  <si>
+    <t>1795</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1795/indicacao_no_092_de_14_de_abril_de_2026-transferencia_de_localidade__mata-burro_barro_branco_-_jose_ilo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo e a Secretaria de Infraestrutura, Saneamento e Serviços Urbanos que realize a mudança do mata-burro localizado na entrada que dá acesso ao Sítio Barro Branco – Zona Rural de Jucurutu, transferindo-o para a estrada que faz divisa entre os trechos nas proximidades Anselmo Lopes e Mirabô.</t>
+  </si>
+  <si>
+    <t>1796</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1796/indicacao_no_093_de_14_de_abril_de_2026_-_acostamento_aterro_-_jose_ilo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo e a Secretaria de Infraestrutura, Saneamento e Serviços Urbanos que seja realizado um aterro para construção de um acostamento na entrada que dá acesso a passagem Beira Rio, a realização de um aterro e a implantação de um acostamento adequado proporcionarão mais segurança, melhorando a visibilidade e oferecendo condições adequadas para manobras, evitando situações de perigo e garantindo maior fluidez no tráfego.</t>
+  </si>
+  <si>
+    <t>1797</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1797/indicacao_no_094_de_14_de_abril_de_2026_-_extensao_de_rede_-_francinildo_aquino.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo e a Secretaria de Infraestrutura, Saneamento e Serviços Urbanos que realize a extensão de rede de água na Pedra do Navio, especificamente na localidade conhecido como Vila de Assis e Heraquio.</t>
+  </si>
+  <si>
+    <t>1798</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1798/indicacao_no_095_de_14_de_abril_de_2026_-_mata-burro_malhada_vermelha_-_francinildo_aquino.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, a Secretaria de Infraestrutura, Saneamento e Serviços Urbanos que realize a construção do mata-burro localizado na estrada de acesso à comunidade Malhada Vermelha, na divisa de Ielmo neste município.</t>
+  </si>
+  <si>
+    <t>1799</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1799/indicacao_no_096_de_05_de_maio_de_2026_-_construcao_de_quiosques_barragem_de_oiticica_-_jubiratan_saldanha.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Poder Executivo Municipal, solicitando que esta firme parceria com o Governo do Estado do RN, com o objetivo de viabilizar a construção de quiosques nas proximidades da Barragem de Oiticica.</t>
+  </si>
+  <si>
+    <t>1800</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1800/indicacao_no_097_de_05_de_maio_de_2026_-_combate_a_dengue_na_barra_de_santana_-_jubiratan_saldanha.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado à Secretaria Municipal de Saúde, viabilize com urgência a disponibilização de assistência médica na própria comunidade, distribuição de medicamentos em razão do alto índice de casos de dengue que vem sendo registrado na localidade.</t>
+  </si>
+  <si>
+    <t>1801</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1801/indicacao_no_098_de_05_de_maio_de_2026_-_carro_fumace_previnir_proliferacao_ao_aedes_aegypti_dengue_-_jubiratan_saldanha.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Poder Executivo e a Secretaria de Saúde, que tome providências e medidas para a solicitação de um carro fumacê junto ao Governo do Estado do Rio Grande do Norte para prevenir proliferação ao Aedes aegypti, mosquito que transmite a dengue, Zika e Chikungunya.</t>
+  </si>
+  <si>
+    <t>1802</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1802/indicacao_no_099_de_05_de_maio_de_2026_-_retirada_canos_da_adutora_boi_selado_adeque_e_espinheiro_-_rubens_batista.pdf</t>
+  </si>
+  <si>
+    <t>Requerer ao Poder Executivo Municipal, direcionando a solicitação à Diretoria da CAERN, com cópia ao Deputado Estadual Nelter Queiroz, que sejam adotadas as providências necessárias para viabilizar a retirada dos canos da adutora que atualmente passam por debaixo de algumas residências no Distrito de Boi Selado, bem como a realização de uma revisão geral nas adutoras que ligam o Distrito de Boi Selado, à Comunidade Adequê e a Comunidade Espinheiro.</t>
+  </si>
+  <si>
+    <t>1803</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1803/indicacao_no_100_de_05_de_maio_de_2026_-_corrida_do_servidor_2_edicao_-_romualdo_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, a Secretaria de Esportes e Turismo Municipal e a Sub Secretaria de Esportes - Secretaria de Estado da Educação e da Cultura do RN, do Centro Administrativo que realize a 2ª edição da Corrida do Servidor.</t>
+  </si>
+  <si>
+    <t>1807</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1807/indicacao_no_101_de_12_de_maio_de_2026_-_construcao_de_quiosques_praca_nova_barra_de_santana_-_jubiratan_saldanha.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado expediente ao Poder Executivo Municipal, solicitando que este firme parceria com o Governo do Estado do RN, com o objetivo de viabilizar a construção de quiosques na Praça da Nova Barra de Santana.</t>
+  </si>
+  <si>
+    <t>1808</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1808/indicacao_no_102_de_12_de_maio_de_2026_-_reparos_no_posto_de_saude_sao_bento_-_jubiratan_saldanha.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, solicitando a realização de manutenção do ar condicionado da sala do dentista, e providenciar novas mobília e equipamentos do Posto de Saúde da comunidade de São Bento.</t>
+  </si>
+  <si>
+    <t>1809</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1809/indicacao_no_103_de_12_de_maio_de_2026_-_emissao_cin_sao_braz_e_sao_bento_-_jubiratan_saldanha.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Senhor Presidente da Câmara Municipal de Jucurutu que viabilize a realização de ação para emissão da Carteira de Identidade Nacional (CIN) nas comunidades de São Braz e São Bento.</t>
+  </si>
+  <si>
+    <t>1810</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1810/indicacao_no_104_de_12_de_maio_de_2026_-_doacao_de_plantas_-_augusto_calisson.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Poder Executivo Municipal que seja encaminhado ofício à Universidade Federal Rural do Semi-Árido, pleiteando a doação/aquisição de mudas de plantas destinadas à arborização de espaços públicos do Município de Jucurutu.</t>
+  </si>
+  <si>
+    <t>1811</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1811/indicacao_no_105_de_12_de_maio_de_2026_-_troca_de_lampadas_publicas_-_augusto_calisson.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Poder Executivo Municipal que seja realizada a substituição/troca de lâmpadas da iluminação pública nos postes da comunidade Lagoa, bem como das comunidades adjacentes Saco do Anil, Angicos e Solidão, na zona rural do Município de Jucurutu</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1812/indicacao_no_106_de_12_de_maio_de_2026_-_multirao_de_limpeza_-_jose_ilo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria Municipal competente, a realização de um mutirão de limpeza nas ruas e bairros da zona urbana do município de Jucurutu.</t>
+  </si>
+  <si>
+    <t>1813</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1813/indicacao_no_107_de_19_de_maio_de_2026_-_emissao_cin_riachao_i_e_ii_o_bela_vista_-_edivan_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Senhor Presidente da Câmara Municipal de Jucurutu que viabilize a realização de ação para emissão da Carteira de Identidade Nacional (CIN) nas comunidades de Vila Riachão I (Vila Esperança), Riachão II (de Alzenir), Bela Vista de Anastasia até o Barro Branco, e da Pedra do Navio até a Vila de seu Assis.</t>
+  </si>
+  <si>
+    <t>1814</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1814/indicacao_no_108_de_19_de_maio_de_2026_-_continuacao_do_calcamento_djalma_carlos_frutoso_-_edivan_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Poder Executivo Municipal, a Secretaria de Infraestrutura e Serviços Urbanos, solicitando a continuação do calçamento da Rua Djalma Carlos Frutuoso, no município de Jucurutu.</t>
+  </si>
+  <si>
+    <t>1815</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1815/indicacao_no_109_de_19_de_maio_de_2026_-_calcadao_-_romulo_ivo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura e Serviços Urbanos, solicitando a construção de um Calçadão, iniciando na BR-226, até o novo cemitério público, como também no trecho entre o Mercadinho de Josivan até o trevo em frente à Tidal, contemplando também o lado adjacente à praça, nas proximidades da Escola Newman Queiroz.</t>
+  </si>
+  <si>
+    <t>1816</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1816/indicacao_no_110_de_19_de_maio_de_2026_-_portico_-_romulo_ivo.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura e Serviços Urbanos, que sejam realizados serviços de recuperação, patrolamento e melhorias nas ruas que ligam a Vila Santa Isabel ao Loteamento Braulio Lopes.</t>
+  </si>
+  <si>
+    <t>1817</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1817/indicacao_no_111_de_19_de_maio_de_2026_-_acostamento_em_frente_aos_suinos_jucurutu_rn-118_-_romulo_ivo.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Poder Executivo Municipal, bem como aos órgãos competentes, a necessidade de implantação de acostamento na RN-118, no trecho localizado em frente à empresa Suínos Jucurutu, na comunidade Curral Velho, zona rural do município de Jucurutu/RN.</t>
+  </si>
+  <si>
+    <t>1818</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1818/indicacao_no_112_de_19_de_maio_de_2026_-_limpeza_na_barra_santana_-_jubiratan_saldanha.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura e Serviços Urbanos, solicitando a realização de serviços de limpeza geral na comunidade Barra de Santana, bem como a execução de reparos estruturais, pintura e a substituição da iluminação da praça pública da referida comunidade, devido início da festa da padroeira.</t>
+  </si>
+  <si>
+    <t>1819</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1819/indicacao_no_113_de_19_de_maio_de_2026_-_campo_de_futebol_-_jubiratan_saldanha.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria Municipal de Esporte e Lazer, Subsecretaria do Esporte e do Lazer (SEL), vinculada à Secretaria de Estado da Educação, da Cultura, do Esporte e do Lazer solicitando as adequações e melhorias do campo de futebol na comunidade da Barra de Santana.</t>
+  </si>
+  <si>
+    <t>1820</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1820/indicacao_no_114_de_19_de_maio_de_2026_-_terrenos_baldios_limpeza_-_jose_ilo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja encaminhada ao Poder Executivo Municipal, a Secretaria Municipal de Saúde, a as demais secretarias competentes, para que seja realizado um comunicado oficial aos proprietários de terrenos baldios do município, a fim de que providenciem a limpeza e manutenção regular desses espaços.</t>
+  </si>
+  <si>
+    <t>1821</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1821/indicacao_no_115_de_19_de_maio_de_2026_-_der_roco_rn-118_-_jose_ilo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal e a Secretaria Municipal de Infraestrutura e Serviços Urbanos que realizem intermédio junto ao Departamento de Estradas de Rodagem do Rio Grande do Norte (DER-RN), para que seja providenciado o roço da RN-118, no trecho que liga Jucurutu a Caicó.</t>
+  </si>
+  <si>
+    <t>1822</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1822/indicacao_no_116_de_19_de_maio_de_2026_-_roco_da_mutamba_rn-226_-_francinildo_aquino.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal e à Secretaria Municipal de Infraestrutura e Serviços Urbanos,que seja providenciado o roço da estrada da Mutamba, compreendendo o trecho que inicia na RN-226 até a comunidade Mutamba, especialmente nos pontos em que o mato já está tomando conta da estrada.</t>
+  </si>
+  <si>
+    <t>1823</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>ALAN AMARAL, ROMUALDO TEIXEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1823/indicacao_no_117_de_05_de_maio_de_2026_-_musica_ao_vivo_e_telao_sessao_brasileira_-_alan_amaral-_romualdo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, e a secretaria competente que seja providenciada a instalação de telão em espaço público adequado, para a transmissão dos jogos da Seleção Brasileira durante a Copa do Mundo e a realização de música ao vivo antes dos jogos iniciarem e nos intervalos dos jogos.</t>
+  </si>
+  <si>
+    <t>1824</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1824/indicacao_no_118_de_19__de_maio_de_2026_-_estradas_espinheiro_e_saco_grande_-_rubens_batista.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam realizadas, em caráter de urgência, melhorias na estrada que liga as comunidades Espinheiro e Saco Grande, bem como do corredor próximo ao Gurilho, na comunidade Saquinho do Padre.</t>
+  </si>
+  <si>
+    <t>1825</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1825/indicacao_no_119_de_19_de_maio_de_2026_-_limpeza_no_dnocs_-_romualdo_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo e a Secretaria Municipal de Obras e Serviços Urbanos, a limpeza geral da Rua Travessa das Orquídeas, no bairro Denox, no município de Jucurutu.</t>
+  </si>
+  <si>
+    <t>1827</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1827/indicacao_no_120_de_26_de_maio_de_2026_-telao_copa_barra_de_santana_e_boi_selado_-_jubiratan_saldanha.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, e a Secretaria Competente que seja providenciada a instalação de telão em espaço público como as Praças das seguintes comunidades Barra de Santana e Boi Selado, para a transmissão dos jogos da Seleção Brasileira durante a Copa do Mundo.</t>
+  </si>
+  <si>
+    <t>1828</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1828/indicacao_no_121_de_26_de_maio_de_2026_-_construcao_da_cobertura_novo_horizonte_-_romualdo_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, a Secretaria de Infraestrutura serviços urbanos e a Secretaria de Esportes e Turismo que viabilizem a construção da cobertura da quadra de esportes do bairro Novo Horizonte, no município de Jucurutu/RN.</t>
+  </si>
+  <si>
+    <t>1829</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>ROMUALDO TEIXEIRA, ALAN AMARAL, EDIVAN FERNANDES, MARCIONE ARAÚJO, RÔMULO IVO</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1829/indicacao_no_122_de_26_de_maio_de_2026_-_programacao_festa_da_nova_barra_de_santana_-_bancada_do_psdb.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo e as secretarias competentes, e sugere a comissão organizadora da Festa de Nossa Senhora Santana, da Nova Barra de Santana, que inclua na programação, uma procissão/passeio aquático, levando a imagem de Nossa Senhora Santana até as ruínas da antiga Igreja da comunidade e retornando a Nova Barra de Santana para recepção da imagem pela população que reside na comunidade e devotos que visitam o complexo Oiticica.</t>
+  </si>
+  <si>
+    <t>1830</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1830/indicacao_no_123_de_26_de_maio_de_2026_-_recuperacao_das_estradas_vicinais_-_romulo_ivo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal e a Secretaria de Infraestrutura e Serviços Urbanos que com o final do período chuvoso e as condições precárias das estradas vicinais que dão acesso às comunidades rurais do município, realize a recuperação das estradas vicinais das seguintes localidades, Serra de João do Vale, Barra de Santana, São Bento, São Braz, Aroeira, Pedra do Navio, Sítio Pinturas.</t>
+  </si>
+  <si>
+    <t>1831</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1831/indicacao_no_124_de_26_de_maio_de_2026_-_sinalizacao_de_entrada_nas_estradas_dos_sitios_-_romulo_ivo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo e a secretaria de Infraestrutura e serviços urbanos que em parceria com o DETRAN-RN para que realize a instalação de sinalização com placas identificadoras nas entradas dos sítios do município de Jucurutu/RN.</t>
+  </si>
+  <si>
+    <t>1832</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1832/indicacao_no_125_de_26_de_maio_de_2026_-_recuperacao_do_calcamento_novo_horizonte_-_romulo_ivo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo e a Secretaria Municipal de Infraestrutura e Serviços Urbanos que realizem a recuperação do calçamento da Rua Santa Luzia localizada no bairro Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>1833</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1833/indicacao_no_126_de_26_de_maio_de_2026_-_banco_do_brasil_-_francinildo_aquino.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer que seja encaminhado expediente à Gerência da Agência do Banco do Brasil de Jucurutu/RN, solicitando o cumprimento da Lei Municipal nº 649, de 23 de outubro de 2009, que dispõe sobre a obrigatoriedade da disponibilização de banheiros públicos nas agências bancárias do município.</t>
+  </si>
+  <si>
+    <t>1834</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1834/indicacao_no_127_de_26_de_maio_de_2026_-_estadio_lopao_lampadas_-_jose_ilo_-.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal e a Secretaria Municipal de Infraestrutura e Serviços Urbanos, e junto à secretaria Municipal de esportes e lazer, a realização da troca das lâmpadas localizadas na entrada e na saída do estádio Lopão, tendo em vista que a iluminação encontra-se prejudicada (não acedem) comprometendo a segurança e a visibilidade dos torcedores e jogadores que frequentam o local. Diante do exposto, solicitamos a adoção das providências necessárias com a maior brevidade possível.</t>
+  </si>
+  <si>
+    <t>1835</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1835/indicacao_no_128_de_26_de_maio_de_2026_-_calcamento_alto_do_palheiro_-_jose_ilo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal e a Secretaria Municipal de Infraestrutura e Serviços Urbanos, que seja realizada a melhoria da estrada e o calçamento no Alto do Palheiro, localizado na comunidade do Saco de São Vicente, neste município.</t>
+  </si>
+  <si>
+    <t>1844</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1844/indicacao_no_129_de_02_de_junho_de_2026_-_escola_pangoa_-_romulo_ivo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, a Secretaria Municipal de Educação e Cultura e a Secretaria Municipal de Infraestrutura e Serviços Urbanos, a realização de_x000D_
+melhorias estruturais na Escola da Comunidade Pangoá, local onde atualmente estão sendo realizados os atendimentos médicos da referida comunidade.</t>
+  </si>
+  <si>
+    <t>1845</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1845/indicacao_no_130_de_02_de_junho_de_2026_-_carro_fumace_-_maria_da_guia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo e a Secretaria Municipal de Saúde, para que os Agentes de Endemias realizem as ações de combate ao mosquito transmissor_x000D_
+da dengue nas ruas, vielas e demais localidades onde o carro fumacê não conseguiu acessar em razão da estreiteza das vias ou da dificuldade de acesso.</t>
+  </si>
+  <si>
+    <t>1846</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1846/indicacao_no_131_de_02_de_junho_de_2026_-_abastecimento_de_agua_na_loca_-_jose_ilo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria competente, o abastecimento de água para a Comunidade Loca, localizada no município de_x000D_
+Jucurutu/RN, em razão da ausência desse serviço essencial na referida localidade.</t>
+  </si>
+  <si>
+    <t>1847</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1847/indicacao_no_132_de_02__de_junho_de_2026_-_passagem_molhada_a_comunidade_pau_ferrado_-_rubens_batista.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando a construção de uma passagem molhada na estrada de acesso à_x000D_
+Comunidade Pau Ferrado, beneficiando diretamente os moradores daquela localidade e garantindo também o acesso ao Sítio Adequê, Sítio Arroz e ao Distrito de Boi Selado e demais comunidades circunvizinhas.</t>
+  </si>
+  <si>
+    <t>1848</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1848/indicacao_no_133_de_02_de_junho_de_2026_-_revitalizacao_dos_banheiros_das_pracas_publicas_-_romualdo_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo e a Secretaria de Infraestrutura e Serviços Urbanos a manutenção e revitalização de todos os banheiros localizados nas praças_x000D_
+públicas do município de Jucurutu/RN.</t>
+  </si>
+  <si>
+    <t>1836</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1836/requerimento_001-2026-_solicita_informacoes_a_prefeitura_-_jubiratan.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que sejam enviadas informações a esta Casa Legislativa, a fim de prestar esclarecimentos, sobre o veículo da saúde que realiza a rota da Comunidade Barra de Santana, passando pela Comunidade Aroeira, até o município de Jucurutu/RN.</t>
+  </si>
+  <si>
+    <t>1837</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1837/requerimento_002-2026-_solicita_informacoes_a_prefeitura_-_maria_da_guia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que sejam enviadas informações a esta Casa Legislativa, a fim de prestar esclarecimentos sobre o processo licitatório referente à obra de pavimentação, Àrea Urbana Pedra do Navio.</t>
+  </si>
+  <si>
     <t>1739</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1739/projeto_de_lei_no_001-2026_-_francinildo_aquino_-_patrimonio_cultural.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE JUCURUTU/RN A BANDA MARCIAL JUCURUTUENSE E A ORQUESTRA DE FREVO RESISTÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>MARCIONE ARAÚJO, MARIA DA GUIA</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1740/projeto_de_lei__no_003-_2026_-_vagas_para_mulheres_vitimas_de_vio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NAS CONTRATAÇÕES PÚBLICAS DE SERVIÇOS CONTÍNUOS COM DEDICAÇÃO EXCLUSIVA DE MÃO DE OBRA NO ÂMBITO DO MUNICÍPIO DE JUCURUTU/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
@@ -1057,50 +1862,68 @@
     <t>1762</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1762/projeto_de_lei_no_005-2026_institui_o_programa_municipal_de_cursinho_preparatorio_gratuito.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE CURSINHO PREPARATÓRIO GRATUITO PARA CONCURSOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE JUCURUTU/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1763/projeto_de_lei_no_006_de_24_de_marco_de_2026_-reconhece_como_patrimonio_cultural_imaterial.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE JUCURUTU/RN O EVENTO “NATAL NA VILA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1777/projeto_de_lei_no_007_de_31_de_marco_de_2026_-.pdf</t>
   </si>
   <si>
     <t>DENOMINA A GALERIA DE EX-PRESIDENTES DA CÂMARA MUNICIPAL DE JUCURUTU COMO GALERIA DE EX-PRESIDENTES VEREADOR JOSÉ MARCELINO FERNANDES.</t>
+  </si>
+  <si>
+    <t>1804</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1804/projeto_de_lei_no_008_de_14_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de atendimento prioritário nos serviços de saúde e assistência social da rede pública municipal às mães, pais atípicos e cuidadores designados no Município de Jucurutu/RN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1840</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1840/projeto_de_lei_n_009-2026_-_romualdo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reserva de vagas para negros, pardos e indígenas nos concursos públicos e processos seletivos para provimento de cargos efetivos, temporários e empregos públicos no âmbito da administração pública direta e indireta do Município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
     <t>Iogo Nielson de Queiroz e Silva</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1717/pl_-_1.048_-_2026_-_estabelece_a_atualizacao_do_piso_dos_agentes_comunitarios_de_saude_e_endemias_2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>Estabelece a atualização do piso dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias no município de Jucurutu/RN e dá outras providências.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
@@ -1115,50 +1938,74 @@
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1760/pl-1051.doc.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário do Município (Lei Complementar nº Lei Complementar nº 34, de 22 de dezembro de 2022), para instituir incentivo de compensação tributária, a que se referem os arts. 156, inciso II e 170, caput e Parágrafo único e 170-A, do Código Tributário Nacional, e o art. 83, caput e § 1º do Código Tributário do Município, destinada exclusivamente a indenizar despesas de investimentos com obras de pavimentação, drenagem e outros melhoramentos realizadas às expensas dos contribuintes em bens de uso comum do povo de propriedade do patrimônio municipal, mediante a_x000D_
 quitação de débitos tributários que especifica; e dá outras providências.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1761/pl-1.051.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ratificar sua participação no Consórcio Intermunicipal Multifinalitário dos Municípios do Oeste Potiguar - CIMOP, bem como a adequar sua execução orçamentária ao novo regime jurídico adotado para Consórcios Públicos, na forma e condições previstas pela Lei Federal nº 11.107/2005 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1805</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1805/pl_-_1.053_-_2026_-_pl_-_altera_a_lei_municipal_no_1.114_de_8_de_marco_de_2024_que_institui_o_incentivo_financeiro_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.114, de 8 de março de 2024, que institui o Incentivo Financeiro por Desempenho aos Profissionais da Atenção Primária à Saúde, para incluir médicos e os profissionais do Serviço Especializado em Saúde Bucal (SESB) entre os beneficiários e realizar ajustes na distribuição dos recursos.</t>
+  </si>
+  <si>
+    <t>1806</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1806/pl-1051.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano de Cargos, Carreiras e Remuneração dos Servidores Públicos Efetivos do Município de Jucurutu/RN, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1462,67 +2309,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1731/mocao_no_001_de_24_de_fevereiro_de_2026__-_parabens_ao_sao_bento_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1738/mocao_no_002_de_03_de_marco_de_2026__-_aplausos_aos_blocos_malandragem_e_pegada_quente_-__jubiratan.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1776/mocao_no_003_de_31_de_marco_de_2026__-_aplausos_aos_sr_nhelder_cassiano_-__rubens.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1691/indicacao_no_001_de_03_de_fevereiro_de_2026_-_desassoreamento_do_rio_piranhas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1692/indicacao_no_002_de_03_de_fevereiro_de_2026_-_iluminacao_trechos_urbanos_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1693/indicacao_no_003_de_03_de_fevereiro_de_2026_-_iluminacao_no_dique_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1694/indicacao_no_004_de_03_de_fevereiro_de_2026_-corte_de_terras_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1695/indicacao_no_005_de_03_de_fevereiro_de_2026_-_portico_na_entrada_da_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1696/indicacao_no_006_de_03_de_fevereiro_de_2026_-_ubs_sao_braz_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1697/indicacao_no_007_de_03_de_fevereiro_de_2026_-_piso_dos_professores_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1714/indicacao_no_008_de_03_de_fevereiro_de_2026_-_mercado_e_cemiterio_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1698/indicacao_no_009_de_03_de_fevereiro_de_2026_-_reforma_da_quadra_do_novo_rumo_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1699/indicacao_no_010_de_03_de_fevereiro_de_2026_-_pl_condutor_ambulancia_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1715/indicacao_no_011_de_03_de_fevereiro_de_2026_-_esgotamento_de_fossas_comunidades_rurais_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1716/indicacao_no_012_de_03_de_fevereiro_de_2026_-_reforma_mata-burros_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1700/indicacao_no_013_de_03_de_fevereiro_de_2026_-_reforma_ubs_sao_braz_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1701/indicacao_no_014_de_03_de_fevereiro_de_2026_-_ass._social_e_psicologa_nas_escola_municipais_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1702/indicacao_no_015_de_03_de_fevereiro_de_2026_-_protetor_solar_na_farmacia_basica_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1703/indicacao_no_016_de_10_de_fevereiro_de_2026_-_contratacao_de_acs_areas_descobertas_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1704/indicacao_no_017_de_10_de_fevereiro_de_2026_-_calcamento_rua_santa_terezinha_morro_do_porco_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1705/indicacao_no_018_de_10_de_fevereiro_de_2026_-_tec._enfermagem_para_sao_braz_e_sao_bento_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1706/indicacao_no_019_de_10_de_fevereiro_de_2026_-_reforma_quadra_do_adeque_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1707/indicacao_no_020_de_10_de_fevereiro_de_2026_-_praca_e_academia_da_saude_no_bairro_novo_rumo_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1708/indicacao_no_021_de_10_de_fevereiro_de_2026_-_entrega_de_medicamentos_na_zona_rural_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1709/indicacao_no_022_de_10_de_fevereiro_de_2026_-_reforma_quadra_espinheiro_e_mutamba_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1710/indicacao_no_023_de_10_de_fevereiro_de_2026_-_area_de_lazer_na_nova_barra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1711/indicacao_no_024_de_10_de_fevereiro_de_2026_-_construcao_de_uma_praca_na_comunidade_aroeira_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1712/indicacao_no_025_de_10_de_fevereiro_de_2026_-_construcao_de_calcamento_na_comunidade_aroeira_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1713/indicacao_no_026_de_10_de_fevereiro_de_2026_-_limpeza_orla_fluvial_e_bombas_do_dnocs_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1719/indicacao_no_027_de_24_de_fevereiro_de_2026_-_cursinho_preparatorios_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1720/indicacao_no_028_de_24_de_fevereiro_de_2026_-_pl_dos_garis_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1721/indicacao_no_029_de_24_de_fevereiro_de_2026_-_passagem__molhada_tapera_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1722/indicacao_no_030_de_24_de_fevereiro_de_2026_-_pintura_das_lombadas_da_estrada_da_barra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1723/indicacao_no_031_de_24_de_fevereiro_de_2026_-_emissao_cin_barra_de_santana-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1724/indicacao_no_032_de_24_de_fevereiro_de_2026_-_calcamento_riachao_vila_de_alzenir_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1725/indicacao_no_033_de_24_de_fevereiro_de_2026_-_construcao_caixa_dagua_boi_selado_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1726/indicacao_no_034_de_24_de_fevereiro_de_2026_-_construcao_ubs_bairro_novo_rumo_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1727/indicacao_no_035_de_24_de_fevereiro_de_2026_-_asfalto_na_rua_da_feira_livre_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1728/indicacao_no_036_de_24_de_fevereiro_de_2026_-_esgoto_rua_ari_lopes_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1729/indicacao_no_037_de_24_de_fevereiro_de_2026_-_construcao_ubs_pedra_do_navio_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1730/indicacao_no_038_de_24_de_fevereiro_de_2026_-_construcao_de_quadra_na_pedra_do_navio_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1732/indicacao_no_039_de_03_de_marco_de_2026_-_iluminacao_aroeira_ate_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1733/indicacao_no_040_de_03_de_marco_de_2026_-_calcamento_vila_de_heraclio_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1734/indicacao_no_041_de_03_de_marco_de_2026_-_espaco_pediatria_hospital_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1735/indicacao_no_042_de_03_de_marco_de_2026_-_pavimentacao_rua_novo_horizonte_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1736/indicacao_no_043_de_03_de_marco_de_2026_-_distribuicao_de_uniformes_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1737/indicacao_no_044_de_03_de_marco_de_2026_-_uso_plenario_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1742/indicacao_no_045_de_10_de_marco_de_2026_-_academia_de_saude_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1743/indicacao_no_046_de_10_de_marco_de_2026_-_calcamento_do_sao_braz_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1744/indicacao_no_047_de_10_de_marco_de_2026_-_calcadao_novo_horizonte_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1745/indicacao_no_048_de_10_de_marco_de_2026_-_cadeiras_de_rodas_cmj_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1746/indicacao_no_049_de_10_de_marco_de_2026_-_canteiro_rua_sao_miguel_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1747/indicacao_no_050_de_10_de_marco_de_2026_-_horario_estadio_lopao_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1748/indicacao_no_051_de_10_de_marco_de_2026_-_secretaria_de_educacao_brincadeiras_antigas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1749/indicacao_no_052_de_10_de_marco_de_2026_-_trabalho_de_violencia_contra_a_mulher_nas_escolas_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1750/indicacao_no_053_de_10_de_marco_de_2026_-_cobertura_da_quadra_de_esportes_comunidades_rurais_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1751/indicacao_no_054_de_17_de_marco_de_2026_-_casas_dnocs_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1752/indicacao_no_055_de_17__de_marco_de_2026_-_reforma_posto_de_saude_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1753/indicacao_no_056_de_17__de_marco_de_2026_-_escola_espinheiro_e_pedra_branca_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1754/indicacao_no_057_de_17_de_marco_de_2026_-_abrigo_para_animais_de_rua_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1755/indicacao_no_058_de_17_de_marco_de_2026_-_pagamento_da_bomba_do_barro_branco_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1756/indicacao_no_059_de_17_de_marco_de_2026_-_academia_da_saude_na_praca_januncio_afonso_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1757/indicacao_no_060_de_17_de_marco_de_2026_-_cobertura_das_ubs_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1758/indicacao_no_061_de_17_de_marco_de_2026_-_visitas_ace_barra_de_santana_e_boi_selaod_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1759/indicacao_no_062_de_17_de_marco_de_2026_-_piso_ceramico_sao_braz_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1764/indicacao_no_063_de_24_de_marco_de_2026_-_ponto_moto_taxi_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1765/indicacao_no_064_de_24_de_marco_de_2026_-_construcao_de_calcamento_na_comunidade_aroeira_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1766/indicacao_no_065_de_24_de_marco_de_2026_-_local_barra_de_santana_para_produtores_rurais_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1767/indicacao_no_066_de_24_de_marco_de_2026_-_rede_de_protecao_barragem_oiticica_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1768/indicacao_no_067_de_24_de_marco_de_2026_-_climatizacao_lar_do_idoso_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1769/indicacao_no_068_de_24_de_marco_de_2026_-_entrega_de_escrituras_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1770/indicacao_no_069_de_31_de_marco_de_2026_-_recuperacao_rn-118_trecho_urbano_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1772/indicacao_no_071_de_31_de_marco_de_2026_-_pista_whelling_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1773/indicacao_no_072_de_31_de_marco_de_2026_-_garagem_municipal_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1774/indicacao_no_073_de_24_de_marco_de_2026_-_identidade_serra_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1775/indicacao_no_074_de_31_de_marco_de_2026_-_sinalizacao_de_placas__-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1739/projeto_de_lei_no_001-2026_-_francinildo_aquino_-_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1740/projeto_de_lei__no_003-_2026_-_vagas_para_mulheres_vitimas_de_vio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1741/projeto_de_lei_n_004-2026_-_edivan_fernandes_da_costa_-_condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1762/projeto_de_lei_no_005-2026_institui_o_programa_municipal_de_cursinho_preparatorio_gratuito.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1763/projeto_de_lei_no_006_de_24_de_marco_de_2026_-reconhece_como_patrimonio_cultural_imaterial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1777/projeto_de_lei_no_007_de_31_de_marco_de_2026_-.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1717/pl_-_1.048_-_2026_-_estabelece_a_atualizacao_do_piso_dos_agentes_comunitarios_de_saude_e_endemias_2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1718/pl_-_1.049_-_2026__-pl_-_piso_da_educacao__2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1760/pl-1051.doc.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1761/pl-1.051.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1731/mocao_no_001_de_24_de_fevereiro_de_2026__-_parabens_ao_sao_bento_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1738/mocao_no_002_de_03_de_marco_de_2026__-_aplausos_aos_blocos_malandragem_e_pegada_quente_-__jubiratan.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1776/mocao_no_003_de_31_de_marco_de_2026__-_aplausos_aos_sr_nhelder_cassiano_-__rubens.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1786/mocao_no_004_de_07_de_abril_de_2026_-__aplausos_a_comunidade_barra_de_santana_-_augusto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1826/mocao_no_005_de_19_de_maio_de_2026_-_aplausos_a_ao_sr_saulo_kayron_-_augusto_calisson_romualdo_edivan_etc..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1838/mocao_no_006_de_26_de_maio_de_2026__-_mocao_de_pesar_-__alan_amaral__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1839/mocao_no_007_de_26_de_maio_de_2026__-_mocao_de_pesar_-__dagiuia_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1841/mocao_no_008_de_02_de_junho_de_2026__-_mocao_de_pesar_-__edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1842/mocao_no_009_de_02_de_junho_de_2026__-_mocao_de_aplausos_-_jose_ilo_lopes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1843/mocao_no_010_de_02_de_junho_de_2026__-_mocao_de_aplausos_xavier_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1691/indicacao_no_001_de_03_de_fevereiro_de_2026_-_desassoreamento_do_rio_piranhas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1692/indicacao_no_002_de_03_de_fevereiro_de_2026_-_iluminacao_trechos_urbanos_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1693/indicacao_no_003_de_03_de_fevereiro_de_2026_-_iluminacao_no_dique_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1694/indicacao_no_004_de_03_de_fevereiro_de_2026_-corte_de_terras_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1695/indicacao_no_005_de_03_de_fevereiro_de_2026_-_portico_na_entrada_da_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1696/indicacao_no_006_de_03_de_fevereiro_de_2026_-_ubs_sao_braz_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1697/indicacao_no_007_de_03_de_fevereiro_de_2026_-_piso_dos_professores_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1714/indicacao_no_008_de_03_de_fevereiro_de_2026_-_mercado_e_cemiterio_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1698/indicacao_no_009_de_03_de_fevereiro_de_2026_-_reforma_da_quadra_do_novo_rumo_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1699/indicacao_no_010_de_03_de_fevereiro_de_2026_-_pl_condutor_ambulancia_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1715/indicacao_no_011_de_03_de_fevereiro_de_2026_-_esgotamento_de_fossas_comunidades_rurais_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1716/indicacao_no_012_de_03_de_fevereiro_de_2026_-_reforma_mata-burros_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1700/indicacao_no_013_de_03_de_fevereiro_de_2026_-_reforma_ubs_sao_braz_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1701/indicacao_no_014_de_03_de_fevereiro_de_2026_-_ass._social_e_psicologa_nas_escola_municipais_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1702/indicacao_no_015_de_03_de_fevereiro_de_2026_-_protetor_solar_na_farmacia_basica_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1703/indicacao_no_016_de_10_de_fevereiro_de_2026_-_contratacao_de_acs_areas_descobertas_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1704/indicacao_no_017_de_10_de_fevereiro_de_2026_-_calcamento_rua_santa_terezinha_morro_do_porco_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1705/indicacao_no_018_de_10_de_fevereiro_de_2026_-_tec._enfermagem_para_sao_braz_e_sao_bento_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1706/indicacao_no_019_de_10_de_fevereiro_de_2026_-_reforma_quadra_do_adeque_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1707/indicacao_no_020_de_10_de_fevereiro_de_2026_-_praca_e_academia_da_saude_no_bairro_novo_rumo_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1708/indicacao_no_021_de_10_de_fevereiro_de_2026_-_entrega_de_medicamentos_na_zona_rural_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1709/indicacao_no_022_de_10_de_fevereiro_de_2026_-_reforma_quadra_espinheiro_e_mutamba_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1710/indicacao_no_023_de_10_de_fevereiro_de_2026_-_area_de_lazer_na_nova_barra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1711/indicacao_no_024_de_10_de_fevereiro_de_2026_-_construcao_de_uma_praca_na_comunidade_aroeira_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1712/indicacao_no_025_de_10_de_fevereiro_de_2026_-_construcao_de_calcamento_na_comunidade_aroeira_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1713/indicacao_no_026_de_10_de_fevereiro_de_2026_-_limpeza_orla_fluvial_e_bombas_do_dnocs_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1719/indicacao_no_027_de_24_de_fevereiro_de_2026_-_cursinho_preparatorios_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1720/indicacao_no_028_de_24_de_fevereiro_de_2026_-_pl_dos_garis_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1721/indicacao_no_029_de_24_de_fevereiro_de_2026_-_passagem__molhada_tapera_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1722/indicacao_no_030_de_24_de_fevereiro_de_2026_-_pintura_das_lombadas_da_estrada_da_barra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1723/indicacao_no_031_de_24_de_fevereiro_de_2026_-_emissao_cin_barra_de_santana-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1724/indicacao_no_032_de_24_de_fevereiro_de_2026_-_calcamento_riachao_vila_de_alzenir_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1725/indicacao_no_033_de_24_de_fevereiro_de_2026_-_construcao_caixa_dagua_boi_selado_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1726/indicacao_no_034_de_24_de_fevereiro_de_2026_-_construcao_ubs_bairro_novo_rumo_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1727/indicacao_no_035_de_24_de_fevereiro_de_2026_-_asfalto_na_rua_da_feira_livre_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1728/indicacao_no_036_de_24_de_fevereiro_de_2026_-_esgoto_rua_ari_lopes_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1729/indicacao_no_037_de_24_de_fevereiro_de_2026_-_construcao_ubs_pedra_do_navio_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1730/indicacao_no_038_de_24_de_fevereiro_de_2026_-_construcao_de_quadra_na_pedra_do_navio_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1732/indicacao_no_039_de_03_de_marco_de_2026_-_iluminacao_aroeira_ate_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1733/indicacao_no_040_de_03_de_marco_de_2026_-_calcamento_vila_de_heraclio_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1734/indicacao_no_041_de_03_de_marco_de_2026_-_espaco_pediatria_hospital_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1735/indicacao_no_042_de_03_de_marco_de_2026_-_pavimentacao_rua_novo_horizonte_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1736/indicacao_no_043_de_03_de_marco_de_2026_-_distribuicao_de_uniformes_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1737/indicacao_no_044_de_03_de_marco_de_2026_-_uso_plenario_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1742/indicacao_no_045_de_10_de_marco_de_2026_-_academia_de_saude_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1743/indicacao_no_046_de_10_de_marco_de_2026_-_calcamento_do_sao_braz_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1744/indicacao_no_047_de_10_de_marco_de_2026_-_calcadao_novo_horizonte_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1745/indicacao_no_048_de_10_de_marco_de_2026_-_cadeiras_de_rodas_cmj_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1746/indicacao_no_049_de_10_de_marco_de_2026_-_canteiro_rua_sao_miguel_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1747/indicacao_no_050_de_10_de_marco_de_2026_-_horario_estadio_lopao_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1748/indicacao_no_051_de_10_de_marco_de_2026_-_secretaria_de_educacao_brincadeiras_antigas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1749/indicacao_no_052_de_10_de_marco_de_2026_-_trabalho_de_violencia_contra_a_mulher_nas_escolas_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1750/indicacao_no_053_de_10_de_marco_de_2026_-_cobertura_da_quadra_de_esportes_comunidades_rurais_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1751/indicacao_no_054_de_17_de_marco_de_2026_-_casas_dnocs_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1752/indicacao_no_055_de_17__de_marco_de_2026_-_reforma_posto_de_saude_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1753/indicacao_no_056_de_17__de_marco_de_2026_-_escola_espinheiro_e_pedra_branca_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1754/indicacao_no_057_de_17_de_marco_de_2026_-_abrigo_para_animais_de_rua_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1755/indicacao_no_058_de_17_de_marco_de_2026_-_pagamento_da_bomba_do_barro_branco_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1756/indicacao_no_059_de_17_de_marco_de_2026_-_academia_da_saude_na_praca_januncio_afonso_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1757/indicacao_no_060_de_17_de_marco_de_2026_-_cobertura_das_ubs_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1758/indicacao_no_061_de_17_de_marco_de_2026_-_visitas_ace_barra_de_santana_e_boi_selaod_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1759/indicacao_no_062_de_17_de_marco_de_2026_-_piso_ceramico_sao_braz_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1764/indicacao_no_063_de_24_de_marco_de_2026_-_ponto_moto_taxi_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1765/indicacao_no_064_de_24_de_marco_de_2026_-_construcao_de_calcamento_na_comunidade_aroeira_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1766/indicacao_no_065_de_24_de_marco_de_2026_-_local_barra_de_santana_para_produtores_rurais_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1767/indicacao_no_066_de_24_de_marco_de_2026_-_rede_de_protecao_barragem_oiticica_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1768/indicacao_no_067_de_24_de_marco_de_2026_-_climatizacao_lar_do_idoso_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1769/indicacao_no_068_de_24_de_marco_de_2026_-_entrega_de_escrituras_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1770/indicacao_no_069_de_31_de_marco_de_2026_-_recuperacao_rn-118_trecho_urbano_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1772/indicacao_no_071_de_31_de_marco_de_2026_-_pista_whelling_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1773/indicacao_no_072_de_31_de_marco_de_2026_-_garagem_municipal_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1774/indicacao_no_073_de_24_de_marco_de_2026_-_identidade_serra_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1775/indicacao_no_074_de_31_de_marco_de_2026_-_sinalizacao_de_placas__-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1778/indicacao_no_075_de_07_de_abril_de_2026_-_instalacao_de_lixeiras_nas_pracas_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1779/indicacao_no_076_de_07_de_abril_de_2026_-_inclusao_da_comunidade_aroeira_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1780/indicacao_no_077_de_07_de_abril_de_2026_-_calcamento_santa_expedita_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1781/indicacao_no_078_de_07_de_abril_de_2026_-_parque_recreativo_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1782/indicacao_no_079_de_07_de_abril_de_2026_-_coletor__de_lixo_no_barro_branco_e_riachao_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1783/indicacao_no_080_de_07_de_abril_de_2026_-_cosern_poste_de_energia_bairro_freitas_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1784/indicacao_no_081_de_07_de_abril_de_2026_-_acesso_maria_cambraia_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1785/indicacao_no_082_de_07_de_abril_de_2026_-_coletor_de_lixo__-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1787/indicacao_no_084_de_14_de_abril_de_2026_-_passagem_molhada_na_tapera_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1788/indicacao_no_085_de_14_de_abril_de_2026_-_pericias_inss_jucurutu_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1789/indicacao_no_086_de_14_de_abril_de_2026_-_corrida_de_rua_em_barra_de_santana_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1790/indicacao_no_087_de_14_de_abril_de_2026_-_carteiras_de_estudante_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1791/indicacao_no_088_de_14_de_abril_de_2026_-_sistema_sonoro_na_barragem_de_oiticica_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1792/indicacao_no_089_de_14_de_abril_de_2026_-_continuacao_do_calcamento_das_ruas_no_novo_horizonte_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1793/indicacao_no_090_de_14_de_abril_de_2026_-_conclusao_do_calcamento_das_ruas_no_novo_horizonte_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1794/indicacao_no_091_de_14_de_abril_de_2026_-_faixa_de_pedestre_escolar_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1795/indicacao_no_092_de_14_de_abril_de_2026-transferencia_de_localidade__mata-burro_barro_branco_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1796/indicacao_no_093_de_14_de_abril_de_2026_-_acostamento_aterro_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1797/indicacao_no_094_de_14_de_abril_de_2026_-_extensao_de_rede_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1798/indicacao_no_095_de_14_de_abril_de_2026_-_mata-burro_malhada_vermelha_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1799/indicacao_no_096_de_05_de_maio_de_2026_-_construcao_de_quiosques_barragem_de_oiticica_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1800/indicacao_no_097_de_05_de_maio_de_2026_-_combate_a_dengue_na_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1801/indicacao_no_098_de_05_de_maio_de_2026_-_carro_fumace_previnir_proliferacao_ao_aedes_aegypti_dengue_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1802/indicacao_no_099_de_05_de_maio_de_2026_-_retirada_canos_da_adutora_boi_selado_adeque_e_espinheiro_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1803/indicacao_no_100_de_05_de_maio_de_2026_-_corrida_do_servidor_2_edicao_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1807/indicacao_no_101_de_12_de_maio_de_2026_-_construcao_de_quiosques_praca_nova_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1808/indicacao_no_102_de_12_de_maio_de_2026_-_reparos_no_posto_de_saude_sao_bento_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1809/indicacao_no_103_de_12_de_maio_de_2026_-_emissao_cin_sao_braz_e_sao_bento_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1810/indicacao_no_104_de_12_de_maio_de_2026_-_doacao_de_plantas_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1811/indicacao_no_105_de_12_de_maio_de_2026_-_troca_de_lampadas_publicas_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1812/indicacao_no_106_de_12_de_maio_de_2026_-_multirao_de_limpeza_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1813/indicacao_no_107_de_19_de_maio_de_2026_-_emissao_cin_riachao_i_e_ii_o_bela_vista_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1814/indicacao_no_108_de_19_de_maio_de_2026_-_continuacao_do_calcamento_djalma_carlos_frutoso_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1815/indicacao_no_109_de_19_de_maio_de_2026_-_calcadao_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1816/indicacao_no_110_de_19_de_maio_de_2026_-_portico_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1817/indicacao_no_111_de_19_de_maio_de_2026_-_acostamento_em_frente_aos_suinos_jucurutu_rn-118_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1818/indicacao_no_112_de_19_de_maio_de_2026_-_limpeza_na_barra_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1819/indicacao_no_113_de_19_de_maio_de_2026_-_campo_de_futebol_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1820/indicacao_no_114_de_19_de_maio_de_2026_-_terrenos_baldios_limpeza_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1821/indicacao_no_115_de_19_de_maio_de_2026_-_der_roco_rn-118_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1822/indicacao_no_116_de_19_de_maio_de_2026_-_roco_da_mutamba_rn-226_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1823/indicacao_no_117_de_05_de_maio_de_2026_-_musica_ao_vivo_e_telao_sessao_brasileira_-_alan_amaral-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1824/indicacao_no_118_de_19__de_maio_de_2026_-_estradas_espinheiro_e_saco_grande_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1825/indicacao_no_119_de_19_de_maio_de_2026_-_limpeza_no_dnocs_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1827/indicacao_no_120_de_26_de_maio_de_2026_-telao_copa_barra_de_santana_e_boi_selado_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1828/indicacao_no_121_de_26_de_maio_de_2026_-_construcao_da_cobertura_novo_horizonte_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1829/indicacao_no_122_de_26_de_maio_de_2026_-_programacao_festa_da_nova_barra_de_santana_-_bancada_do_psdb.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1830/indicacao_no_123_de_26_de_maio_de_2026_-_recuperacao_das_estradas_vicinais_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1831/indicacao_no_124_de_26_de_maio_de_2026_-_sinalizacao_de_entrada_nas_estradas_dos_sitios_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1832/indicacao_no_125_de_26_de_maio_de_2026_-_recuperacao_do_calcamento_novo_horizonte_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1833/indicacao_no_126_de_26_de_maio_de_2026_-_banco_do_brasil_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1834/indicacao_no_127_de_26_de_maio_de_2026_-_estadio_lopao_lampadas_-_jose_ilo_-.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1835/indicacao_no_128_de_26_de_maio_de_2026_-_calcamento_alto_do_palheiro_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1844/indicacao_no_129_de_02_de_junho_de_2026_-_escola_pangoa_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1845/indicacao_no_130_de_02_de_junho_de_2026_-_carro_fumace_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1846/indicacao_no_131_de_02_de_junho_de_2026_-_abastecimento_de_agua_na_loca_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1847/indicacao_no_132_de_02__de_junho_de_2026_-_passagem_molhada_a_comunidade_pau_ferrado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1848/indicacao_no_133_de_02_de_junho_de_2026_-_revitalizacao_dos_banheiros_das_pracas_publicas_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1836/requerimento_001-2026-_solicita_informacoes_a_prefeitura_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1837/requerimento_002-2026-_solicita_informacoes_a_prefeitura_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1739/projeto_de_lei_no_001-2026_-_francinildo_aquino_-_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1740/projeto_de_lei__no_003-_2026_-_vagas_para_mulheres_vitimas_de_vio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1741/projeto_de_lei_n_004-2026_-_edivan_fernandes_da_costa_-_condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1762/projeto_de_lei_no_005-2026_institui_o_programa_municipal_de_cursinho_preparatorio_gratuito.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1763/projeto_de_lei_no_006_de_24_de_marco_de_2026_-reconhece_como_patrimonio_cultural_imaterial.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1777/projeto_de_lei_no_007_de_31_de_marco_de_2026_-.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1804/projeto_de_lei_no_008_de_14_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1840/projeto_de_lei_n_009-2026_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1717/pl_-_1.048_-_2026_-_estabelece_a_atualizacao_do_piso_dos_agentes_comunitarios_de_saude_e_endemias_2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1718/pl_-_1.049_-_2026__-pl_-_piso_da_educacao__2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1760/pl-1051.doc.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1761/pl-1.051.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1805/pl_-_1.053_-_2026_-_pl_-_altera_a_lei_municipal_no_1.114_de_8_de_marco_de_2024_que_institui_o_incentivo_financeiro_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2026/1806/pl-1051.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H88"/>
+  <dimension ref="A1:H159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="186.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="87.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="193.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1594,2224 +2441,4070 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F12" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F15" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F16" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" t="s">
+        <v>61</v>
+      </c>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D17" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
+        <v>60</v>
+      </c>
+      <c r="E18" t="s">
+        <v>61</v>
+      </c>
+      <c r="F18" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" t="s">
         <v>85</v>
-      </c>
-[...19 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E20" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F22" t="s">
         <v>28</v>
       </c>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F23" t="s">
         <v>28</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E24" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F24" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E25" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F25" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E26" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F26" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E27" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F27" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E28" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F28" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E29" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F29" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E30" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F30" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E31" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F31" t="s">
-        <v>136</v>
+        <v>48</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="D32" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E32" t="s">
+        <v>61</v>
+      </c>
+      <c r="F32" t="s">
         <v>28</v>
       </c>
-      <c r="F32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="1" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="D33" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E33" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E34" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F34" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="D35" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E35" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F35" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="D36" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E36" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F36" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="H36" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E37" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F37" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="H37" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="D38" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E38" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F38" t="s">
-        <v>61</v>
+        <v>159</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="H38" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="D39" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E39" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F39" t="s">
-        <v>29</v>
+        <v>159</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="H39" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="D40" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E40" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F40" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="H40" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D41" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E41" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F41" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="H41" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D42" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E42" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F42" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="H42" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="D43" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E43" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F43" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="H43" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="D44" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E44" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F44" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="H44" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="D45" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E45" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F45" t="s">
-        <v>136</v>
+        <v>48</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="H45" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="D46" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E46" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F46" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="H46" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="D47" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E47" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F47" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="H47" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="D48" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E48" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F48" t="s">
-        <v>205</v>
+        <v>43</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="H48" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="D49" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E49" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F49" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="H49" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="D50" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E50" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F50" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="H50" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="D51" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E51" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="H51" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D52" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E52" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="H52" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="D53" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E53" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="H53" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="D54" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E54" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F54" t="s">
-        <v>136</v>
+        <v>43</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="H54" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="D55" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E55" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F55" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="H55" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="D56" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E56" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F56" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="H56" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="D57" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E57" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F57" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="H57" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D58" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E58" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F58" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="H58" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="D59" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E59" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F59" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="H59" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="D60" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E60" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F60" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="H60" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="D61" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E61" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F61" t="s">
-        <v>131</v>
+        <v>159</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="H61" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D62" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E62" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F62" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="H62" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="D63" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E63" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F63" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="H63" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D64" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E64" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F64" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="H64" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D65" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E65" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F65" t="s">
-        <v>70</v>
+        <v>159</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="H65" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D66" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E66" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="H66" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D67" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E67" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F67" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="H67" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="D68" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E68" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F68" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="H68" t="s">
-        <v>128</v>
+        <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="D69" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E69" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F69" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="H69" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D70" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E70" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F70" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="H70" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="D71" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E71" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F71" t="s">
-        <v>136</v>
+        <v>62</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="H71" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="D72" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E72" t="s">
+        <v>61</v>
+      </c>
+      <c r="F72" t="s">
         <v>28</v>
       </c>
-      <c r="F72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G72" s="1" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="H72" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="D73" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E73" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F73" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="H73" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="D74" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E74" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F74" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="H74" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="D75" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E75" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F75" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="H75" t="s">
-        <v>314</v>
+        <v>151</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D76" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E76" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F76" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="H76" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="D77" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E77" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F77" t="s">
-        <v>136</v>
+        <v>62</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="H77" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="D78" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="E78" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F78" t="s">
-        <v>70</v>
+        <v>159</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="H78" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>323</v>
       </c>
       <c r="D79" t="s">
-        <v>328</v>
+        <v>60</v>
       </c>
       <c r="E79" t="s">
-        <v>329</v>
+        <v>61</v>
       </c>
       <c r="F79" t="s">
-        <v>205</v>
+        <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="H79" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>22</v>
+        <v>327</v>
       </c>
       <c r="D80" t="s">
+        <v>60</v>
+      </c>
+      <c r="E80" t="s">
+        <v>61</v>
+      </c>
+      <c r="F80" t="s">
+        <v>154</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="E80" t="s">
+      <c r="H80" t="s">
         <v>329</v>
-      </c>
-[...7 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>39</v>
+        <v>331</v>
       </c>
       <c r="D81" t="s">
-        <v>328</v>
+        <v>60</v>
       </c>
       <c r="E81" t="s">
-        <v>329</v>
+        <v>61</v>
       </c>
       <c r="F81" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="H81" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>43</v>
+        <v>335</v>
       </c>
       <c r="D82" t="s">
-        <v>328</v>
+        <v>60</v>
       </c>
       <c r="E82" t="s">
-        <v>329</v>
+        <v>61</v>
       </c>
       <c r="F82" t="s">
-        <v>136</v>
+        <v>62</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="H82" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>47</v>
+        <v>339</v>
       </c>
       <c r="D83" t="s">
-        <v>328</v>
+        <v>60</v>
       </c>
       <c r="E83" t="s">
-        <v>329</v>
+        <v>61</v>
       </c>
       <c r="F83" t="s">
-        <v>136</v>
+        <v>62</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="H83" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>342</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>343</v>
+      </c>
+      <c r="D84" t="s">
+        <v>60</v>
+      </c>
+      <c r="E84" t="s">
+        <v>61</v>
+      </c>
+      <c r="F84" t="s">
+        <v>159</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H84" t="s">
         <v>345</v>
-      </c>
-[...19 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>346</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>347</v>
+      </c>
+      <c r="D85" t="s">
+        <v>60</v>
+      </c>
+      <c r="E85" t="s">
+        <v>61</v>
+      </c>
+      <c r="F85" t="s">
+        <v>28</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="H85" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D86" t="s">
-        <v>350</v>
+        <v>60</v>
       </c>
       <c r="E86" t="s">
-        <v>351</v>
+        <v>61</v>
       </c>
       <c r="F86" t="s">
+        <v>154</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="G86" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H86" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="D87" t="s">
-        <v>350</v>
+        <v>60</v>
       </c>
       <c r="E87" t="s">
-        <v>351</v>
+        <v>61</v>
       </c>
       <c r="F87" t="s">
-        <v>352</v>
+        <v>18</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="H87" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>358</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>359</v>
+      </c>
+      <c r="D88" t="s">
+        <v>60</v>
+      </c>
+      <c r="E88" t="s">
+        <v>61</v>
+      </c>
+      <c r="F88" t="s">
+        <v>28</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H88" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>362</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>363</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D89" t="s">
+        <v>60</v>
+      </c>
+      <c r="E89" t="s">
+        <v>61</v>
+      </c>
+      <c r="F89" t="s">
+        <v>159</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="D88" t="s">
-[...8 lines deleted...]
-      <c r="G88" s="1" t="s">
+      <c r="H89" t="s">
         <v>365</v>
       </c>
-      <c r="H88" t="s">
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
         <v>366</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>367</v>
+      </c>
+      <c r="D90" t="s">
+        <v>60</v>
+      </c>
+      <c r="E90" t="s">
+        <v>61</v>
+      </c>
+      <c r="F90" t="s">
+        <v>48</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H90" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>370</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>371</v>
+      </c>
+      <c r="D91" t="s">
+        <v>60</v>
+      </c>
+      <c r="E91" t="s">
+        <v>61</v>
+      </c>
+      <c r="F91" t="s">
+        <v>228</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H91" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>374</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>375</v>
+      </c>
+      <c r="D92" t="s">
+        <v>60</v>
+      </c>
+      <c r="E92" t="s">
+        <v>61</v>
+      </c>
+      <c r="F92" t="s">
+        <v>228</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H92" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>378</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>379</v>
+      </c>
+      <c r="D93" t="s">
+        <v>60</v>
+      </c>
+      <c r="E93" t="s">
+        <v>61</v>
+      </c>
+      <c r="F93" t="s">
+        <v>18</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H93" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>382</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>383</v>
+      </c>
+      <c r="D94" t="s">
+        <v>60</v>
+      </c>
+      <c r="E94" t="s">
+        <v>61</v>
+      </c>
+      <c r="F94" t="s">
+        <v>18</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H94" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>386</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>387</v>
+      </c>
+      <c r="D95" t="s">
+        <v>60</v>
+      </c>
+      <c r="E95" t="s">
+        <v>61</v>
+      </c>
+      <c r="F95" t="s">
+        <v>48</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H95" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>390</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>391</v>
+      </c>
+      <c r="D96" t="s">
+        <v>60</v>
+      </c>
+      <c r="E96" t="s">
+        <v>61</v>
+      </c>
+      <c r="F96" t="s">
+        <v>159</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H96" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>394</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>395</v>
+      </c>
+      <c r="D97" t="s">
+        <v>60</v>
+      </c>
+      <c r="E97" t="s">
+        <v>61</v>
+      </c>
+      <c r="F97" t="s">
+        <v>159</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H97" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>398</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>399</v>
+      </c>
+      <c r="D98" t="s">
+        <v>60</v>
+      </c>
+      <c r="E98" t="s">
+        <v>61</v>
+      </c>
+      <c r="F98" t="s">
+        <v>43</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H98" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>402</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>403</v>
+      </c>
+      <c r="D99" t="s">
+        <v>60</v>
+      </c>
+      <c r="E99" t="s">
+        <v>61</v>
+      </c>
+      <c r="F99" t="s">
+        <v>62</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H99" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>406</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>407</v>
+      </c>
+      <c r="D100" t="s">
+        <v>60</v>
+      </c>
+      <c r="E100" t="s">
+        <v>61</v>
+      </c>
+      <c r="F100" t="s">
+        <v>62</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H100" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>410</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>411</v>
+      </c>
+      <c r="D101" t="s">
+        <v>60</v>
+      </c>
+      <c r="E101" t="s">
+        <v>61</v>
+      </c>
+      <c r="F101" t="s">
+        <v>28</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H101" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>414</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>415</v>
+      </c>
+      <c r="D102" t="s">
+        <v>60</v>
+      </c>
+      <c r="E102" t="s">
+        <v>61</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H102" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>418</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>419</v>
+      </c>
+      <c r="D103" t="s">
+        <v>60</v>
+      </c>
+      <c r="E103" t="s">
+        <v>61</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H103" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>422</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>423</v>
+      </c>
+      <c r="D104" t="s">
+        <v>60</v>
+      </c>
+      <c r="E104" t="s">
+        <v>61</v>
+      </c>
+      <c r="F104" t="s">
+        <v>228</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H104" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>426</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>427</v>
+      </c>
+      <c r="D105" t="s">
+        <v>60</v>
+      </c>
+      <c r="E105" t="s">
+        <v>61</v>
+      </c>
+      <c r="F105" t="s">
+        <v>228</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H105" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>430</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>431</v>
+      </c>
+      <c r="D106" t="s">
+        <v>60</v>
+      </c>
+      <c r="E106" t="s">
+        <v>61</v>
+      </c>
+      <c r="F106" t="s">
+        <v>18</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H106" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>434</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>435</v>
+      </c>
+      <c r="D107" t="s">
+        <v>60</v>
+      </c>
+      <c r="E107" t="s">
+        <v>61</v>
+      </c>
+      <c r="F107" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H107" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>438</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>439</v>
+      </c>
+      <c r="D108" t="s">
+        <v>60</v>
+      </c>
+      <c r="E108" t="s">
+        <v>61</v>
+      </c>
+      <c r="F108" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H108" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>442</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>443</v>
+      </c>
+      <c r="D109" t="s">
+        <v>60</v>
+      </c>
+      <c r="E109" t="s">
+        <v>61</v>
+      </c>
+      <c r="F109" t="s">
+        <v>23</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H109" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>446</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>447</v>
+      </c>
+      <c r="D110" t="s">
+        <v>60</v>
+      </c>
+      <c r="E110" t="s">
+        <v>61</v>
+      </c>
+      <c r="F110" t="s">
+        <v>159</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H110" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>450</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>451</v>
+      </c>
+      <c r="D111" t="s">
+        <v>60</v>
+      </c>
+      <c r="E111" t="s">
+        <v>61</v>
+      </c>
+      <c r="F111" t="s">
+        <v>18</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H111" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>454</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>455</v>
+      </c>
+      <c r="D112" t="s">
+        <v>60</v>
+      </c>
+      <c r="E112" t="s">
+        <v>61</v>
+      </c>
+      <c r="F112" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H112" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>458</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>459</v>
+      </c>
+      <c r="D113" t="s">
+        <v>60</v>
+      </c>
+      <c r="E113" t="s">
+        <v>61</v>
+      </c>
+      <c r="F113" t="s">
+        <v>18</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H113" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>462</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>463</v>
+      </c>
+      <c r="D114" t="s">
+        <v>60</v>
+      </c>
+      <c r="E114" t="s">
+        <v>61</v>
+      </c>
+      <c r="F114" t="s">
+        <v>28</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H114" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>466</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>467</v>
+      </c>
+      <c r="D115" t="s">
+        <v>60</v>
+      </c>
+      <c r="E115" t="s">
+        <v>61</v>
+      </c>
+      <c r="F115" t="s">
+        <v>28</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H115" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>470</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>471</v>
+      </c>
+      <c r="D116" t="s">
+        <v>60</v>
+      </c>
+      <c r="E116" t="s">
+        <v>61</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H116" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>474</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>475</v>
+      </c>
+      <c r="D117" t="s">
+        <v>60</v>
+      </c>
+      <c r="E117" t="s">
+        <v>61</v>
+      </c>
+      <c r="F117" t="s">
+        <v>48</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H117" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>478</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>479</v>
+      </c>
+      <c r="D118" t="s">
+        <v>60</v>
+      </c>
+      <c r="E118" t="s">
+        <v>61</v>
+      </c>
+      <c r="F118" t="s">
+        <v>48</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H118" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>482</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>483</v>
+      </c>
+      <c r="D119" t="s">
+        <v>60</v>
+      </c>
+      <c r="E119" t="s">
+        <v>61</v>
+      </c>
+      <c r="F119" t="s">
+        <v>62</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H119" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>486</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>487</v>
+      </c>
+      <c r="D120" t="s">
+        <v>60</v>
+      </c>
+      <c r="E120" t="s">
+        <v>61</v>
+      </c>
+      <c r="F120" t="s">
+        <v>62</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H120" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>490</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>491</v>
+      </c>
+      <c r="D121" t="s">
+        <v>60</v>
+      </c>
+      <c r="E121" t="s">
+        <v>61</v>
+      </c>
+      <c r="F121" t="s">
+        <v>62</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H121" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>494</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>495</v>
+      </c>
+      <c r="D122" t="s">
+        <v>60</v>
+      </c>
+      <c r="E122" t="s">
+        <v>61</v>
+      </c>
+      <c r="F122" t="s">
+        <v>18</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H122" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>498</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>499</v>
+      </c>
+      <c r="D123" t="s">
+        <v>60</v>
+      </c>
+      <c r="E123" t="s">
+        <v>61</v>
+      </c>
+      <c r="F123" t="s">
+        <v>18</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H123" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>502</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>503</v>
+      </c>
+      <c r="D124" t="s">
+        <v>60</v>
+      </c>
+      <c r="E124" t="s">
+        <v>61</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H124" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>506</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>507</v>
+      </c>
+      <c r="D125" t="s">
+        <v>60</v>
+      </c>
+      <c r="E125" t="s">
+        <v>61</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H125" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>510</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>511</v>
+      </c>
+      <c r="D126" t="s">
+        <v>60</v>
+      </c>
+      <c r="E126" t="s">
+        <v>61</v>
+      </c>
+      <c r="F126" t="s">
+        <v>228</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H126" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>514</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>515</v>
+      </c>
+      <c r="D127" t="s">
+        <v>60</v>
+      </c>
+      <c r="E127" t="s">
+        <v>61</v>
+      </c>
+      <c r="F127" t="s">
+        <v>516</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H127" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>519</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>520</v>
+      </c>
+      <c r="D128" t="s">
+        <v>60</v>
+      </c>
+      <c r="E128" t="s">
+        <v>61</v>
+      </c>
+      <c r="F128" t="s">
+        <v>23</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H128" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>523</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>524</v>
+      </c>
+      <c r="D129" t="s">
+        <v>60</v>
+      </c>
+      <c r="E129" t="s">
+        <v>61</v>
+      </c>
+      <c r="F129" t="s">
+        <v>159</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H129" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>527</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>528</v>
+      </c>
+      <c r="D130" t="s">
+        <v>60</v>
+      </c>
+      <c r="E130" t="s">
+        <v>61</v>
+      </c>
+      <c r="F130" t="s">
+        <v>18</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H130" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>531</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>532</v>
+      </c>
+      <c r="D131" t="s">
+        <v>60</v>
+      </c>
+      <c r="E131" t="s">
+        <v>61</v>
+      </c>
+      <c r="F131" t="s">
+        <v>159</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H131" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>535</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>536</v>
+      </c>
+      <c r="D132" t="s">
+        <v>60</v>
+      </c>
+      <c r="E132" t="s">
+        <v>61</v>
+      </c>
+      <c r="F132" t="s">
+        <v>537</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H132" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>540</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>541</v>
+      </c>
+      <c r="D133" t="s">
+        <v>60</v>
+      </c>
+      <c r="E133" t="s">
+        <v>61</v>
+      </c>
+      <c r="F133" t="s">
+        <v>62</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H133" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>544</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>545</v>
+      </c>
+      <c r="D134" t="s">
+        <v>60</v>
+      </c>
+      <c r="E134" t="s">
+        <v>61</v>
+      </c>
+      <c r="F134" t="s">
+        <v>62</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H134" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>548</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>549</v>
+      </c>
+      <c r="D135" t="s">
+        <v>60</v>
+      </c>
+      <c r="E135" t="s">
+        <v>61</v>
+      </c>
+      <c r="F135" t="s">
+        <v>62</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H135" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>552</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>553</v>
+      </c>
+      <c r="D136" t="s">
+        <v>60</v>
+      </c>
+      <c r="E136" t="s">
+        <v>61</v>
+      </c>
+      <c r="F136" t="s">
+        <v>228</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H136" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>556</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>557</v>
+      </c>
+      <c r="D137" t="s">
+        <v>60</v>
+      </c>
+      <c r="E137" t="s">
+        <v>61</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H137" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>560</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>561</v>
+      </c>
+      <c r="D138" t="s">
+        <v>60</v>
+      </c>
+      <c r="E138" t="s">
+        <v>61</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H138" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>564</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>565</v>
+      </c>
+      <c r="D139" t="s">
+        <v>60</v>
+      </c>
+      <c r="E139" t="s">
+        <v>61</v>
+      </c>
+      <c r="F139" t="s">
+        <v>62</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H139" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>568</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>569</v>
+      </c>
+      <c r="D140" t="s">
+        <v>60</v>
+      </c>
+      <c r="E140" t="s">
+        <v>61</v>
+      </c>
+      <c r="F140" t="s">
+        <v>43</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H140" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>572</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>573</v>
+      </c>
+      <c r="D141" t="s">
+        <v>60</v>
+      </c>
+      <c r="E141" t="s">
+        <v>61</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H141" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>576</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>577</v>
+      </c>
+      <c r="D142" t="s">
+        <v>60</v>
+      </c>
+      <c r="E142" t="s">
+        <v>61</v>
+      </c>
+      <c r="F142" t="s">
+        <v>23</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H142" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>580</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>581</v>
+      </c>
+      <c r="D143" t="s">
+        <v>60</v>
+      </c>
+      <c r="E143" t="s">
+        <v>61</v>
+      </c>
+      <c r="F143" t="s">
+        <v>159</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H143" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>584</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>585</v>
+      </c>
+      <c r="E144" t="s">
+        <v>586</v>
+      </c>
+      <c r="F144" t="s">
+        <v>18</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H144" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>589</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>17</v>
+      </c>
+      <c r="D145" t="s">
+        <v>585</v>
+      </c>
+      <c r="E145" t="s">
+        <v>586</v>
+      </c>
+      <c r="F145" t="s">
+        <v>43</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H145" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>592</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
+        <v>593</v>
+      </c>
+      <c r="E146" t="s">
+        <v>594</v>
+      </c>
+      <c r="F146" t="s">
+        <v>228</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H146" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>597</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>22</v>
+      </c>
+      <c r="D147" t="s">
+        <v>593</v>
+      </c>
+      <c r="E147" t="s">
+        <v>594</v>
+      </c>
+      <c r="F147" t="s">
+        <v>598</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H147" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>601</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>27</v>
+      </c>
+      <c r="D148" t="s">
+        <v>593</v>
+      </c>
+      <c r="E148" t="s">
+        <v>594</v>
+      </c>
+      <c r="F148" t="s">
+        <v>48</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H148" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>604</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>32</v>
+      </c>
+      <c r="D149" t="s">
+        <v>593</v>
+      </c>
+      <c r="E149" t="s">
+        <v>594</v>
+      </c>
+      <c r="F149" t="s">
+        <v>159</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H149" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>607</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150" t="s">
+        <v>593</v>
+      </c>
+      <c r="E150" t="s">
+        <v>594</v>
+      </c>
+      <c r="F150" t="s">
+        <v>159</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H150" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>610</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>42</v>
+      </c>
+      <c r="D151" t="s">
+        <v>593</v>
+      </c>
+      <c r="E151" t="s">
+        <v>594</v>
+      </c>
+      <c r="F151" t="s">
+        <v>48</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H151" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>613</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>47</v>
+      </c>
+      <c r="D152" t="s">
+        <v>593</v>
+      </c>
+      <c r="E152" t="s">
+        <v>594</v>
+      </c>
+      <c r="F152" t="s">
+        <v>43</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H152" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>616</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>52</v>
+      </c>
+      <c r="D153" t="s">
+        <v>593</v>
+      </c>
+      <c r="E153" t="s">
+        <v>594</v>
+      </c>
+      <c r="F153" t="s">
+        <v>159</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H153" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>619</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>620</v>
+      </c>
+      <c r="D154" t="s">
+        <v>621</v>
+      </c>
+      <c r="E154" t="s">
+        <v>622</v>
+      </c>
+      <c r="F154" t="s">
+        <v>623</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H154" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>626</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>627</v>
+      </c>
+      <c r="D155" t="s">
+        <v>621</v>
+      </c>
+      <c r="E155" t="s">
+        <v>622</v>
+      </c>
+      <c r="F155" t="s">
+        <v>623</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H155" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>630</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>631</v>
+      </c>
+      <c r="D156" t="s">
+        <v>621</v>
+      </c>
+      <c r="E156" t="s">
+        <v>622</v>
+      </c>
+      <c r="F156" t="s">
+        <v>623</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H156" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>634</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>635</v>
+      </c>
+      <c r="D157" t="s">
+        <v>621</v>
+      </c>
+      <c r="E157" t="s">
+        <v>622</v>
+      </c>
+      <c r="F157" t="s">
+        <v>623</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H157" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>638</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>639</v>
+      </c>
+      <c r="D158" t="s">
+        <v>621</v>
+      </c>
+      <c r="E158" t="s">
+        <v>622</v>
+      </c>
+      <c r="F158" t="s">
+        <v>623</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H158" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>642</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>643</v>
+      </c>
+      <c r="D159" t="s">
+        <v>621</v>
+      </c>
+      <c r="E159" t="s">
+        <v>622</v>
+      </c>
+      <c r="F159" t="s">
+        <v>623</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H159" t="s">
+        <v>645</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3859,50 +6552,121 @@
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>