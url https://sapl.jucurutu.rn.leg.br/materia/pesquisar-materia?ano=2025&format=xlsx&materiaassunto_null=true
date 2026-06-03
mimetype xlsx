--- v1 (2026-02-04)
+++ v2 (2026-06-03)
@@ -54,4418 +54,4418 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>P-CFO</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças, Orçamento e F.</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1491/parece1.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1491/parece1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 1.033/2025, estabelece o piso dos Agentes Comunitários de Saúde – ACS e Agentes de Combate a Endemias.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1494/comiss1.doc.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1494/comiss1.doc.pdf</t>
   </si>
   <si>
     <t>Em análise ao: Projeto de Lei do Legislativo nº 1.034/2025, que tem como objetivo altera a Lei Complementar nº 34 de 22 de dezembro de 2022, para introduzir o TÍTULO IX DOS INCENTIVOS FISCAIS E SUBSÍDIOS, revogar os artigos 39 e 40, parágrafos e incisos que constituem a atual SEÇÃO V DO INCENTIVO FISCAL DO CAPÍTULO III DO ISSQN – IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA DO TÍTULO III DOS IMPOSTOS e dá outras providências</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1497/parece1.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1497/parece1.pdf</t>
   </si>
   <si>
     <t>Em análise ao: Projeto de Lei do Poder Executivo nº 1.036/2025, que atualiza o valor do piso salarial dos professores da rede municipal de educação de acordo com a Lei Federal nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1500/comissao_de_financas_1037.2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1500/comissao_de_financas_1037.2025.pdf</t>
   </si>
   <si>
     <t>Em análise ao: Projeto de Lei do Poder Executivo nº 1.037/2025, que dispõe sobre a formalização de plantões de servidores da Secretaria Municipal de plantões de Servidores da Secretaria Municipal de Saúde Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1502/comissao_de_financas_ldo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1502/comissao_de_financas_ldo.pdf</t>
   </si>
   <si>
     <t>Em análise ao: Projeto de Lei do Poder Executivo nº 1.036/2025, que dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2026, e dá outras providencias.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1505/comissao_de_fin._-_projeto_003-2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1505/comissao_de_fin._-_projeto_003-2025.pdf</t>
   </si>
   <si>
     <t>Em análise ao: Projeto de Lei do Legislativo nº 003/2025, que altera a Lei Municipal  nº 1.057, de 17 de março de 2022, concede reajuste salarial a servidores da Câmara Municipal de Jucurutu, cria novos cargos, e dá outras providências.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1507/comissao_de_financas_-_projeto_004-2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1507/comissao_de_financas_-_projeto_004-2025.pdf</t>
   </si>
   <si>
     <t>Em análise ao: Projeto de Lei do Legislativo nº 004/2025, altera a Lei n° 711/2012, que dispõe sobre a Verba Indenizatória no Âmbito da Câmara Municipal de Jucurutu/RN e dá outras providencias.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1509/comiss2.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1509/comiss2.pdf</t>
   </si>
   <si>
     <t>Em análise ao: Projeto de Lei do Legislativo nº 005/2025, que tem como objetivo denominar a estrada que liga a RN-118, iniciando na Comunidade Aroeira, passando pela Nova Barra de Santana até a Barragem de Oiticica, como Manoel Bezerra de Oliveira.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1513/comissao_de_financas_-_projeto_008-2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1513/comissao_de_financas_-_projeto_008-2025.pdf</t>
   </si>
   <si>
     <t>Em análise ao: Projeto de Lei do Legislativo nº 008/2025, altera a Lei n° 777/2013, que dispõe sobre a Verba Indenizatória no Âmbito da Câmara Municipal de Jucurutu/RN e dá outras providencias.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>P-CLJ</t>
   </si>
   <si>
     <t>Parecer Comissão de Legislação, Justiça e R.</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1492/parece2.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1492/parece2.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 1.033/2025 de 03 de fevereiro de 2025, de autoria do Poder Executivo, estabelece a atualização do piso dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias no Município de Jucurutu/RN e da outras providências</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1493/parece1.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1493/parece1.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 1.034/2025 de fevereiro de 2025, de autoria do Poder Executivo, altera a Lei Complementar nº 34 de 22 de dezembro de 2022, para introduzir o TÍTULO IX DOS INCENTIVOS FISCAIS E SUBSÍDIOS, revogar os artigos 39 e 40, parágrafos e incisos que constituem a atual SEÇÃO V DO INCENTIVO FISCAL DO CAPÍTULO III DO ISSQN – IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA DO TÍTULO III DOS IMPOSTOS e dá outras providências.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1496/comiss2.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1496/comiss2.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 1.036/2025, de 11 de março de 2025, de autoria do do Poder Executivo, que Atualiza o valor do piso salarial dos professores da rede municipal de educação de acordo com a Lei Federal nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1501/comissao_legislacao_-_plantoes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1501/comissao_legislacao_-_plantoes.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 1.037/2025, de 08 de abril de 2025, de autoria do Poder Executivo, que dispõe sobre a formalização de plantões de servidores da Secretaria Municipal de plantões de Servidores da Secretaria Municipal de Saúde Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1503/parecer_comissao_ldo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1503/parecer_comissao_ldo.pdf</t>
   </si>
   <si>
     <t>O projeto de Lei nº 1.038, de 15 de abril de 2025, que “dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1504/parecer_comissoes_-_ava.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1504/parecer_comissoes_-_ava.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 002/2025, de 18 de fevereiro de 2025, de autoria dos vereadores Francinildo Aquino da Silva e Romualdo Teixeira Cosme, reconhece como utilidade pública do Município de Jucurutu a ASSOCIAÇÃO VOLUNTÁRIOS DO AMOR - AVA, pessoa jurídica devidamente inscrita no CNPJ nº 55.952.482/0001-71, com sede na Rua Benjamin Constante, Nº 776, Bairro Centro, Jucurutu/RN, CEP: 59.330-000.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1506/parece2.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1506/parece2.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 003/2025, de 18 de março de 2025, de autoria da Mesa Diretora, que que altera a Lei Municipal nº 1.057, de 17 de março de 2022, concede reajuste salarial a servidores da Câmara Municipal de Jucurutu, cria novos cargos, e dá outras providências.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1508/parece2.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1508/parece2.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 004/2025, de 28 de fevereiro de 2025, de autoria da Mesa Diretora, que altera a Lei n° 711/2012, que dispõe sobre a Verba Indenizatória no Âmbito da Câmara Municipal de Jucurutu/RN e dá outras providencias.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1510/parece3.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1510/parece3.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 005/2025, de 11 de março de 2025, de autoria do Vereador Jubiratan Araújo Saldanha, que tem como objetivo denominar a estrada que liga a RN-118, iniciando na Comunidade Aroeira, passando pela Nova Barra de Santana até a Barragem de Oiticica, como Manoel Bezerra de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1511/parecer_comissao_de_legislacao_-_projeto_rubens.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1511/parecer_comissao_de_legislacao_-_projeto_rubens.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 006/2025, de 14 de março de 2025, de autoria do Vereador Rubens Batista de Araújo, que tem como objetivo denominar o prolongamento da Avenida Sabino Moura Cavalcante, iniciando no final do Conjunto Abraão Lopes até o Laticínio Sertão Jucurutu, de AVENIDA IRENE TEODORA OLIVEIRA DE ARAÚJO.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1512/parecer_comissao_de_legislacao_-_projeto_fogos.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1512/parecer_comissao_de_legislacao_-_projeto_fogos.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 007/2025, de 01 de abril de 2025, de autoria dos Vereadores Francinildo Aquino da Silva e Romualdo Teixeira Cosme, que dispõe sobre a proibição da queima de fogos de estampido e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no território do Município de Jucurutu.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1514/parecer_comissao_legislacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1514/parecer_comissao_legislacao.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 008/2025, de 15 de abril de 2025, de autoria da Mesa Diretora, que altera a Lei n° 777/2013, que dispõe sobre a Verba Indenizatória no Âmbito da Câmara Municipal de Jucurutu/RN e dá outras providencias.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
     <t>Iogo Nielson de Queiroz e Silva</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1571/mensagem_de_veto_total_-_projeto_de_lei_no_9_de_22_de_abril_de_2025_-_percentual_minimo_de_idade_de_50_anos_em_concurso_publico_e_contratacoes_2.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1571/mensagem_de_veto_total_-_projeto_de_lei_no_9_de_22_de_abril_de_2025_-_percentual_minimo_de_idade_de_50_anos_em_concurso_publico_e_contratacoes_2.pdf</t>
   </si>
   <si>
     <t>Manifestar veto total, por inconstitucionalidade e por contrariedade ao interesse público, ao Projeto de Lei nº 9, de 22 de abril de 2025, que “Dispõe sobre a inclusão de percentual mínimo de empregado com idade igual ou superior a cinquenta anos nos quadros da Administração Pública Direta e Indireta e nas contratações de serviços no Município de Jucurutu e dá outras providências”.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1572/mensagem_de_veto_total_-_projeto_de_lei_no_11_de_13_de_maio_de_2025_-_isencao_de_iptu_-_proprietario__de_imovel_...em_tratamento_contra_neoplasia_maligna_.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1572/mensagem_de_veto_total_-_projeto_de_lei_no_11_de_13_de_maio_de_2025_-_isencao_de_iptu_-_proprietario__de_imovel_...em_tratamento_contra_neoplasia_maligna_.pdf</t>
   </si>
   <si>
     <t>Manifestar veto total, por inconstitucionalidade e por contrariedade ao interesse público, ao Projeto de Lei nº 11, de 13 de maio de 2025, que “Dispõe sobre a concessão de isenção do Imposto Predial e Territorial Urbano – IPTU às pessoas diagnosticadas com neoplasia maligna (câncer) no Município de_x000D_
 Jucurutu/RN, e dá outras providências”.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1573/mensagem_de_veto_total_-_emenda_modificativa_no_001-2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1573/mensagem_de_veto_total_-_emenda_modificativa_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Veto à Emenda Modificativa nº 001/2025, retorno nesta oportunidade para encaminhar novo Projeto de Lei Complementar propondo medidas de incentivos e subsídios fiscais de apoio à implantação, formalização ou ampliação de atividades econômicas de iniciativa familiar ou embrionárias existentes no Município, esperando que agora referida proposta esteja de forma mais explícita do que da vez anterior, que à falta de maior clareza veio a receber aquela Emenda.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1495/emenda_modificativa_no_001-2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1495/emenda_modificativa_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo segundo ao art. 89-A, incluído pela Lei Complementar nº 1.034 de 24 de fevereiro de 2025, e dá outras providencias.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1498/emenda1.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1498/emenda1.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 1º do Projeto de Lei do Executivo nº 1.036, 11 de março de 2025, que “Atualiza o valor do piso salarial dos professores da rede municipal de educação de acordo com a Lei Federal nº 11.738, de 16 de julho de 2008”.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1499/emenda2.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1499/emenda2.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva Nº 001/2025 ao Projeto de Lei do Executivo Municipal nº 1.036/2025 - Atualiza o valor do piso salarial dos professores da rede municipal de educação de acordo com a Lei Federal nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
     <t>MARIA DA GUIA</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1481/mocao_no_001_de_18_de_fevereiro_de_2025__-_parabens_a_dr._isac_jordao__-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1481/mocao_no_001_de_18_de_fevereiro_de_2025__-_parabens_a_dr._isac_jordao__-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>PARABÉNS AO DR. ISAAC JORDÃO DE SOUZA ARAÚJO POR SE TORNAR PROFESSOR DO CURSO DE ODONTOLOGIA DA UNIVERSIDADE DE SASKATCHEWAN, NO CANADÁ.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>EDIVAN FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1482/mocao_no_002_de_18_de_fevereiro_de_2025__-_pesar_clodoaldo_justiniano_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1482/mocao_no_002_de_18_de_fevereiro_de_2025__-_pesar_clodoaldo_justiniano_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família pelo falecimento de CLODOALDO JUSTINIANO DA SILVA</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>JUBIRATAN SALDANHA</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1483/mocao_no_003_de_18_de_fevereiro_de_2025__-_pesar_henrique_brito_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1483/mocao_no_003_de_18_de_fevereiro_de_2025__-_pesar_henrique_brito_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família pelo falecimento de HENRIQUE DE BRITO FERNANDES.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>JUNIOR DE DEQUINHA</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1484/mocao_no_004_de_25_de_fevereiro_de_2025__-_pesar_celimar_-_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1484/mocao_no_004_de_25_de_fevereiro_de_2025__-_pesar_celimar_-_da_guia.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família pelo falecimento de MARIA DAS DORES LIMA DE ARAÚJO.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1485/mocao_no_005_de_11_de_marco_de_2025__-_parabens_guarani_sao_braz_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1485/mocao_no_005_de_11_de_marco_de_2025__-_parabens_guarani_sao_braz_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns à EQUIPE GUARANI DA COMUNIDADE SÃO BRAZ.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1486/mocao_no_006_de_11_de_marco_de_2025__-_parabens_dia_da_mulher_-_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1486/mocao_no_006_de_11_de_marco_de_2025__-_parabens_dia_da_mulher_-_da_guia.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Celimar.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1487/mocao_no_007_de_25_de_marco_de_2025__-_pesar_maria_lima_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1487/mocao_no_007_de_25_de_marco_de_2025__-_pesar_maria_lima_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>RÔMULO IVO</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1488/mocao_no_008_de_15_de_abril_de_2025__-_pesar_raniery_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1488/mocao_no_008_de_15_de_abril_de_2025__-_pesar_raniery_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família pelo falecimento de Manoel Cosme Filho, popularmente conhecido por Raniery.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>ROMUALDO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1489/mocao_no_009_de_15_de_abril_de_2025__-_pesar_maria_celina_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1489/mocao_no_009_de_15_de_abril_de_2025__-_pesar_maria_celina_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família pelo falecimento de Dona Maria Celina.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>AUGUSTO DINIZ, MARCIONE ARAÚJO, MARIA DA GUIA</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1490/mocao_no_010_de_06_de_maio_de_2025__-_pesar_socorro_morais_-_augusto_marcione_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1490/mocao_no_010_de_06_de_maio_de_2025__-_pesar_socorro_morais_-_augusto_marcione_da_guia.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família pelo falecimento de Maria Socorro de Morais Teixeira de Souza.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>MARCIONE ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1543/mocao_no_011_de_03_de_junho_de_2025__-_aplauso_e_reconhecimento_-__marcione.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1543/mocao_no_011_de_03_de_junho_de_2025__-_aplauso_e_reconhecimento_-__marcione.pdf</t>
   </si>
   <si>
     <t>Reconhecimento e Aplauso a Senhora Izaura Maria Batista.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>FRANCINILDO AQUINO</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1551/mocao_no_012_de_10_de_junho_de_2025__-_aplauso__-__francinildo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1551/mocao_no_012_de_10_de_junho_de_2025__-_aplauso__-__francinildo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Diretoria da Previ Jucurutu, nas pessoas da Sra. Maria da Paz de Araújo, Presidente, e do Sr. Geraldo Gutemberg Pereira, Diretor Administrativo e Financeiro, pela recondução aos respectivos cargos para o triênio 2025-2028.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1552/mocao_no_013_de_10_de_junho_de_2025__-_pesar_joao_batista_-_marcione.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1552/mocao_no_013_de_10_de_junho_de_2025__-_pesar_joao_batista_-_marcione.pdf</t>
   </si>
   <si>
     <t>Pesar manifestando solidariedade à Família pelo falecimento de João Batista Leite.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1553/mocao_no_014_de_10_de_junho_de_2025__-_pesar_eva_francisca_-_marcione.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1553/mocao_no_014_de_10_de_junho_de_2025__-_pesar_eva_francisca_-_marcione.pdf</t>
   </si>
   <si>
     <t>Pesar manifestando solidariedade à Família pelo falecimento de Eva Francisca da Silva.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>RUBENS BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1554/mocao_no_015_de_10_de_junho_de_2025__-_pesar_ze_bigodao_-_rubens.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1554/mocao_no_015_de_10_de_junho_de_2025__-_pesar_ze_bigodao_-_rubens.pdf</t>
   </si>
   <si>
     <t>Pesar manifestando solidariedade à Família pelo falecimento de José Francisco de Moura.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1555/mocao_no_016_de_10_de_junho_de_2025__-_agradecimento__-__jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1555/mocao_no_016_de_10_de_junho_de_2025__-_agradecimento__-__jose_ilo.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos pelo início da recuperação das estradas vicinais.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1561/mocao_no_017_de_17_de_junho_de_2025__-_pesar_maria_auxiliadora_-_rubens.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1561/mocao_no_017_de_17_de_junho_de_2025__-_pesar_maria_auxiliadora_-_rubens.pdf</t>
   </si>
   <si>
     <t>Pesar manifestando solidariedade à Família pelo falecimento de Maria Auxiliadora da Conceição Moura.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1562/mocao_no_018_de_17_de_junho_de_2025__-_apaluso_a_1a_expo_juca__-__jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1562/mocao_no_018_de_17_de_junho_de_2025__-_apaluso_a_1a_expo_juca__-__jose_ilo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Poder Executivo e a Secretaria de Agricultura e Meio Ambiente, à Equipe de Colaboradores e aos Patrocinadores da 1ª Expo Juca.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1570/mocao_no_019_de_24_de_junho_de_2025__-_agradecimento_pelo_sao_joao_-__jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1570/mocao_no_019_de_24_de_junho_de_2025__-_agradecimento_pelo_sao_joao_-__jose_ilo.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento ao Poder Executivo pela realização do São João da Comunidade São Braz.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1579/mocao_no_020_de_01_de_julho_de_2025__-_agradecimento_pelo_acostamento_-__jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1579/mocao_no_020_de_01_de_julho_de_2025__-_agradecimento_pelo_acostamento_-__jose_ilo.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Poder Executivo pela realização do acostamento da entrada da comunidade Loca e pelo início das obras da passagem molhada que liga a Loca ao Barro Branco.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ALAN AMARAL</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1580/mocao_no_021_de_01_de_julho_de_2025__-_aplausos_a_lidja_kalliny_-__alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1580/mocao_no_021_de_01_de_julho_de_2025__-_aplausos_a_lidja_kalliny_-__alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a Lidja Kalliny Gomes dos Santos, pelo reconhecimento Nacional ao SUS de Jucurutu.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>AUGUSTO DINIZ</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1582/mocao_no_022_de_08_de_julho_de_2025_-_aplausos_a_escola_newman_queiroz_-_augusto_diniz.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1582/mocao_no_022_de_08_de_julho_de_2025_-_aplausos_a_escola_newman_queiroz_-_augusto_diniz.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Professor Ronaldo Pedro, aos Alunos do Curso Técnico em Segurança do Trabalho e à Escola Estadual Newman Queiroz.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1587/mocao_no_023_de_15_de_julho_de_2025__-_aplausos_a_padre_carlos_-_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1587/mocao_no_023_de_15_de_julho_de_2025__-_aplausos_a_padre_carlos_-_da_guia.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a Padre Carlos Eduardo de Lira, pelo Jubileu de Prata (25 anos) de Ordenação Sacerdotal.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1605/mocao_no_024_de_19_de_agosto_de_2025__-_congratulacoes_para_joao_medeiros_-_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1605/mocao_no_024_de_19_de_agosto_de_2025__-_congratulacoes_para_joao_medeiros_-_da_guia.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações a Padre João Medeiros Filho, pelos 60 anos de Ordenação Sacerdotal.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1606/mocao_no_025_de_19_de_agosoto_de_2025__-_pesar_gabriel_alexandre_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1606/mocao_no_025_de_19_de_agosoto_de_2025__-_pesar_gabriel_alexandre_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Pesar manifestando solidariedade à Família pelo falecimento de Gabriel Alexandre dos Santos.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1619/mocao_no_026_de02_de_setembro_de_2025__-_pesar_osman_-_marcione.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1619/mocao_no_026_de02_de_setembro_de_2025__-_pesar_osman_-_marcione.pdf</t>
   </si>
   <si>
     <t>Pesar manifestando solidariedade à Família pelo falecimento de Osman Soares Medeiros.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1627/mocao_no_027_de_09_de_setembro_de_2025__-_parabens_equipe_barra_de_santana_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1627/mocao_no_027_de_09_de_setembro_de_2025__-_parabens_equipe_barra_de_santana_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns à Equipe Guarani da Comunidade São Braz, pela conquista do título de Campeã da Copa Jucurutuzão 2025, nas Categorias Master e Adulto.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1635/mocao_no_028_de_23_de_setembro_de_2025__-_agradecimento_sec._educacao_-__jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1635/mocao_no_028_de_23_de_setembro_de_2025__-_agradecimento_sec._educacao_-__jose_ilo.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento ao Poder Executivo e a Secretaria de Educação e Cultura.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1648/mocao_no_029_de_30_de_setembro_de_2025__-_congratulacoes_a_equipe_da_festa_sao_miguel_-_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1648/mocao_no_029_de_30_de_setembro_de_2025__-_congratulacoes_a_equipe_da_festa_sao_miguel_-_da_guia.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à toda Equipe da Organização da festa do Nosso Padroeiro São Miguel Arcanjo.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1651/mocao_no_030_de_07_de_outubro_de_2025__-_agradecimento_estrada_da_barra-__jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1651/mocao_no_030_de_07_de_outubro_de_2025__-_agradecimento_estrada_da_barra-__jose_ilo.pdf</t>
   </si>
   <si>
     <t>Moção de ao Governo Federal, ao Governo do Estado do Rio Grande do Norte, ao Deputado Estadual Nelter Queiroz, à Comunidade Barra de Santana e ao Prefeito Iogo Queiroz, pelo início da tão sonhada obra de construção da estrada que liga a RN-118 à comunidade Barra de Santana, no município de Jucurutu.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1652/mocao_no_031_de_07_de_outubro_de_2025__-_escola_tia_dimir_-__maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1652/mocao_no_031_de_07_de_outubro_de_2025__-_escola_tia_dimir_-__maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Escola Municipal Valdemir Fernandes (Tia Dimir).</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1653/mocao_no_032_de_14_de_outubro_de_2025__-_aplausos_pelo_desfile_-__jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1653/mocao_no_032_de_14_de_outubro_de_2025__-_aplausos_pelo_desfile_-__jose_ilo.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Prefeitura Municipal de Jucurutu, ao Poder Legislativo Municipal, à Secretaria Municipal de Educação e Cultura, às escolas da rede pública e privada, às bandas marciais, e a todas as instituições, profissionais, estudantes e colaboradores que contribuíram para a realização do Desfile Público Municipal 2025, em alusão a emancipação política da cidade.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>AUGUSTO DINIZ, MARIA DA GUIA</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1658/mocao_no_033_de_21_de_outubro_de_2025__-_professores_-_augusto_e_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1658/mocao_no_033_de_21_de_outubro_de_2025__-_professores_-_augusto_e_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns aos Professores e às Escolas do Município de Jucurutu/RN pelo transcurso do Dia do Professor – 15 de outubro.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1663/mocao_no_034_de_28_de_outubro_de_2025__-_agradecimento_ao_sr_ricardo_-__jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1663/mocao_no_034_de_28_de_outubro_de_2025__-_agradecimento_ao_sr_ricardo_-__jose_ilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO ao Sr. Ricardo Cleyson Santos Bezerra, ao Poder Executivo e Legislativo Municipal, bem como a todos os patrocinadores e colaboradores, pela brilhante realização da 3ª edição do Projeto Criança Feliz, ocorrido no dia 25 de outubro de 2025, na comunidade Nova Barra de Santana.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1678/mocao_no_035_de_18_de_novembro_de_2025__-_agradecimento_ao_der_-__jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1678/mocao_no_035_de_18_de_novembro_de_2025__-_agradecimento_ao_der_-__jose_ilo.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento ao Poder Executivo Municipal, ao DETRAN/RN, ao DER/RN e ao DNIT.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1679/mocao_no_036_de_18_de_novembro_de_2025__-_parabens_ao_sao_bento_-__jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1679/mocao_no_036_de_18_de_novembro_de_2025__-_parabens_ao_sao_bento_-__jose_ilo.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns à equipe do São Bento, aos patrocinadores e à comissão dirigente, pela conquista do título no Campeonato Municipal de Jucurutu/RN</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1688/mocao_no_037_de_02_de_dezembri_de_2025__-_parabens_ao_sindicato_-__jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1688/mocao_no_037_de_02_de_dezembri_de_2025__-_parabens_ao_sindicato_-__jose_ilo.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns ao Sindicato dos Trabalhadores Rurais de Jucurutu e à Comunidade São Braz pela relevante conquista de cinco barragens submersas, implantadas em parceria com o Governo Federal.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no_001_de_04_de_fevereiro_de_2025_-_parade_de_onibus_no_sitio_loca_-_augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no_001_de_04_de_fevereiro_de_2025_-_parade_de_onibus_no_sitio_loca_-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que seja feita a construção de uma parada de ônibus as margens da RN-118, especificamente no local que dar acesso ao Sítio Loca.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_no_002_de_04_de_fevereiro_de_2025_-_projeto_de_arborizacao_barra_de_santana_-_augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_no_002_de_04_de_fevereiro_de_2025_-_projeto_de_arborizacao_barra_de_santana_-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Agricultura e Meio Ambiente que viabilizem a implantação de um Projeto de Arborização comunitária para a comunidade da Nova Barra de Santana.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no_003_de_04_de_fevereiro_de_2025_-_piso_salarial_dos_professores_-_augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no_003_de_04_de_fevereiro_de_2025_-_piso_salarial_dos_professores_-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Educação e Cultura que realize o estudo de viabilidade e elaboração do projeto de lei do reajuste do piso salarial dos professores da rede municipal de ensino, em 6,27%, conforme determina a Lei Federal Nº 11.738 de 2008.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_no_004_de_04_de_fevereiro_de_2025_-_iluminacao_publica_no_trecho_da_laticinios__e_massas_juct_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_no_004_de_04_de_fevereiro_de_2025_-_iluminacao_publica_no_trecho_da_laticinios__e_massas_juct_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize as melhorias na iluminação pública na estrada que dá acesso a Laticínios Jucurutu e no trecho das indústrias Del Rayssa, Massas Jucurutu, Massas Nordestes, IFRN.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_no_005_de_04_de_fevereiro_de_2025_-_rua_einar_rufino_-_esgotos_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_no_005_de_04_de_fevereiro_de_2025_-_rua_einar_rufino_-_esgotos_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Secretaria de Obras e Serviços Urbanos que realize os reparos nos esgotos na rua Einar Rufino de Figueiredo – Bairro Novo Rumo.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_no_006_de_04_de_fevereiro_de_2025_-_melhorias_nas_escolas_espinheiro_e_pedra_branca_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_no_006_de_04_de_fevereiro_de_2025_-_melhorias_nas_escolas_espinheiro_e_pedra_branca_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Educação e Cultura que realize melhorias, nas Escolas Municipais da Comunidade Espinheiro e Pedra Branca, com a colocação de Forro nas salas de aula e consequentemente a climatização com ar-condicionado.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao_no_007_de_04_de_fevereiro_de_2025_-_passagem_molhada_da_malhada_vermelha_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao_no_007_de_04_de_fevereiro_de_2025_-_passagem_molhada_da_malhada_vermelha_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a recuperação da passagem molhada da Comunidade Malhada Vermelha.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1317/indicacao_no_008_de_04_de_fevereiro_de_2025_-_limpeza_dique_e_manutencao_das_bombas_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1317/indicacao_no_008_de_04_de_fevereiro_de_2025_-_limpeza_dique_e_manutencao_das_bombas_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e ao Secretário de Obras e serviços urbanos para que realize a limpeza da Orla Fluvial (Dique) e Manutenção das lagoas e das bombas de captação de responsabilidade do DNOCS.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1318/indicacao_no_009_de_04_de_fevereiro_de_2025_-__pocos_tubulares_-_cha_felix_e_lagoa_seca_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1318/indicacao_no_009_de_04_de_fevereiro_de_2025_-__pocos_tubulares_-_cha_felix_e_lagoa_seca_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita Secretário Recursos Hídricos do Estado, a perfuração de poços tubulares na comunidade chã dos Félix, localizado na Serra do João do Vale, e no assentamento Lagoa Seca, próximo a comunidade Retiro – Jucurutu/RN.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1319/indicacao_no_010_de_04_de_fevereiro_de_2025_-_parque_infantil_santo_alexandre_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1319/indicacao_no_010_de_04_de_fevereiro_de_2025_-_parque_infantil_santo_alexandre_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e à Secretaria de Educação e Cultura do município de Jucurutu que adotem as medidas necessárias para a construção de um parquinho na Escola Municipal Santo Alexandre, conforme a emenda impositiva de autoria do propositor.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1320/indicacao_no_011_de_04_de_fevereiro_de_2025_-_extensao_de_rede_pedra_do_navio_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1320/indicacao_no_011_de_04_de_fevereiro_de_2025_-_extensao_de_rede_pedra_do_navio_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governo de Estado, através Companhia de Água e Esgoto do Rio Grande do Norte – CAERN, com cópias para o Deputado Estadual Nelter Queiroz, a extensão de rede de água para a Comunidade Pedra do Navio (Vila do Velame), tendo em vista que já existe o projeto pronto feito pela CAERN, mas ainda não executou o serviço.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1321/indicacao_no_012_de_04_de_fevereiro_de_2025_-_aquisicao_de_materia-prima_para_mata-burro_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1321/indicacao_no_012_de_04_de_fevereiro_de_2025_-_aquisicao_de_materia-prima_para_mata-burro_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo para que realize a aquisição de matéria-prima necessária para realizar a troca de mata-burros já existentes, bem como a construção de novos em locais que necessitem.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_no_013_de_04_de_fevereiro_de_2025_-_iluminacao_publica_-_vila_velame-_pedra_navio_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_no_013_de_04_de_fevereiro_de_2025_-_iluminacao_publica_-_vila_velame-_pedra_navio_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que providencie melhorias na iluminação pública do trecho de Tidal ao Bairro Abraão Lopes, seguindo pela ponte do Rio Piranhas, sentido Vila do Velame e Pedra do Navio.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1323/indicacao_no_014_de_04_de_fevereiro_de_2025_-_passagens_molhadas__-_tapera_loca_sao_braz_e_barro_branco_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1323/indicacao_no_014_de_04_de_fevereiro_de_2025_-_passagens_molhadas__-_tapera_loca_sao_braz_e_barro_branco_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos do município de Jucurutu que realize construção de passagens molhadas nas comunidades Tapera, Loca, e o trecho que Liga o São Braz ao Barro Branco.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_no_015_de_04_de_fevereiro_de_2025_-_agilidade_nos_cortes_de_terra_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_no_015_de_04_de_fevereiro_de_2025_-_agilidade_nos_cortes_de_terra_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Agricultura e Meio Ambiente que tenha agilidade nos cortes de terras dos agricultores do município.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_no_016_de_04_de_fevereiro_de_2025_-_retorno_do_carro_da_saude_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_no_016_de_04_de_fevereiro_de_2025_-_retorno_do_carro_da_saude_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde que providencie o retorno dos carros da saúde das comunidades rurais.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1326/indicacao_no_017_de_04_de_fevereiro_de_2025_-_construcao_de_banheiros_-_junior_de_dequinha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1326/indicacao_no_017_de_04_de_fevereiro_de_2025_-_construcao_de_banheiros_-_junior_de_dequinha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize levamento para que possa construir banheiros e realizar reformas nas casas localizadas nos sítios do nosso município e que realmente necessitem.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1327/indicacao_no_018_de_04_de_fevereiro_de_2025_-_roco_das_estradas_vicinais_-_junior_de_dequinha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1327/indicacao_no_018_de_04_de_fevereiro_de_2025_-_roco_das_estradas_vicinais_-_junior_de_dequinha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize o roço das estradas vicinais que houverem necessidade do serviço.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1328/indicacao_no_019_de_11_de_fevereiro_de_2025_-_calcamento_aroeira_sao_braz_e_agrovila_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1328/indicacao_no_019_de_11_de_fevereiro_de_2025_-_calcamento_aroeira_sao_braz_e_agrovila_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que destine e aproveite as pedras de paralelepípedo dos calçamentos da antiga Barra de Santana, para calçar as ruas dos Sítios Aroeira, Agrovila, São Braz e Nova Barra de Santana.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1329/indicacao_no_020_de_11_de_fevereiro_de_2025_-_construcao_ubs_sao_braz_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1329/indicacao_no_020_de_11_de_fevereiro_de_2025_-_construcao_ubs_sao_braz_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Saúde e a Secretaria de Obras e Serviços Urbanos que realize a construção de uma Unidade Básica de Saúde (UBS) na comunidade São Braz.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1330/indicacao_no_021_de_11_de_fevereiro_de_2025_-_reforma_das_escolas_rurais_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1330/indicacao_no_021_de_11_de_fevereiro_de_2025_-_reforma_das_escolas_rurais_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Educação e Cultura e a Secretaria de Obras e Serviços Urbanos que realize reformas, nas Escolas Municipais das Comunidades São Braz, São Bento, Sítio Lagoa, Sítio Aroeira.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_no_022_de_11_de_fevereiro_de_2025_-_forro_e_climatizacao_nas_escolas_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_no_022_de_11_de_fevereiro_de_2025_-_forro_e_climatizacao_nas_escolas_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Educação e Cultura que realize melhorias, nas Escolas Municipais das Comunidades Pedra do Navio, São Braz, Serra de João do Vale, Retiro, Aroeira e Mutamba, com a colocação de Forro nas salas de aula e consequentemente a climatização com ar-condicionado.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1332/indicacao_no_023_de_11_de_fevereiro_de_2025_-_calcadao__-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1332/indicacao_no_023_de_11_de_fevereiro_de_2025_-_calcadao__-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a construção de um calçadão do trecho entre o Mercadinho de Josivan até o trevo em frente a Tidal e outro iniciando na entrada do IFRN até o Polo Industrial.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_no_024_de_11_de_fevereiro_de_2025_-_coberturas_ubs__-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_no_024_de_11_de_fevereiro_de_2025_-_coberturas_ubs__-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Secretaria de Obras e Serviços Urbanos que seja feita a cobertura na frente das Unidades Básicas de Saúde da Vila, Centro e Freitas e instalação de bancos, proporcionando maior conforto no aguardo do atendimento médico.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1334/indicacao_no_025_de_11_de_fevereiro_de_2025_-_escola_tia_dimir_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1334/indicacao_no_025_de_11_de_fevereiro_de_2025_-_escola_tia_dimir_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos e a Secretaria de Educação e Cultura que realize a conclusão das salas de aulas iniciadas e não concluídas da Escola Municipal Professora Valdemir Fernandes de Medeiros (Tia Dimir), como também a substituição do portão de entrada e a colocação de uma cobertura.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_no_026_de_11_de_fevereiro_de_2025_-_calcamento_riachao_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_no_026_de_11_de_fevereiro_de_2025_-_calcamento_riachao_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que destine e aproveite as pedras de paralelepípedo dos calçamentos da antiga Barra de Santana, para calçar a rua principal da comunidade Riachão.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_no_027_de_11_de_fevereiro_de_2025_-_rede_de_protecao_quadra_do_riacha_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_no_027_de_11_de_fevereiro_de_2025_-_rede_de_protecao_quadra_do_riacha_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos e a Secretaria de Esportes e Turismo que providenciem a colocação de redes de proteção na quadra esportiva da Comunidade Riachão.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_no_028_de_11_de_fevereiro_de_2025_-_rede_de_esgotos_administracao_caern_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_no_028_de_11_de_fevereiro_de_2025_-_rede_de_esgotos_administracao_caern_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos, a Diretoria da CAERN Jucurutu e a Diretoria da CAERN Estadual, que sejam adotadas as medidas cabíveis para que o gerenciamento e controle das redes de esgotos dos Bairros localizados da Vila Santa Isabel até o Novo Horizonte, sejam de responsabilidade da CAERN.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no_029_de_11_de_fevereiro_de_2025_-_calcamento_rua_santa_terezinha_-_augusto_diniz.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no_029_de_11_de_fevereiro_de_2025_-_calcamento_rua_santa_terezinha_-_augusto_diniz.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos que viabilizem a construção do calçamento da Rua Santa Expedita, em sua parte final, lado oeste, no Conjunto Severina Lopes, Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no_030_de_11_de_fevereiro_de_2025_-_faixa_de_pedestre_-_augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no_030_de_11_de_fevereiro_de_2025_-_faixa_de_pedestre_-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Obras que realize a restauração das faixas de pedestres das seguintes localidades:_x000D_
 •	Rua Benjamin Constant, Centro, nas proximidades do Cartório Eleitoral._x000D_
 •	Na RN-118, em frente à Escola Wagner Lopes.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_031_de_11_de_fevereiro_de_2025_-_cobertura_quadra_do_sao_braz_sao_bento_e_aroeira_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_031_de_11_de_fevereiro_de_2025_-_cobertura_quadra_do_sao_braz_sao_bento_e_aroeira_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos e a Secretaria de Esportes e Turismo que viabilizem a construção da cobertura das quadras de esportes da Comunidade São Braz, São Bento e Aroeira.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_no_032_de_11_de_fevereiro_de_2025_-_instalacao_de_placas_com_o_nome_dos_sitios_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_no_032_de_11_de_fevereiro_de_2025_-_instalacao_de_placas_com_o_nome_dos_sitios_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que providenciem a instalação das placas de identificação com os nomes das comunidades rurais que as entradas ficam as margens da RN-118 e a BR-226.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_033_de_11_de_fevereiro_de_2025_-_recuperacao_predio_assistenica_boi_selado_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_033_de_11_de_fevereiro_de_2025_-_recuperacao_predio_assistenica_boi_selado_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a recuperação do prédio da Assistência Social no Distrito de Boi Selado e que também funcionava o mercado da comunidade.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_no_034_de_11_de_fevereiro_de_2025_-_recuperacao_calcamento_boi_selado_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_no_034_de_11_de_fevereiro_de_2025_-_recuperacao_calcamento_boi_selado_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize os reparos necessários na Rua Antônio Feliciano de Souza, localizada por trás das Massas São Francisco, no Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_035_de_11_de_fevereiro_de_2025_-_caixa_agua_lagoa_seca_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_035_de_11_de_fevereiro_de_2025_-_caixa_agua_lagoa_seca_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a manutenção da caixa de água da comunidade Lagoa Seca.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_036_de_11_de_fevereiro_de_2025_-_aterro_nos_calcamentos_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_036_de_11_de_fevereiro_de_2025_-_aterro_nos_calcamentos_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que providenciem a colocação de aterro na lateral das pavimentações realizadas pelo município, especialmente nos Bairro Freitas e Novo Rumo.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_037_de_11_de_fevereiro_de_2025_-_climatizacao_tia_dimir_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_037_de_11_de_fevereiro_de_2025_-_climatizacao_tia_dimir_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos e a Secretaria de Educação e Cultura para que realizem a adequação e climatização das salas de aulas da Escola Municipal Professora Valdemir Fernandes de Medeiros (Tia Dimir). A melhoria das condições de trabalho para professores e alunos é fundamental importância de para garantir um ambiente escolar mais saudável e produtivo.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_038_de_11_de_fevereiro_de_2025_-_conclusao_qaudra_retiro_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_038_de_11_de_fevereiro_de_2025_-_conclusao_qaudra_retiro_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos e a Secretaria de Esportes e Turismo para que realizem a conclusão da Quadra de Esportes da Comunidade Retiro. Esta obra é de suma importância para os moradores, proporcionando um espaço de lazer, prática de esportes e fortalecimento da convivência comunitária.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_039_de_18_de_fevereiro_de_2025_-_melhorias_gerais_do_cemiterio_nova_barra_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_039_de_18_de_fevereiro_de_2025_-_melhorias_gerais_do_cemiterio_nova_barra_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize melhorias gerais de infraestrutura do Cemitério da Nova Barra de Santana.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_040_de_18_de_fevereiro_de_2025_-_construcao_de_caixa_de_agua_na_loca_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_040_de_18_de_fevereiro_de_2025_-_construcao_de_caixa_de_agua_na_loca_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que viabilizem a construção de uma caixa de água para abastecimento na comunidade loca, como também já realize a encanação para as casas dos moradores da localidade.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_041_de_18_de_fevereiro_de_2025_-_construcao_do_polo_industrial_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_041_de_18_de_fevereiro_de_2025_-_construcao_do_polo_industrial_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e as Secretarias competentes, a construção de um Polo Industrial na cidade de Jucurutu, tendo em vista a geração de emprego e renda, além de incentivar a expansão do comércio local.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_042_de_18_de_fevereiro_de_2025_-_construcao_de_centro_de_velorio_em_jucurutu_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_042_de_18_de_fevereiro_de_2025_-_construcao_de_centro_de_velorio_em_jucurutu_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que viabilize a construção de um centro de velório no município de Jucurutu.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_043_de_18_de_fevereiro_de_2025_-_construcao_caixa_agua_boi_selado_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_043_de_18_de_fevereiro_de_2025_-_construcao_caixa_agua_boi_selado_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, ao Governo do Estado e ao Diretor da Caern Estadual, que realize a construção da caixa de água do Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_044_de_18_de_fevereiro_de_2025_-_distribuicao_de_leite_criancas_atipicas_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_044_de_18_de_fevereiro_de_2025_-_distribuicao_de_leite_criancas_atipicas_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Assistência Social que viabilizem medidas para que Crianças Atípicas, possam ser atendidas pelo Programa do Leite Potiguar.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_no_045_de_18_de_fevereiro_de_2025_-_reforma_refletores_e_rede_protecao_quadra_novo_rumo_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_no_045_de_18_de_fevereiro_de_2025_-_reforma_refletores_e_rede_protecao_quadra_novo_rumo_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Esportes e Turismo que realizem a reforma de melhorias, instalação de refletores e colocação de rede de proteção na Quadra de Esportes do Novo Rumo.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_046_de_18_de_fevereiro_de_2025_-_construcao_de_quadra_no_tia_dimir_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_046_de_18_de_fevereiro_de_2025_-_construcao_de_quadra_no_tia_dimir_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos e a Secretaria de Educação e Cultura para que realizem a construção de uma Quadra de Esportes na Escola Municipal Valdemir Fernandes (Tia Dimir).</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_047_de_18_de_fevereiro_de_2025_-_melhorias_quadra_da_santa_rita_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_047_de_18_de_fevereiro_de_2025_-_melhorias_quadra_da_santa_rita_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos e a Secretaria de Esporte e Turismo que realize melhorias gerais na infraestrutura e a substituição da calha de água do teto da Quadra de Esportes da Comunidade Santa Rita.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_no_048_de_18_de_fevereiro_de_2025_-realizacao_de_concurso_publico_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_no_048_de_18_de_fevereiro_de_2025_-realizacao_de_concurso_publico_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município, que por meio da secretaria competente, realize o levantamento dos cargos públicos vagos no município e após, realize a abertura de um novo Concurso Público Municipal.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1358/indicacao_no_049_de_18_de_fevereiro_de_2025_-_revitalizacao_dos_canteiros_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1358/indicacao_no_049_de_18_de_fevereiro_de_2025_-_revitalizacao_dos_canteiros_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Agricultura e Meio Ambiente que realizem a revitalização dos Canteiros de Plantas do Centro e dos Bairros de Jucurutu.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1359/indicacao_no_050_de_18_de_fevereiro_de_2025_-_adesao_ao_cis-amso_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1359/indicacao_no_050_de_18_de_fevereiro_de_2025_-_adesao_ao_cis-amso_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde que providenciem a adesão ao Programa de prestação de serviços médicos e de saúde (consultas – exames complementares – exames laboratoriais, média e alta complexidade) em parceria com o Consórcio Intermunicipal de Saúde dos Municípios da Microrregião do Seridó Oriental – CIS/AMSO.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_no_051_de_18_de_fevereiro_de_2025_-_recuperacao_de_lombadas_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_no_051_de_18_de_fevereiro_de_2025_-_recuperacao_de_lombadas_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a manutenção das lombadas redutoras de velocidade (Quebra-molas) na Rua Major Lula, pois devido a colocação da camada do asfalto as lombadas ficaram muito baixas.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_no_052_de_18_de_fevereiro_de_2025_-_construcao_de_lombadas_na_barra_de_santana_-_augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_no_052_de_18_de_fevereiro_de_2025_-_construcao_de_lombadas_na_barra_de_santana_-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, a Secretaria Estadual de Meio Ambiente e Recursos Hídricos do RN e ao DETRAN-RN que realize a construção de lombadas na Nova Barra de Santana.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1362/indicacao_no_053_de_18_de_fevereiro_de_2025_-_construcao_de_passagem_molhada_lagoa_-_augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1362/indicacao_no_053_de_18_de_fevereiro_de_2025_-_construcao_de_passagem_molhada_lagoa_-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos do município de Jucurutu que realize construção de uma passagem molhada no riacho da comunidade Lagoa.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_054_de_18_de_fevereiro_de_2025_-_contrucao_de_acostamento_-_augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_054_de_18_de_fevereiro_de_2025_-_contrucao_de_acostamento_-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo que solicite juntamente ao DER-RN, a viabilidade da construção de um acostamento às margens da RN-118, especificamente no trecho conhecido como entrada do Sítio Loca.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_055_de_18_de_fevereiro_de_2025_-_reforma_dos_canteiros_rua_sao_miguel_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_055_de_18_de_fevereiro_de_2025_-_reforma_dos_canteiros_rua_sao_miguel_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize reforma para melhorias nos canteiros da Rua Santa Luzia, localizada no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_no_056_de_18_de_fevereiro_de_2025_-_construcao_de_quiosques_na_praca_novo_horizonte_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_no_056_de_18_de_fevereiro_de_2025_-_construcao_de_quiosques_na_praca_novo_horizonte_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a construção de 2 Quiosques na Praça do Novo Horizonte e disponibilizem para as pessoas que já fazem uso do espaço na Praça.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_no_057_de_18_de_fevereiro_de_2025_-_construcao_de_calcamento_santa_terezinha_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_no_057_de_18_de_fevereiro_de_2025_-_construcao_de_calcamento_santa_terezinha_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a construção do calçamento da Rua Santa Terezinha, localizada no Morro do Porco.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1367/indicacao_no_058_de_18_de_fevereiro_de_2025_-_construcao_de_passagem_molhada_camilos_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1367/indicacao_no_058_de_18_de_fevereiro_de_2025_-_construcao_de_passagem_molhada_camilos_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que construa uma passagem molhada no Riacho do Sitio Camilos.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_059_de_18_de_fevereiro_de_2025_-_instalacao_da_guarda_municipal_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_059_de_18_de_fevereiro_de_2025_-_instalacao_da_guarda_municipal_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito do Município de Jucurutu que realize a instalação da guarda municipal.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_no_060_de_18_de_fevereiro_de_2025_-_melhorias_na_estiva_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_no_060_de_18_de_fevereiro_de_2025_-_melhorias_na_estiva_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a reforma e manutenção da estiva que liga o Dique ao Velame, como também a estrada por trás de Edivaldo a Estiva.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_no_061_de_18_de_fevereiro_de_2025_-_aquisicao_de_carro_para_iluminacao_publica_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_no_061_de_18_de_fevereiro_de_2025_-_aquisicao_de_carro_para_iluminacao_publica_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e ao Secretaria de Obras e Serviços Urbanos que adquira um veículo adaptado para manutenção de iluminação pública do nosso município.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1371/indicacao_no_062_de_25_de_fevereiro_de_2025_-_reforma_caixa_agua_barro_branco_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1371/indicacao_no_062_de_25_de_fevereiro_de_2025_-_reforma_caixa_agua_barro_branco_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a reforma da caixa de água da comunidade Barro Branco.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao_no_063_de_25_de_fevereiro_de_2025_-_construcao_de_academias_da_saude_no_dique_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao_no_063_de_25_de_fevereiro_de_2025_-_construcao_de_academias_da_saude_no_dique_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde e a Secretaria de Obras e Serviços Urbanos que realizem a construção de academias da saúde nos 2 Diques.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_no_064_de_25_de_fevereiro_de_2025_-disponibilizacao_de_carro_para_criancas_atipicas_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_no_064_de_25_de_fevereiro_de_2025_-disponibilizacao_de_carro_para_criancas_atipicas_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde que viabilizem a_x000D_
 disponibilização de um carro especifico para as crianças atípicas que precisam se deslocar para suas consultas e terapias.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_no_065_de_25_de_fevereiro_de_2025_-_construcao_de_academias_da_saude_bairros_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_no_065_de_25_de_fevereiro_de_2025_-_construcao_de_academias_da_saude_bairros_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde e a Secretaria de Obras e Serviços Urbanos que realizem a construção de academias da saúde na Praça Newman Queiroz, Praça do Bairro Bela Vista, Freitas, Novo Rumo e Comunidades Cacimbas e Novo Rumo</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_066_de_25_de_fevereiro_de_2025_-_construcao_de_ubs_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_066_de_25_de_fevereiro_de_2025_-_construcao_de_ubs_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde e a Secretaria de Obras e_x000D_
 Serviços Urbanos que realizem a construção de uma Unidade Básica de Saúde_x000D_
 (UBS), nas seguintes localidades, Bairro Novo Rumo, Pedra do Navio e Vila do_x000D_
 Velame</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_067_de_25_de_fevereiro_de_2025_-_reforma_do_matadouro_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_067_de_25_de_fevereiro_de_2025_-_reforma_do_matadouro_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos e a_x000D_
 Secretaria de Agricultura e Meio Ambiente que viabilizem as medidas_x000D_
 necessárias para que seja realizada a reforma do matadouro público municipal</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_068_de_25_de_fevereiro_de_2025_-_levantamento_tecnico_no_santo_alexandre_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_068_de_25_de_fevereiro_de_2025_-_levantamento_tecnico_no_santo_alexandre_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo e ao Secretaria de Educação e Cultura que_x000D_
 realize um levantamento técnico no Colégio Santo Alexandre para viabilidade de_x000D_
 construção de espaço multiuso</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_069_de_25_de_fevereiro_de_2025_-_contratacao_de_agentes_de_saude_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_069_de_25_de_fevereiro_de_2025_-_contratacao_de_agentes_de_saude_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde que viabilize as medidas_x000D_
 necessárias para a contratação emergencial de Agentes Comunitários de Saúde_x000D_
 das áreas descobertas, do Bairro Centro e Comunidades Aroeira, Acampamento_x000D_
 e São Bento</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_070_de_25_de_fevereiro_de_2025_-_peixamento_da_barragem_de_oiticica_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_070_de_25_de_fevereiro_de_2025_-_peixamento_da_barragem_de_oiticica_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que em parceria com o DNOCS e com a Secretaria_x000D_
 Estadual de Agricultura – SAP realize o Peixamento através de Avelinos da_x000D_
 Barragem de Oiticica.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_no_071_de_25_de_fevereiro_de_2025_-_sinalizacao_nova_barra_de_santana_-_augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_no_071_de_25_de_fevereiro_de_2025_-_sinalizacao_nova_barra_de_santana_-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo em parceria com o DETRAN-RN para que realize a_x000D_
 instalação de Placas Sinalizadoras para a Nova Barra de Santana</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_no_072_de_25_de_fevereiro_de_2025_-_ventilacao_e_cameras_no_ginasio-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_no_072_de_25_de_fevereiro_de_2025_-_ventilacao_e_cameras_no_ginasio-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos e a_x000D_
 Secretaria de Esporte e Turismo que realizem implementação de melhorias no_x000D_
 sistema de ventilação no Ginásio de Esportes e a implantação de câmeras de_x000D_
 segurança nos espaços esportivos do município.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_no_073_de_11_de_marco_de_2025_-_parquinho_infantil_nas_pracas_-_augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_no_073_de_11_de_marco_de_2025_-_parquinho_infantil_nas_pracas_-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a instalação de Parquinho Infantil nas Praças Urbanas do Município de Jucurutu, como também nos Distritos de Boi Selado e Barra de Santana.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1383/indicacao_no_074_de_11_de_marco_de_2025_-_curso_tecnico_ifrn_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1383/indicacao_no_074_de_11_de_marco_de_2025_-_curso_tecnico_ifrn_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Esporte e Cultura, que busque a instalação do Curso Técnico em Ciências Agrárias, através do IFRN para o Polo Acadêmico de JUCURUTU.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_no_075_de_11_de_marco_de_2025_-_dessalinizador_na_zona_rural_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_no_075_de_11_de_marco_de_2025_-_dessalinizador_na_zona_rural_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Agricultura e Meio Ambiente que viabilize a alocação e instalação de Dessalinizadores na Zona Rural do nosso Município em parceria com o DNOCS-RN.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_no_076_de_11_de_marco_de_2025_-_iluminacao_nova_barra_de_santana_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_no_076_de_11_de_marco_de_2025_-_iluminacao_nova_barra_de_santana_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize melhorias na iluminação pública dentro da Nova Barra de Santana, como também a colocação de iluminação da entrada na Nova Barra de Santana até o Acampamento.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_no_077_de_11_de_marco_de_2025_-_passagem_molhada_e_acesso_da_comunidade_acampamento_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_no_077_de_11_de_marco_de_2025_-_passagem_molhada_e_acesso_da_comunidade_acampamento_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que viabilize junto ao Governo do Estado do Rio Grande do Norte, a continuação da estrada de contorno que está parada no sitio Solidão, dando continuidade para passar para o Sitio Angicos e Lagoa, com a construção de uma passagem molhada na comunidade Loca, chegando até o asfalto da RN-118, dando assim acesso ao outro lado do Rio Piranhas.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_no_078_de_11_de_marco_de_2025_-_anel_viario-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_no_078_de_11_de_marco_de_2025_-_anel_viario-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita a Governado do Estado do RN e a Senadora Zenaide Maia que viabilizem o projeto e recursos viáveis para a construção do Anel Viário em Jucurutu.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_no_079_de_11_de_marco_de_2025_-_pl_auxilio_garis-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_no_079_de_11_de_marco_de_2025_-_pl_auxilio_garis-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e as secretarias competentes que viabilizem a criação do Projeto de Lei para auxílio protetor solar e auxílio alimentação para os garis atuantes no Município, tendo em vista que tais benefícios são de extrema importância para a categoria.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_no_080_de_11_de_marco_de_2025_-_climatizacao_lar_do_idoso-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_no_080_de_11_de_marco_de_2025_-_climatizacao_lar_do_idoso-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e Secretária de Assistência Social que realizem medidas para que sejam climatizados os quartos dos pacientes que residem no lar do Idoso.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_no_081_de_11_de_marco_de_2025_-_passagem_molhada_cacimbas_-_alan_amaral.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_no_081_de_11_de_marco_de_2025_-_passagem_molhada_cacimbas_-_alan_amaral.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realizem a reforma para melhorias da passagem da Comunidade Cacimbas.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_no_082_de_11_de_marco_de_2025_-_mata-burro_cacimbas_e_adeque_-_alan_amaral.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_no_082_de_11_de_marco_de_2025_-_mata-burro_cacimbas_e_adeque_-_alan_amaral.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realizem a reforma para melhorias dos mata-burros das Comunidades Cacimbas e Adequê.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_no_083_de_11_de_marco_de_2025_-_doadores_de_sangue_carros_-_alan_amaral.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_no_083_de_11_de_marco_de_2025_-_doadores_de_sangue_carros_-_alan_amaral.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde que adotem as medidas necessárias para que os Doadores de Sangue tenham preferências na disponibilização dos carros da saúde.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_no_084_de_11_de_marco_de_2025_-_sinal_da_tim_comunidades_rurais_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_no_084_de_11_de_marco_de_2025_-_sinal_da_tim_comunidades_rurais_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e encaminhando ao Deputado Estadual Nelter Queiroz e o Deputado Federal Girão, que viabilizem medidas necessárias para a cobertura do sinal da Tim para os Distritos e comunidades rurais que não disponibilizam de acesso.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_085_de_18_de_marco_de_2025_-_coletores_de_lixo_para_comunidades_rurais_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_085_de_18_de_marco_de_2025_-_coletores_de_lixo_para_comunidades_rurais_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que_x000D_
 disponibilize coletores de lixo para as comunidades rurais que necessitem, em_x000D_
 especial as comunidades São Braz e São Bento.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_no_086_de_18_de_marco_de_2025_-_passagem_de_esgoto_mercadinho_de_eduardo_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_no_086_de_18_de_marco_de_2025_-_passagem_de_esgoto_mercadinho_de_eduardo_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que_x000D_
 realize as melhorias necessárias na passagem do esgoto, na localidade em_x000D_
 frente ao mercadinho de Eduardo, tendo em vista a dificuldade causada para_x000D_
 veículos que transitam na localidade.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_no_087_de_18_de_marco_de_2025_-_construcao_de_calcamentos_vila_do_velame_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_no_087_de_18_de_marco_de_2025_-_construcao_de_calcamentos_vila_do_velame_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realizem a construção de calçamentos nas três ruas, localizadas na Vila do Velame.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_no_088_de_18_de_marco_de_2025_-_distribuicao_de_peixes_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_no_088_de_18_de_marco_de_2025_-_distribuicao_de_peixes_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Assistência Social do município de_x000D_
 Jucurutu que realize distribuição gratuita de peixes para as famílias Jucurutuense no_x000D_
 período da Semana Santa.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_no_089_de_18_de_marco_de_2025_-_construcao_creche_boi_selado_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_no_089_de_18_de_marco_de_2025_-_construcao_creche_boi_selado_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Educação e Cultura que viabilizem a construção de uma Creche Escolar no Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_no_090_de_18_de_marco_de_2025_-_coletores_na_cidade_-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_no_090_de_18_de_marco_de_2025_-_coletores_na_cidade_-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que_x000D_
 disponibilize coletores de lixo para as seguintes localidades, em frente à Loja de_x000D_
 móveis de Deca, na Praça do Centro e em Frente à Escola Wagner Lopes.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_no_091_de_18_de_marco_de_2025_-_agua_riacho_de_santana-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_no_091_de_18_de_marco_de_2025_-_agua_riacho_de_santana-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize as medidas necessárias para a permanência da água encanada para os moradores da Comunidade Riacho de Santana.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_no_092_de_18_de_marco_de_2025_-_construcao_de_praca_na_aroeira-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_no_092_de_18_de_marco_de_2025_-_construcao_de_praca_na_aroeira-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a construção de uma Praça na Comunidade Aroeira</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_no_093_de_18_de_marco_de_2025_conclusao_das_quadras_e_materiais_esportivos_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_no_093_de_18_de_marco_de_2025_conclusao_das_quadras_e_materiais_esportivos_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo e a Secretaria de Esportes e Turismo que providencie as a perfuração dos buracos para instalação das redes de vôlei das quadras de esportes das Comunidades São Braz, São Bento e Aroeira, como também realize a disponibilização dos materiais esportivos para as referidas quadras.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_no_094_de_18_de_marco_de_2025_-_corrida_de_rua_em_barra_de_santana_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_no_094_de_18_de_marco_de_2025_-_corrida_de_rua_em_barra_de_santana_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Esportes e Turismo que realize no período da Semana Esportiva na Comunidade Barra de Santana, a 1ª Corrida de rua de Santana.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_no_095_de_25_de_marco_de_2025_-_tec._enfermagem_sao_braz_e_sao_bento_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_no_095_de_25_de_marco_de_2025_-_tec._enfermagem_sao_braz_e_sao_bento_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria Saúde que disponibilize uma Técnica de Enfermagem para a Comunidade São Braz e São Bento.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a limpeza do Cemitério Público de Jucurutu e seja colocado coletores de lixo no local.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_no_097_de_25_de_marco_de_2025_-_servico_de_capinagem_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_no_097_de_25_de_marco_de_2025_-_servico_de_capinagem_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize o serviço de capinagem nas ruas que necessitem do município de Jucurutu.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_no_098_de_25_de_marco_de_2025_-_construcao_de_quadra_lagoa_-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_no_098_de_25_de_marco_de_2025_-_construcao_de_quadra_lagoa_-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Esportes e Turismo que viabilize a construção de uma quadra de esportes na Comunidade Lagoa.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_no_099_de_01_de_abril_de_2025_-_construcao_de_pista_de_motocross_-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_no_099_de_01_de_abril_de_2025_-_construcao_de_pista_de_motocross_-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Esportes e Turismo que viabilizem a construção de uma pista de Motocross.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_no_100_de_01_de_abril_de_2025_-troca_de_lampadas_-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_no_100_de_01_de_abril_de_2025_-troca_de_lampadas_-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que providenciem a troca de lâmpadas dos postes de iluminação pública nas Comunidades Lagoa, Angicos e Solidão.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_no_101_de_01_de_abril_de_2025_-_limpeza_praca_bela_vista_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_no_101_de_01_de_abril_de_2025_-_limpeza_praca_bela_vista_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize o serviço de limpeza e capinagem da Praça Terson Queiroz, localizada no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_no_102_de_01_de_abril_de_2025_-_reparo_serra_de_joao_do_vale_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_no_102_de_01_de_abril_de_2025_-_reparo_serra_de_joao_do_vale_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize os reparos de melhorias necessárias na estrada da Serra de João do Vale.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_no_103_de_01_de_abril_de_2025_-_perfuracao_de_poco_arroz_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_no_103_de_01_de_abril_de_2025_-_perfuracao_de_poco_arroz_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria do Meio Ambiente e Recursos Hídricos do Estado do RN, que viabilize a perfuração de Poços na Comunidade Arroz.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_no_104_de_01_de_abril_de_2025_-_abrigo_para_animais_-_alan_amaral.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_no_104_de_01_de_abril_de_2025_-_abrigo_para_animais_-_alan_amaral.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e as secretarias competentes a criação de abrigo para animais de rua, espaço destinado para cuidados dos animais de rua.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_no_105_de_01_de_abril_de_2025_-_carteira_de_identificacao_pcd_-_alan_amaral.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_no_105_de_01_de_abril_de_2025_-_carteira_de_identificacao_pcd_-_alan_amaral.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretária de saúde do município de Jucurutu a confecção de novas carteiras de identificação e atualizar as carteiras de pessoas com deficiência e outros diagnósticos ocultos, como também o cordão de Girassol aprovado pelo Senado Federal.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_106_de_01_de_abril_de_2025_-calcamento_terezinha_lula_de_queiroz_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_106_de_01_de_abril_de_2025_-calcamento_terezinha_lula_de_queiroz_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretária Obras e Serviços Urbanos que realize a construção do Calçamento da rua Terezinha Lula de Queiroz.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_107_de_01_de_abril_de_2025_-pista_de_whelling_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_107_de_01_de_abril_de_2025_-pista_de_whelling_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a construção de pista para a prática de esporte de Whelling e do grau no município de Jucurutu, haja vista que os praticantes de tais modalidades não possuem espaço para sua realização.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_no_108_de_01_de_abril_de_2025_-_atendimento_servidores_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_no_108_de_01_de_abril_de_2025_-_atendimento_servidores_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde que destine um quantitativo de vagas (01 ou 02) para os Servidores Municipais para terem acesso a especialidades que necessitem no atendimento de Saúde.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_no_109_de_01_de_abril_de_2025_-_ubs_horario_de_almoco_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_no_109_de_01_de_abril_de_2025_-_ubs_horario_de_almoco_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde que viabilize medidas para que as UBS não fechem no horário do almoço, realizando rodízios para os funcionários, para que não sejam prejudicados.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_no_110_de_08_de_abril_de_2025_-_reparos_no_calcamento_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_no_110_de_08_de_abril_de_2025_-_reparos_no_calcamento_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbano que providenciem os reparos no calçamento da Rua José Lourenço, em frente à Escola Newman Queiroz.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_no_111_de_08_de_abril_de_2025_-_materiais_esportivos_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_no_111_de_08_de_abril_de_2025_-_materiais_esportivos_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Esporte e Turismo que disponibilizem materiais esportivos para as quadras das comunidades rurais e dos bairros do município, exceto São Braz, São Bento e Aroeira que já foi solicitado.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_no_112_de_08_de_abril_de_2025_-_construcao_de_calcamento_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_no_112_de_08_de_abril_de_2025_-_construcao_de_calcamento_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretária Obras e Serviços Urbanos que realize a construção do Calçamento da Avenida Manoel Silvino, Rua Cícero Domingos da Silva e Rua Francisco Pereira da Silva, localizada na Pedra do Navio (Vila do Velame).</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_no_113_de_08_de_abril_de_2025_-_retirada_de_serrote_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_no_113_de_08_de_abril_de_2025_-_retirada_de_serrote_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que e a Secretaria de Obras e Serviços Urbanos que viabilize medidas para a retirada do Serrote na Rua Vereador Escolástico Lopes, para que seja realizada a conclusão do calçamento até o final da rua.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_114_de_08_de_abril_de_2025_-_construcao_de_garagem_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_114_de_08_de_abril_de_2025_-_construcao_de_garagem_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que providencie a construção de uma garagem para a frota de veículos do município.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_115_de_08_de_abril_de_2025_-recepcionista_centro_adm_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_115_de_08_de_abril_de_2025_-recepcionista_centro_adm_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que coloque uma Recepcionista no Centro Administrativo da Prefeitura.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_no_116_de_08_de_abril_de_2025_-_guia_turistico_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_no_116_de_08_de_abril_de_2025_-_guia_turistico_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Esporte e Turismo que viabilizem medidas para a contratação de um Guia Turístico.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_no_117_de_08_de_abril_de_2025_-_carro_fumace_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_no_117_de_08_de_abril_de_2025_-_carro_fumace_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo e a Secretaria de Saúde, que tome providências e medidas para a solicitação de um carro fumacê junto ao Governo do Estado do Rio Grande do Norte para prevenir proliferação ao Aedes aegypti, mosquito que transmite a dengue, zika e Chikungunya.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_no_118_de_08_de_abril_de_2025_-_condutor_de_ambulancia_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_no_118_de_08_de_abril_de_2025_-_condutor_de_ambulancia_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que envie a esta Casa Legislativa o Projeto de Lei que Crie o Cargo de Condutor de Ambulância e que os motoristas de ambulância sejam atendidos com a mudança da nomenclatura.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_no_119_de_08_de_abril_de_2025_-audiencia_publica_-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_no_119_de_08_de_abril_de_2025_-audiencia_publica_-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente da Câmara Municipal de Jucurutu a realização de uma audiência pública para o dia 14/04/2025, às 09h, no Teatro Municipal. Com o objetivo de tratar sobre o transporte público universitário.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_no_120_de_15_de_abril_de_2025_-_centro_de_fisioterapia-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_no_120_de_15_de_abril_de_2025_-_centro_de_fisioterapia-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Saúde que realize a contratação de mais profissionais e a aquisição de equipamentos necessários para os atendimentos para o Centro de Fisioterapia do município de Jucurutu.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_no_121_de_15_de_abril_de_2025_-_barbearia_municipal_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_no_121_de_15_de_abril_de_2025_-_barbearia_municipal_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que é a Secretaria de Obras e Serviços Urbanos que viabilize a reforma do Prédio Público, onde funciona a barbearia municipal.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_no_122_de_15_de_abril_de_2025_-_van_suas_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_no_122_de_15_de_abril_de_2025_-_van_suas_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que busque através de uma emenda para aquisição da Van Social MOBSUAS.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_123_de_15_de_abril_de_2025_-_zenade_maia_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_123_de_15_de_abril_de_2025_-_zenade_maia_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita a Senadora Zenaide Maia uma emenda parlamentar no Valor de R$ 600.000,00 para aquisição de um ônibus escolar para atender os Universitários, que estudam nas cidades de Caicó e Assú.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_no_124_de_15_de_abril_de_2025_-_natalia_bonavides_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_no_124_de_15_de_abril_de_2025_-_natalia_bonavides_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita a Deputada Federal Natália Bonavides uma emenda parlamentar no valor de R$ 200.000,00 para pavimentação na Comunidade Santa Rita, especificamente na Vila 1.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_no_125_de_15_de_abril_de_2025_-_fernando_mineiro_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_no_125_de_15_de_abril_de_2025_-_fernando_mineiro_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Fernando Mineiro uma emenda parlamentar no valor de R$ 200.000,00 para pavimentação na Comunidade Santa Rita, especificamente na Vila 2.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_no_126_de_22_de_abril_de_2025_-_robinson_faria_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_no_126_de_22_de_abril_de_2025_-_robinson_faria_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Robinson Faria uma emenda parlamentar no valor de R$ 300.000,00 para pavimentação na Comunidade Santa Rita, especificamente na Vila 3.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_no_127_de_22_de_abril_de_2025_-_canos_de_motos_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_no_127_de_22_de_abril_de_2025_-_canos_de_motos_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Comandante da Companhia da Policia Militar, Delegado da Polícia Civil e o Ministério Público da cidade de Jucurutu que possa adotar medidas de fiscalização e combate ao uso de escapamentos (canos) adulterados em veículos automotores, principalmente motocicletas.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_no_128_de_22_de_abril_de_2025_-_reforma_e_ampliacao_cemiterio_boi_selado_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_no_128_de_22_de_abril_de_2025_-_reforma_e_ampliacao_cemiterio_boi_selado_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a reforma na infraestrutura, como também a ampliação do Cemitério do Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_no_129_de_22_de_abril_de_2025_-_doacao_de_grupo_escolar_barro_branco_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_no_129_de_22_de_abril_de_2025_-_doacao_de_grupo_escolar_barro_branco_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado, a Secretaria de Educação do RN, com cópias ao Poder Executivo, para viabilize a doação do Grupo Escolar da Comunidade Barro Branco atualmente desativado, para que o mesmo seja destinado à implantação da Capela da Comunidade.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_no_130_de_22_de_abril_de_2025_-construcao_de_viveros_de_plantas_-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_no_130_de_22_de_abril_de_2025_-construcao_de_viveros_de_plantas_-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Agricultura e Meio Ambiente que realizem a construção de um viveiro municipal para a produção de mudas de plantas nativas e frutíferas.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_no_131_de_22_de_abril_de_2025_-_incendio_lixao_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_no_131_de_22_de_abril_de_2025_-_incendio_lixao_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria Competente que tome providências para fiscalização e controle de incêndios no aterro sanitário do nosso município.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_no_132_de_22_de_abril_de_2025_-_contrucao_de_quebra-molas_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_no_132_de_22_de_abril_de_2025_-_contrucao_de_quebra-molas_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que viabilize a construção de um quebra-molas em frente a quadra de esportes da Comunidade São Braz.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_no_133_de_22_de_abril_de_2025_-_contrucao_de_mata-burros_manuim_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_no_133_de_22_de_abril_de_2025_-_contrucao_de_mata-burros_manuim_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que a Secretaria de Obras e Serviços Urbanos que viabilize a construção de dois mata-burros na estrada da Comunidade Manuim.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_no_134_de_22_de_abril_de_2025_-_banheiros_quadra_do_sao_braz_sao_bento__-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_no_134_de_22_de_abril_de_2025_-_banheiros_quadra_do_sao_braz_sao_bento__-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos e a Secretaria de Esportes e Turismo que viabilizem a construção de banheiros para as quadras de esportes da Comunidade São Braz e São Bento.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_135_de_22_de_abril_de_2025_-_paralisacao_da_obra_da_rn-118_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_135_de_22_de_abril_de_2025_-_paralisacao_da_obra_da_rn-118_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado do RN, com cópia ao Deputado Estadual Nelter Queiroz, que envie as informações e motivos referentes a paralisação da obra da estrada de ligação da RN – 118 a Nova Barra de Santana.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_136_de_22_de_abril_de_2025_-_construcao_de_cisternas_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_136_de_22_de_abril_de_2025_-_construcao_de_cisternas_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado do RN e a Secretaria do Meio Ambiente e dos Recursos Hídricos do RN, a viabilidade de perfuração de poços e a construção de Cisternas para a Zona Rural do município de Jucurutu.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_no_137_de_29_de_abril_de_2025_-_castracao_de_animais_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_no_137_de_29_de_abril_de_2025_-_castracao_de_animais_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a ampliação de programas de castração gratuita de animais (cães e gatos) e a criação de programas de conscientização da importância da castração no âmbito do município de Jucurutu.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_no_138_de_29_de_abril_de_2025_-_sala_dos_acs_ubs_vila_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_no_138_de_29_de_abril_de_2025_-_sala_dos_acs_ubs_vila_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde que realize a estruturação adequada na Sala dos Agentes Comunitários de Saúde, localizada na UBS da Vila Santa Isabel, com instalação de equipamentos de informática e instalação de aparelho de ar-condicionado.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_no_139_de_29_de_abril_de_2025_-_quadra_de_areia_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_no_139_de_29_de_abril_de_2025_-_quadra_de_areia_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Esportes e Turismo que viabilize a construção de uma Quadra de Areia em nosso município.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_no_140_de_29_de_abril_de_2025_-_entrega_de_escritura_publicas_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_no_140_de_29_de_abril_de_2025_-_entrega_de_escritura_publicas_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Assistência Social, ao Governo do Estado do RN através da CEHAB, com cópias ao Deputado Nelter Queiroz, que viabilizem as medidas necessárias para a entrega das escrituras públicas aos moradores dos Conjuntos João de Barros, COHAB e Bairro Novo Rumo.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_no_141_de_29_de_abril_de_2025_-_quebra-molas_na_rua_santa_luzia_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_no_141_de_29_de_abril_de_2025_-_quebra-molas_na_rua_santa_luzia_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos que realize a construção de 1 Quebra-molas, na Rua Santa Luzia, localizada no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_no_142_de_29_de_abril_de_2025_-_sinalizacao_mossoro_-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_no_142_de_29_de_abril_de_2025_-_sinalizacao_mossoro_-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e ao Departamento Estadual de Trânsito (DETRAN/RN) que realize a sinalização com placas identificadoras, indicando o sentido da cidade de Mossoró, sendo instalada uma nas proximidades da Praça da Bandeira e outra na Praça Marcelino Fernandes.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_no_143_de_29_de_abril_de_2025_-_recuperacao_calcamento-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_no_143_de_29_de_abril_de_2025_-_recuperacao_calcamento-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a recuperação nos calçamentos das ruas dos bairros que necessitem.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_no_144_de_06_de_maio_de_2025_-_construcao_de_pocilga_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_no_144_de_06_de_maio_de_2025_-_construcao_de_pocilga_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que viabilize a destinação de um terreno público apropriado para instalação de uma pocilga comunitária e a construção de instalações adequadas e regulamentadas para a criação de porcos, de acordo com as normas sanitárias e ambientais vigentes.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_no_145_de_06_de_maio_de_2025_-criacao_de_pevs_-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_no_145_de_06_de_maio_de_2025_-criacao_de_pevs_-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que viabilize da criação de Pontos de Entrega Voluntária (PEV’s) de material reciclável, especialmente nas Escolas.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_no_146_de_06_de_maio_de_2025_-_recuperacao_estradas_vicinais_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_no_146_de_06_de_maio_de_2025_-_recuperacao_estradas_vicinais_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que com o final do período chuvoso e as condições precárias das estradas vicinais que dão acesso às comunidades rurais do município, realize a recuperação das estradas vicinais.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_no_147_de_06_de_maio_de_2025_-_banheiros_no_cemiterio_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_no_147_de_06_de_maio_de_2025_-_banheiros_no_cemiterio_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a construção de banheiros no Cemitério Público Municipal.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_no_148_de_06_de_maio_de_2025_-_coletores_de_lixo_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_no_148_de_06_de_maio_de_2025_-_coletores_de_lixo_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a instalação de coletores de lixo em pontos estratégicos da cidade que ainda não contam com esse serviço, excetuando-se os locais onde os equipamentos já foram instalados ou solicitados oficialmente.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_no_149_de_06_de_maio_de_2025_-_sin_patinhas_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_no_149_de_06_de_maio_de_2025_-_sin_patinhas_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que sejam adotadas as providências cabíveis para que o Município avalie e viabilize a adesão ao Programa "Sin Patinhas", iniciativa do Governo Federal voltada ao bem-estar animal e à promoção de políticas públicas de proteção e cuidado com animais domésticos.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_no_150_de_13_de_maio_de_2025_-_praca_na_serra_de_joao_do_vale_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_no_150_de_13_de_maio_de_2025_-_praca_na_serra_de_joao_do_vale_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Nelter Queiroz, com cópia ao Poder Executivo, uma emenda parlamentar no valor de R$ 200.000,00 (duzentos mil reais), com a finalidade de viabilizar a construção de um ponto turístico na Serra de João do Vale, em terreno disponibilizado pelo Poder Executivo do município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_no_151_de_13_maio_de_2025_-_sinalizacao_das_estradas_vicinais_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_no_151_de_13_maio_de_2025_-_sinalizacao_das_estradas_vicinais_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a realização de sinalização nas entradas dos sítios localizados ao longo das estradas vicinais do município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_no_152_de_13_maio_de_2025_-_recuperacao_asfalto_rn-118_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_no_152_de_13_maio_de_2025_-_recuperacao_asfalto_rn-118_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que através do Governo do Estado do RN, realize a recuperação asfáltica do trecho urbano da RN-118, que atravessa o município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_no_153_de_13_de_maio_de_2025_-_faixa_de_pedestre_central_do_cidadao_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_no_153_de_13_de_maio_de_2025_-_faixa_de_pedestre_central_do_cidadao_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a implantação de uma faixa de pedestre na via pública localizada entre o prédio que abrigará a Central do Cidadão e o Hospital Terezinha Lula de Queiroz Santos, neste município.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_no_154_de_13_de_maio_de_2025_-_agua_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_no_154_de_13_de_maio_de_2025_-_agua_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Agricultura e meio ambiente que devido à falta de chuva, se faça um levantamento de quais comunidades rurais estão afetadas de forma que necessite de abastecimento e repasse ao poder executivo e outros órgãos competentes para as providências cabíveis.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_no_155_de_13_de_maio_de_2025_-_corte_de_terra_continuidade_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_no_155_de_13_de_maio_de_2025_-_corte_de_terra_continuidade_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo e a Secretaria de Agricultura e meio ambiente que dê continuidade ao programa corte de terra, com os mesmos critérios, aos pequenos proprietários de terra, que irá necessitar pois plantam nas margens do rio e tem seus açudes podendo realizar a irrigação de suas plantações no período de seca.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_no_156_de_20_maio_de_2025_-_limpeza_meio-fio_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_no_156_de_20_maio_de_2025_-_limpeza_meio-fio_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a adoção de providências quanto à realização de serviços de limpeza urbana nos meios-fios e nas valas situadas entre o asfalto e o meio-fio, abrangendo diversas ruas e avenidas do município de Jucurutu-RN.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_no_157_de_20_de_maio_de_2025_-fardamento_garis_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_no_157_de_20_de_maio_de_2025_-fardamento_garis_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja disponibilizado fardamento a cada 6 meses ou anualmente aos garis efetivos do quadro municipal, bem como bem como a exigência do mesmo padrão de fardamento para os funcionários da empresa terceirizada responsável pela limpeza urbana.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_no_158_de_20_de_maio_de_2025_-_instalacao_de_pocos_-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_no_158_de_20_de_maio_de_2025_-_instalacao_de_pocos_-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize a aquisição através do DNOCS-RN, de locação, perfuração e instalação de poços artesianos.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_no_159_de_20_de_maio_de_2025_-_energia_solar_bombas_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_no_159_de_20_de_maio_de_2025_-_energia_solar_bombas_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo e a Secretaria de Agricultura e meio ambiente que viabilize a implantação de sistemas de energia solar fotovoltaica nas bombas de captação e abastecimento de água nas comunidades rurais que são custeadas pelo município.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_no_160_de_20_de_maio_de_2025_-_notifica_donos_de_terrenos_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_no_160_de_20_de_maio_de_2025_-_notifica_donos_de_terrenos_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo e a Secretaria competente para que sejam tomadas providências no sentido de notificar os proprietários de terrenos particulares que se encontram sujos ou com mato alto, entulhos e lixo acumulado, a fim de que procedam com a limpeza e manutenção adequada dos referidos imóveis.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_no_161_de_27_maio_de_2025_-_construcao_de_calcamento_abraao_lopes_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_no_161_de_27_maio_de_2025_-_construcao_de_calcamento_abraao_lopes_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que viabilize a construção de calçamentos nas seguintes ruas do Bairro Abraão Lopes: Rua João Lopes Sobrinho, Rua Manoel Bezerra Sobrinho e a Travessa Ney Pacifico de Medeiros.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_162_de_27_de_maio_de_2025_-_cirurgias_eletivas_semanalmente_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_162_de_27_de_maio_de_2025_-_cirurgias_eletivas_semanalmente_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde que providencie o retorno das cirurgias eletivas semanalmente no Hospital Terezinha Lula de Queiroz Santos.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_no_163_de_27_de_maio_de_2025_-_quadra_da_mutamba_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_no_163_de_27_de_maio_de_2025_-_quadra_da_mutamba_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Esporte e Turismo que realize a limpeza e a reforma completa da quadra poliesportiva localizada na comunidade da Mutamba, neste município.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_no_165_de_27_de_maio_de_2025_-_mata-burro_malhada_vermelha_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_no_165_de_27_de_maio_de_2025_-_mata-burro_malhada_vermelha_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a reforma do mataburro localizado na estrada de acesso à comunidade Malhada Vermelha, neste município.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_no_166_de_03_de_junho_de_2025_-_pocos_exercito_-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_no_166_de_03_de_junho_de_2025_-_pocos_exercito_-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja enviado ofício ao 1º Batalhão de Engenharia e Construção do Exército Brasileiro, solicitando a parceria para perfuração de poços tubulares nas comunidades rurais do município.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_no_167_de_03_de_junho_de_2025_-_gari_boi_selado_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_no_167_de_03_de_junho_de_2025_-_gari_boi_selado_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos solicitar a designação de um gari para o Distrito de Boi Selado, em caráter de urgência.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_no_168_de_03_de_junho_de_2025_-_faixa_de_pedestre_espaco_do_estudante_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_no_168_de_03_de_junho_de_2025_-_faixa_de_pedestre_espaco_do_estudante_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a implantação de uma faixa de pedestre na via pública localizada em frente ao Espaço do Estudante, na Vila Santa Isabel.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_no_169_de_03_de_junho_de_2025_-_nomeacao_do_compleco_oiticica_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_no_169_de_03_de_junho_de_2025_-_nomeacao_do_compleco_oiticica_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado, a Governadora Fátima Bezerra, para denominar o Complexo Hidro Social Oiticica, com o nome de Complexo Hidro Social Professor Joaquim Gaspar.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_no_170_de_03_de_junho_de_2025_-_poco_comunidade_salina_1_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_no_170_de_03_de_junho_de_2025_-_poco_comunidade_salina_1_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Recursos Hídricos do Estado, a perfuração de poços tubulares na Comunidade Salina 1, que fica localizada próximo a Comunidade Santa Rita.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_171_de_03_de_junho_de_2025_-_assistente_social_e_psicologo_nas_escolas_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_171_de_03_de_junho_de_2025_-_assistente_social_e_psicologo_nas_escolas_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Educação e Cultura, que realize a inclusão de Assistentes Sociais e Psicólogos na rede pública de ensino do município, com a finalidade de atender de forma integral os alunos, suas famílias e os profissionais da educação.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_172_de_10_de_junho_de_2025_-_poco_no_sitio_barros_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_172_de_10_de_junho_de_2025_-_poco_no_sitio_barros_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado do RN e a Secretaria do Meio Ambiente e dos Recursos Hídricos do RN, a perfuração e instalação de poço no Sítio Barros, município de Jucurutu.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_173_de_10_de_junho_de_2025_-_atendimento_medico_agrovila_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_173_de_10_de_junho_de_2025_-_atendimento_medico_agrovila_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde atendimento médico e da equipe de enfermagem na Agrovila, no período mínimo a cada 15 dias.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_no_174_de_10_de_junho_de_2025_-_limpeza_e_pintura_meio-fio_barra_de_santana_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_no_174_de_10_de_junho_de_2025_-_limpeza_e_pintura_meio-fio_barra_de_santana_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a limpeza geral da Nova Barra de Santana e pintura dos meios-fios da comunidade para festa Santana.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_175_de_10_de_junho_de_2025_-_peliculas_nos_onibus_escolar_-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_175_de_10_de_junho_de_2025_-_peliculas_nos_onibus_escolar_-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Educação e Cultura que providencie a instalação de películas protetoras nos vidros das janelas dos ônibus escolares do município.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_176_de_10_de_junho_de_2025_-_roco_rn-118_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_176_de_10_de_junho_de_2025_-_roco_rn-118_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER-RN que realize o roço da RN-118, que liga o município de Jucurutu a Caicó.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_177_de_10_de_junho_de_2025_-_pediatra_semanalmente-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_177_de_10_de_junho_de_2025_-_pediatra_semanalmente-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde a inclusão de Pediatra no quadro de médicos ofertados no Hospital Municipal Terezinha Lula de Queiroz Santos, com o objetivo de ofertar atendimentos da especialidade semanalmente.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_no_178_de_17_de_junho_de_2025_-_parque_barra_de_santana__-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_no_178_de_17_de_junho_de_2025_-_parque_barra_de_santana__-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize medidas para a disponibilização de um dia específico para a realização do Parque Solidário para as crianças, durante o período dos festejos em alusão à Senhora Santana, na Comunidade Barra de Santana.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_no_179_de_17_de_junho_de_2025_-_piso_ceramico_nas_escolas_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_no_179_de_17_de_junho_de_2025_-_piso_ceramico_nas_escolas_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Educação e Cultura a colocação de piso cerâmico nas escolas localizadas na zona rural deste município, com exceção daquelas que já foram solicitadas em plenário, e dando atenção especial às unidades que funcionam como creches.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_no_180_de_17_de_junho_de_2025_-_construcao_de_calcamento_novo_rumo_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_no_180_de_17_de_junho_de_2025_-_construcao_de_calcamento_novo_rumo_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que viabilize a construção de calçamentos nas seguintes ruas do Bairro Novo Rumo: Rua Maria Luzia Galvão, Rua Aderbal Bezerra, Rua Hermogina Dantas dos Santos e Rua Joaquim Faustino.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_no_181_de_17_de_junho_de_2025_-_poco_riachao_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_no_181_de_17_de_junho_de_2025_-_poco_riachao_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Recursos Hídricos do Estado, a perfuração de poços tubulares na Comunidade Riachão.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_182_de_24_de_junho_de_2025_-_camera_de_seguranca_barra_de_santana_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_182_de_24_de_junho_de_2025_-_camera_de_seguranca_barra_de_santana_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize a instalação de câmeras de segurança para monitoramento na comunidade Nova Barra de Santana.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_183_de_24_de_junho_de_2025_-_contratacao_agentes_de_saude_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_183_de_24_de_junho_de_2025_-_contratacao_agentes_de_saude_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize contratação temporária, em caráter excepcional, de Agentes Comunitários de Saúde, até que seja realizado concurso público para o preenchimento efetivo dos cargos.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_184_de_24_de_junho_de_2025_-_academia_da_saude_barra_aroeira_sao_braz_sao_bento_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_184_de_24_de_junho_de_2025_-_academia_da_saude_barra_aroeira_sao_braz_sao_bento_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos e a Secretaria de Saúde a instalação de Academias da Saúde nas comunidades de Nova Barra de Santana, São Braz, São Bento e Aroeira.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_no_185_de_24_de_junho_de_2025_-_corrimao_na_ponte_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_no_185_de_24_de_junho_de_2025_-_corrimao_na_ponte_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que viabilize a instalação de corrimão de proteção na parte que os pedestres transitam, nos dois lados da Ponte que liga o Bairro Vila Santa Isabel ao Centro da Cidade.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_no_186_de_24_de_junho_de_2025_-_ubs_jangada_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_no_186_de_24_de_junho_de_2025_-_ubs_jangada_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Saúde que viabilize a construção de uma UBS na Comunidade Jangada, evitando assim o deslocamento dos moradores para outras localidades.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_no_187_de_24_de_junho_de_2025_-_reforma_banheiro_praca_newman_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_no_187_de_24_de_junho_de_2025_-_reforma_banheiro_praca_newman_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a reforma dos banheiros públicos da Praça Newman Queiroz.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_188_de_01_de_julho_de_2025_-_asfalto_rua_sao_miguel-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_188_de_01_de_julho_de_2025_-_asfalto_rua_sao_miguel-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que seja realizada pavimentação asfáltica na Rua São Miguel, localizada no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_189_de_01_de_julho_de_2025_-_identificacao_e_fardamento_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_189_de_01_de_julho_de_2025_-_identificacao_e_fardamento_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja providenciado o uso de identificação (crachá) e fardamento padronizado para os funcionários municipais.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_190_de_01_de_julho_de_2025_-_desosseareamento_do_rio_adeque_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_190_de_01_de_julho_de_2025_-_desosseareamento_do_rio_adeque_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize o desassoreamento do Rio Adequê.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_191_de_01_de_julho_de_2025_-_sinalizacao_rn-118_em_frente_a_delegacia_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_191_de_01_de_julho_de_2025_-_sinalizacao_rn-118_em_frente_a_delegacia_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER-RN que realiza a implantação de sinalização de “ceda a passagem” na RN-118, no trecho localizado em frente à Delegacia de Polícia deste município.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_192_de_01_de_julho_de_2025_-_remocao_de_bomba__-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_192_de_01_de_julho_de_2025_-_remocao_de_bomba__-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que através da secretaria responsável realize a remoção da bomba de abastecimento de água, juntamente com os canos e fios do Rio Piranha (Jusante da Barragem) para um local mais apropriado.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_no_193_de_01_de_julho_de_2025_-_asfalto_rua_celso_fernandes-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_no_193_de_01_de_julho_de_2025_-_asfalto_rua_celso_fernandes-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que seja realizada pavimentação asfáltica na Rua Celso Fernandes, localizada no Bairro Vila Santa Isabel, como também melhorias na iluminação e sinalização viária.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1584/indicacao_no_194_de_15_de_julho_de_2025_-_parada_de_onibus_cacimbas__-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1584/indicacao_no_194_de_15_de_julho_de_2025_-_parada_de_onibus_cacimbas__-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a implantação de uma parada de ônibus na entrada do Sítio Cacimbas, às margens da BR-226.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_no_195_de_15_de_julho_de_2025_-_banheiros_praca_barra_de_santana__-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_no_195_de_15_de_julho_de_2025_-_banheiros_praca_barra_de_santana__-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a construção de banheiro na praça pública da Comunidade Nova Barra de Santana.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_196_de_15_de_julho_de_2025_-_mata-burro_malhada_lagoa_seca_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_196_de_15_de_julho_de_2025_-_mata-burro_malhada_lagoa_seca_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a recuperação do mata-burro localizado na estrada de acesso à comunidade Lagoa Seca, neste município, mas especificamente na divisa das terras conhecida com Maria de Chico Mariinha.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_197_de_05_de_agosto_de_2025_-_sessao_solene__-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_197_de_05_de_agosto_de_2025_-_sessao_solene__-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita a Presidência da Câmara Municipal de Jucurutu a realização de uma sessão solene para a entrega de títulos de cidadãos Jucurutuenses.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_198_de_05_de_agosto_de_2025_-_acostamento_tapera-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_198_de_05_de_agosto_de_2025_-_acostamento_tapera-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que através do DER-RN, realize a construção de acostamento na entrada da Comunidade Tapera, conhecido como entrada do Beira Rio, precisamente do lado da pista sentido Caicó – Jucurutu.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_199_de_05_de_agosto_de_2025_-_iluminacao_rua_vereador_augusto_queiroz_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_199_de_05_de_agosto_de_2025_-_iluminacao_rua_vereador_augusto_queiroz_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que sejam tomadas providências quanto à melhoria da iluminação pública, com trocas de lâmpadas queimadas, na Rua Vereador Augusto Queiroz, localizada por trás da Escola Tia Dimir, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_200_de_12_de_agosoto_de_2025_-_audiencia_publica_transito_-_romualdo_teixeira.docx.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_200_de_12_de_agosoto_de_2025_-_audiencia_publica_transito_-_romualdo_teixeira.docx.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de Audiência Pública, a ser promovida por esta Câmara Municipal, com o objetivo de discutir, analisar e propor soluções para os problemas relacionados ao trânsito no município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_201_de_12_de_agosto_de_2025_-_rua_pacifico_clementino_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_201_de_12_de_agosto_de_2025_-_rua_pacifico_clementino_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos e a Caern que sejam tomadas providências quanto à melhoria na Rua Pacifico Clementino de Medeiros, rua por trás do posto de João da Bomba, especialmente no setor onde se localiza o ponto de passagem de água, que atualmente encontra-se em condições precárias.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1594/indicacao_no_202_de_19_de_agosto_de_2025_-_calcadao_rn-118_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1594/indicacao_no_202_de_19_de_agosto_de_2025_-_calcadao_rn-118_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que através do DER-RN, seja providenciada a construção e ampliação, conforme necessário, de calçadão, acostamento ou passarelas ao longo do trecho urbano da RN-118, situado no município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_no_203_de_19_de_agosto_de_2025_-_acao_saude_barra_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_no_203_de_19_de_agosto_de_2025_-_acao_saude_barra_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Saúde, com parceria do Deputado Estadual Nelter Queiroz, sejam realizadas ações de saúde na comunidade Barra de Santana, com consultas médicas especializadas, campanha de vacinação, entre outras.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_204_de_19_de_agosto_de_2025_-_portico_entrada_barra_de_santana_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_204_de_19_de_agosto_de_2025_-_portico_entrada_barra_de_santana_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize a construção de um pórtico de identificação na entrada do Distrito Barra de Santana.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_205_de_19_de_agosto_de_2025_-_pm_no_hospital_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_205_de_19_de_agosto_de_2025_-_pm_no_hospital_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo firme parceria com o Comando da Polícia Militar do Estado do Rio Grande do Norte, com o objetivo de garantir a presença de efetivo da Polícia Militar no Hospital Municipal de Jucurutu.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_206_de_19_de_agosto_de_2025_-recepcionista_hospital_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_206_de_19_de_agosto_de_2025_-recepcionista_hospital_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a designação de profissionais para atuação como recepcionistas no Hospital Municipal de Jucurutu, em regime de plantão 24 horas.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_no_207_de_19_de_agosto_de_2025_-_bomba_de_infusao_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_no_207_de_19_de_agosto_de_2025_-_bomba_de_infusao_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Saúde que realize a aquisição de uma Bomba de Infusão para o Hospital Terezinha Lula de Queiroz.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1600/indicacao_no_208_de_19_de_agosto_de_2025_-_portico_boi_selado_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1600/indicacao_no_208_de_19_de_agosto_de_2025_-_portico_boi_selado_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a construção de um pórtico de entrada no Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_no_209_de_19_de_agosto_de_2025_-_quebra-mola_boi_selado_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_no_209_de_19_de_agosto_de_2025_-_quebra-mola_boi_selado_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a construção de redutores de velocidade (quebra-molas) nos seguintes trechos do Distrito de Boi Selado:_x000D_
 1 - Rua Manoel Assis de Brito, em dois pontos da rua;_x000D_
 2 - Avenida Principal, em dois pontos críticos.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_no_210_de_19_de_agosto_de_2025_-_quebra-mola_otavio_lamartine_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_no_210_de_19_de_agosto_de_2025_-_quebra-mola_otavio_lamartine_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que a construção de quebra-molas (lombadas) na Rua Otávio Lamartine, especificamente um em frente ao Sindicato dos trabalhadores rurais e outro em frente ao CRAS.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1603/indicacao_no_211_de_19_de_agosto_de_2025_-_encontro_de_filarmonicas_-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1603/indicacao_no_211_de_19_de_agosto_de_2025_-_encontro_de_filarmonicas_-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Educação e Cultura que realize um Encontro de Filarmônicas durante as festividades em comemoração ao aniversário do município de Jucurutu-RN.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_212_de_19_de_agosto_de_2025_-_orientacao_mina_de_ferro_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_212_de_19_de_agosto_de_2025_-_orientacao_mina_de_ferro_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que, em contato com a empresa responsável pela extração do pó de ferro na mina de ferro localizada no Sítio Mutamba, sejam tomadas providências no sentido de realizar ações de conscientização, orientação e educação junto aos motoristas da referida empresa, tendo em vista reiteradas ocorrências de comportamentos irresponsáveis na estrada carroçável de acesso à mina, colocando em risco a segurança da população e demais condutores.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_213_de_26_de_agosto_de_2025_-_ronda_escolares__-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_213_de_26_de_agosto_de_2025_-_ronda_escolares__-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao Comando da Polícia Militar do Município de Jucurutu/RN, no sentido de que sejam intensificadas as rondas escolares nas instituições de ensino localizadas nesta cidade.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_214_de_26_de_agosto_de_2025_-_banheiros_no_lopao_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_214_de_26_de_agosto_de_2025_-_banheiros_no_lopao_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Secretaria Municipal de Obras e à Secretaria de Esporte e Lazer, solicitando a construção de banheiros públicos próximos à arquibancada do Estádio Lopão, com a finalidade de atender às necessidades dos torcedores e frequentadores durante os eventos esportivos.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_215_de_26_de_agosto_de_2025_-_rondas_no_dique_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_215_de_26_de_agosto_de_2025_-_rondas_no_dique_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao comando da 3ª Companhia Independente da Polícia Militar de Jucurutu a intensificação das rondas ostensivas no horário de caminhada e corrida no Dique, como também ao Poder Executivo a instalação de câmeras de monitoramento de segurança no referido espaço.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_216_de_26_de_agosto_de_2025_-_coeltor_de_lixo_no_barro_branco_e_riachao_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_216_de_26_de_agosto_de_2025_-_coeltor_de_lixo_no_barro_branco_e_riachao_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a instalação de coletor de lixo e a definição de um dia específico para a coleta do lixo nas comunidades Barro Branco, Riachão (Vila Esperança) e Riachão de Seu Ozenir.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_217_de_02_de_setembro_de_2025_-__audiencia_de_plano_de_cargo_-_alan_amaral.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_217_de_02_de_setembro_de_2025_-__audiencia_de_plano_de_cargo_-_alan_amaral.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma Audiência Pública com os servidores públicos municipais e o Poder Executivo Municipal, para debater a proposta de Projeto de Lei que trata do Plano de Cargos, Carreiras e Salários (PCCS) dos servidores do município de Jucurutu.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_218_de_02_de_setembro_de_2025_-_lampadas_e_rede_de_protecao_quadra_do_riacha_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_218_de_02_de_setembro_de_2025_-_lampadas_e_rede_de_protecao_quadra_do_riacha_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos e a Secretaria de Esportes e Turismo a troca das lâmpadas queimadas e a instalação de rede de proteção na quadra da Comunidade Riachão.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_219_de_02_de_setembro_de_2025_-_portico_e_parque_tematico_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_219_de_02_de_setembro_de_2025_-_portico_e_parque_tematico_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a construção de um pórtico de entrada na BR-226, nas proximidades do ponto de referência conhecido como Tidal, como também a construção de um Parque temático com referências a Barragem de Oiticica, no canteiro entre a BR-226 e a Praça do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_220_de_02_de_setembro_de_2025_-_psicologo_hospital_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_220_de_02_de_setembro_de_2025_-_psicologo_hospital_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde que seja realizado a contratação de um Psicólogo(a) para atuar no Hospital Terezinha Lula de Queiroz, com atenção especial para às mulheres vítimas de violência.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_221de_02_de_setembro_de_2025_-_assembleia_cidada_-__romulo_-_alan_-_marcione_-_romualdo-_edivan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_221de_02_de_setembro_de_2025_-_assembleia_cidada_-__romulo_-_alan_-_marcione_-_romualdo-_edivan.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora para que seja encaminhado ao Presidente da Assembleia Legislativa; Deputado Ezequiel Ferreira de Souza, a realização de uma Edição da Assembleia Cidadã no Município de Jucurutu, em parceria com a Câmara Municipal de Jucurutu, um projeto que traz diversas especialidades na área da saúde, entreoutros serviços sociais.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_222_de_02_de_setembro_de_2025_-_parque_pcd_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_222_de_02_de_setembro_de_2025_-_parque_pcd_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e as Secretarias competentes, a construção de Parque Público inclusivo, para as pessoas (Criança/ Jovens) com deficiência do Município de Jucurutu.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_no_223_de_09_de_setembro_de_2025_-_motorista_conselho_tutelar_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_no_223_de_09_de_setembro_de_2025_-_motorista_conselho_tutelar_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Assistência Social que seja disponibilizado um motorista para atender ao Conselho Tutelar do município.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_no_224_de_09_de_setembro_de_2025_-_estrada_da_aroeira_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_no_224_de_09_de_setembro_de_2025_-_estrada_da_aroeira_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que seja realizado o serviço de melhoria da estrada da Comunidade Aroeira, iniciando na RN-118 até onde está sendo realizado a Nova Estrada da Barra de Santana.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_no_225_de_09_de_setembro_de_2025_-_medico_sao_braz_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_no_225_de_09_de_setembro_de_2025_-_medico_sao_braz_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde a realização de atendimentos médicos semanalmente na comunidade São Braz.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_no_226_de_02_de_setembro_de_2025_-_audiencia_publica_ifrn_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_no_226_de_02_de_setembro_de_2025_-_audiencia_publica_ifrn_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora a realização de uma Audiência Pública para tratar sobre a oferta de cursos no IFRN – Campus Avançado Jucurutu.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_227_de_09_de_setembro_de_2025_-_internet_zona_rural_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_227_de_09_de_setembro_de_2025_-_internet_zona_rural_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo a instalação de pontos internet nos prédios públicos que não possuam acesso a internet localizados nas comunidades rurais do município.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_228_de_09_de_setembro_de_2025_-_profissional_ef_no_sitio_cacimbas_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_228_de_09_de_setembro_de_2025_-_profissional_ef_no_sitio_cacimbas_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde a designação de um profissional de Educação Física, uma vez por semana, na Unidade Básica de Saúde (UBS) do Sítio Cacimbas.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_229_de_09_de_setembro_de_2025_-_reforma_ubs_cacimbas_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_229_de_09_de_setembro_de_2025_-_reforma_ubs_cacimbas_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde a realização da reforma e limpeza da Unidade Básica de Saúde (UBS) da comunidade Sítio Cacimbas.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_no_230_de_16_de_setembro_de_2025_-_pericia_inss__-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_no_230_de_16_de_setembro_de_2025_-_pericia_inss__-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao Deputado Estadual Nelter Queiroz, pedindo a Gerência Regional de Mossoró-RN do Instituto Nacional do Seguro Social – INSS, bem como ao Ministério da Previdência Social, solicitando o retorno das perícias médicas na Agência do INSS localizada no município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1630/indicacao_no_231_de_16_de_setembro_de_2025_-_ciclovia_barragem__-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1630/indicacao_no_231_de_16_de_setembro_de_2025_-_ciclovia_barragem__-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao Deputado Estadual Nelter Queiroz, pedindo ao Governo doEstado do Rio Grande do Norte, bem como ao Departamento de Estradas e Rodagens – DER/RN, solicitando a construção de uma ciclovia na rodovia que interliga a Barragem de Oiticica à Comunidade Aroeira, no município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1631/indicacao_no_232_de_16_de_setembro_de_2025_-_emendas_impositivas_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1631/indicacao_no_232_de_16_de_setembro_de_2025_-_emendas_impositivas_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, com cópias para o Ministério Público de Jucurutu-RN, solicitando que sejam cumpridas e executadas as emendas impositivas apresentadas e aprovadas por esta Casa Legislativa no orçamento vigente. Como também informe as que já foram cumpridas.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1632/indicacao_no_233_de_23_de_setembro_de_2025_-_farmacia_hospital_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1632/indicacao_no_233_de_23_de_setembro_de_2025_-_farmacia_hospital_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria Municipal de Saúde, que os pacientes atendidos no Hospital Municipal Terezinha Lula de Queiroz possam receber, de forma imediata e facilitada, a medicação prescrita durante a consulta, por meio da Farmácia Básica instalada no próprio hospital.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1633/indicacao_no_234_de_23_de_setembro_de_2025_-_quadra_do_espinheiro_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1633/indicacao_no_234_de_23_de_setembro_de_2025_-_quadra_do_espinheiro_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Esportes e Turismo a realização de reforma, limpeza e colocação de redes na quadra de esportes da Comunidade Espinheiro.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1634/indicacao_no_235_de_23_de_setembro_de_2025_-_exames_laboratoriais_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1634/indicacao_no_235_de_23_de_setembro_de_2025_-_exames_laboratoriais_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria Municipal de Saúde que realize um mutirão para a realização de exames laboratoriais agendados no Laboratório Municipal.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1636/indicacao_no_236_de_30_de_setembro_de_2025_-_pl_tec._radiologias_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1636/indicacao_no_236_de_30_de_setembro_de_2025_-_pl_tec._radiologias_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realização de um estudo e envio do Projeto de Lei para a recomposição salarial dos Técnicos em Radiologia do Hospital Terezinha Lula de Queiroz.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1637/indicacao_no_237_de_30_de_setembro_de_2025_-_ponto_caern_central_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1637/indicacao_no_237_de_30_de_setembro_de_2025_-_ponto_caern_central_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado do Rio Grande do Norte, através da Secretaria competente, a implantação de um novo ponto de atendimento na Central do Cidadão de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_no_238_de_30_de_setembro_de_2025_-_lixo_barro_branco_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_no_238_de_30_de_setembro_de_2025_-_lixo_barro_branco_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras e Serviços Urbanos a limpeza do acúmulo de lixo na estrada que liga a Serra de João do Vale, após a entrada do Barro Branco, com também a adoção de medidas de conscientização junto aos moradores.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1639/indicacao_no_239_de_30_de_setembro_de_2025_-_reforma_praca_dos_freitas_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1639/indicacao_no_239_de_30_de_setembro_de_2025_-_reforma_praca_dos_freitas_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que determine ao setor competente da Prefeitura a realização da reforma da Praça Mylena Soares da Silva, localizada no Bairro Freitas.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1640/indicacao_no_240_de_07_de_outubro_de_2025_-_dessalinizador_saco_grande_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1640/indicacao_no_240_de_07_de_outubro_de_2025_-_dessalinizador_saco_grande_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Agricultura e Meio Ambiente a instalação de um dessalinizador na comunidade Saco Grande.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1641/indicacao_no_241_de_07_de_outubro_de_2025_-_limpeza_cemiterio_barra_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1641/indicacao_no_241_de_07_de_outubro_de_2025_-_limpeza_cemiterio_barra_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a realização de serviços de limpeza e manutenção no cemitério da comunidade Barra de Santana.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1642/indicacao_no_242_de_09_de_outubro_de_2025_-_limpeza_rua_15_de_novembro_-_marcione_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1642/indicacao_no_242_de_09_de_outubro_de_2025_-_limpeza_rua_15_de_novembro_-_marcione_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a realização de serviços de limpeza, desobstrução das valas e posterior pavimentação da Rua 15 de Novembro, situada no centro da cidade, ao lado do dique.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1643/indicacao_no_243_de_07_de_outubro_de_2025_-_escola_santa_rita_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1643/indicacao_no_243_de_07_de_outubro_de_2025_-_escola_santa_rita_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos e a Secretaria Municipal de Educação e Cultura a realização de reparos no forro, nas paredes e no muro da escola da comunidade Santa Rita, bem como a construção de uma cobertura em frente à unidade escolar.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1644/indicacao_no_244_de_07_de_outubro_de_2025_-_parada_de_onibus_santa_rita_adeque_e_boi_selado_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1644/indicacao_no_244_de_07_de_outubro_de_2025_-_parada_de_onibus_santa_rita_adeque_e_boi_selado_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos solicitando a realização de reformas nas paradas de ônibus localizadas na entrada da comunidade Santa Rita, e nas comunidades Adeque e Boi Selado.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_245_de_07_de_outubro_de_2025_-_cana_de_acucar_para_os_produtores_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_245_de_07_de_outubro_de_2025_-_cana_de_acucar_para_os_produtores_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Estado da Agricultura, da Pecuária e da Pesca (SAPE/RN) e ao Governo do Estado do Rio Grande do Norte, solicitando a doação de bagaço de cana-de-açúcar ou de qualquer outro tipo de ração animal para atender aos pequenos produtores rurais do município de Jucurutu, que vêm sendo fortemente afetados pelos efeitos da estiagem.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_246_de_07_de_outubro_de_2025_-_escola_pangoa_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_246_de_07_de_outubro_de_2025_-_escola_pangoa_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria Municipal de Educação e Cultura e à Secretaria Municipal de Obras e Serviços Urbanos, solicitando melhorias na escola da comunidade Pangoá, local onde atualmente estão sendo realizados os atendimentos médicos da referida comunidade.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_247_de_07_de_outubro_de_2025_-_cursinho_concurso_publico_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_247_de_07_de_outubro_de_2025_-_cursinho_concurso_publico_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria Municipal de Educação e Cultura, solicitando a realização de cursinhos preparatórios voltados para concursos públicos, com o objetivo de oferecer oportunidades de qualificação e capacitação à população do município.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_no_248_de_14_de_outubro_de_2025_-_campo_de_futebol_comunidades_rurais_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_no_248_de_14_de_outubro_de_2025_-_campo_de_futebol_comunidades_rurais_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que realize a terraplenagem dos campos de futebol das comunidades rurais, bem como a colocação de materiais adequados para o nivelamento e melhoria da estrutura dos referidos espaços esportivos.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_no_249_de_14_de_outubro_de_2025_-_entrega_do_mercado_e_matadouro_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_no_249_de_14_de_outubro_de_2025_-_entrega_do_mercado_e_matadouro_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Agricultura e Meio Ambiente que seja agilizado o processo de transferência dos usuários dos boxes do antigo mercado público (mercado velho) para o novo mercado público municipal, bem como seja acelerada a entrega e pleno funcionamento do Matadouro Público de Jucurutu.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_no_250_de_14_de_outubro_de_2025_-_emprestimos_consignado_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_no_250_de_14_de_outubro_de_2025_-_emprestimos_consignado_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que proceda à atualização do decreto municipal vigente que regulamenta os empréstimos consignados, visando a alteração do prazo de pagamento para 144 (cento e quarenta e quatro) meses, de modo a proporcionar maior flexibilidade e acessibilidade aos servidores municipais.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_no_251_de_28_de_outubro_de_2025_-_agua_riacho_de_santana_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_no_251_de_28_de_outubro_de_2025_-_agua_riacho_de_santana_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ao Poder Executivo Municipal, com cópias à Secretaria Municipal  de Meio Ambiente e Recursos Hídricos (SEMARH), solicitando apoio junto à empresa QS Oiticica para a elaboração de um croqui técnico e, em seguida, a construção de uma mureta destinada à instalação de energia elétrica para a bomba de abastecimento de água da Comunidade Riacho de Santana.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_no_252_de_28_de_outubro_de_2025_-_passagem_molhada_netinho_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_no_252_de_28_de_outubro_de_2025_-_passagem_molhada_netinho_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, à Secretaria Municipal de Obras, a recuperação da passagem molhada localizada por trás do Posto de Netinho a Vestinho e João de Sebastião do Peixe, como também a ampliação de bueiros.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_no_253_de_28_de_outubro_de_2025_-_climatizacao_ubs_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_no_253_de_28_de_outubro_de_2025_-_climatizacao_ubs_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria Municipal de Saúde, solicitando a realização da manutenção dos aparelhos de ar-condicionado das Unidades Básicas de Saúde (UBS), bem como a instalação de novos equipamentos nos locais em que se fizerem necessários.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_no_254_de_28_de_outubro_de_2025_-_cadeiras_de_rodas_camara_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_no_254_de_28_de_outubro_de_2025_-_cadeiras_de_rodas_camara_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente da Câmara Municipal de Jucurutu que seja providenciada a aquisição de uma cadeira de rodas para a Câmara Municipal de Jucurutu/RN, a fim de atender adequadamente pessoas com mobilidade reduzida que necessitam acessar as dependências deste Poder Legislativo.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_no_255_de_04_de_novembro_de_2025_-_passagem_molhada_comunidade_acampamento_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_no_255_de_04_de_novembro_de_2025_-_passagem_molhada_comunidade_acampamento_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado do Rio Grande do Norte, com cópias ao Deputado Estadual Nelter Queiroz, que viabilizem a construção de uma passagem_x000D_
 molhada na comunidade Acampamento, dando assim acesso ao outro lado do Rio Piranhas.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_no_256_de_04_de_novembro_de_2025_-_emissao_rg_barra_de_santana_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_no_256_de_04_de_novembro_de_2025_-_emissao_rg_barra_de_santana_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente da Câmara Municipal de Jucurutu, a realização de ação itinerante para emissão de carteiras de identidade, na Comunidade Barra de Santana.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_no_257_de_04_de_novembro_de_2025_-_emissao_rg_boi_selado_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_no_257_de_04_de_novembro_de_2025_-_emissao_rg_boi_selado_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente da Câmara Municipal de Jucurutu, a realização de ação itinerante para emissão de carteiras de identidade, no Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_no_258_de_04_de_novembro_de_2025_-_emissao_rg_santa_rita_e_retiro_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_no_258_de_04_de_novembro_de_2025_-_emissao_rg_santa_rita_e_retiro_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente da Câmara Municipal de Jucurutu, a realização de ação itinerante para emissão de carteiras de identidade, na Comunidade Retiro e Comunidade Santa Rita.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_no_259_de_11_de_novembro_de_2025_-_moto_fest_jucurutu_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_no_259_de_11_de_novembro_de_2025_-_moto_fest_jucurutu_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, à Secretaria de Esportes e Turismo para que seja realizado a criação do evento “Motofest de Jucurutu”, destinado a valorizar e beneficiar os motoqueiros e amantes do motociclismo do nosso município e região.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>RÔMULO IVO, AUGUSTO DINIZ, FRANCINILDO AQUINO, ROMUALDO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_no_260_de_11_de_novembro_de_2025_-_calcamento_-_coletiva.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_no_260_de_11_de_novembro_de_2025_-_calcamento_-_coletiva.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a Secretaria de Obras e Serviços Urbanos e ao DER-RN, a construção de uma nova lombada, melhorias na já existente, e que essas lombadas se estendam até  a parte do calçamento, como também a revitalização da faixa de pedestres, localizadas em frente a Escola Municipal Wagner Lopes.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_no_261_de_11_de_novembro_de_2025_-_lampada_loca_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_no_261_de_11_de_novembro_de_2025_-_lampada_loca_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que seja realizada a instalação de uma lâmpada na residência do Senhor Cassimiro Henrique, localizada no Sítio Loca.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_no_262_de_11_de_novembro_de_2025_-_audiencia_publica_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_no_262_de_11_de_novembro_de_2025_-_audiencia_publica_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Sr. Presidente a liberação para a realização de uma audiência pública nesta quintafeira, dia 13 de novembro de 2025, às 19 horas, nas dependências desta Casa Legislativa, com o objetivo de debater a aplicação da emenda parlamentar no valor de R$ 100.000,00 (cem mil reais), destinada ao custeio de ações e benefícios voltados às crianças autistas do município.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_no_263_de_18_de_novembro_de_2025_-_reguas_antopometricas__-augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_no_263_de_18_de_novembro_de_2025_-_reguas_antopometricas__-augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria Municipal de Saúde que realize a aquisição de réguas antropométricas destinadas às Unidades Básicas de Saúde (UBS) do município.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_no_264_de_18_de_novembro_de_2025_-_espaco_sensorial__-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_no_264_de_18_de_novembro_de_2025_-_espaco_sensorial__-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize a criação de um Espaço Sensorial nas praças públicas do nosso município.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_no_265_de_18_de_novembro_de_2025_-_banheiros_quimicos__-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_no_265_de_18_de_novembro_de_2025_-_banheiros_quimicos__-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a aquisição ou aluguel de banheiros químicos para serem disponibilizados durante os dias de realização das feiras livres do município. Além disso, enquanto não forem concluídas a construção ou reforma dos banheiros das praças públicas, que esses equipamentos também sejam instalados provisoriamente nas referidas praças.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_no_266_de_18_de_novembro_de_2025_-_estudo_topografico_-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_no_266_de_18_de_novembro_de_2025_-_estudo_topografico_-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal e à Secretaria Municipal de Obras e Serviços Urbanos, que seja realizado um estudo topográfico nas ruas da comunidade São Braz, especificamente na rua em frente ao Grupo Escolar, na rua lateral da referida comunidade e na continuidade da que já existe.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_no_267_de_18_de_novembro_de_2025_-_mata-burro_serra_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_no_267_de_18_de_novembro_de_2025_-_mata-burro_serra_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo Municipal e a Secretaria de Obras e Serviços Urbanos que realize a recuperação do mata-burro localizado na estrada da Serra de João do Vale, especificamente na propriedade que pertenceu ao saudoso Toinho Aquino. A recuperação deve seguir o previsto na Lei Municipal nº 966/2020, que proíbe a existência de mata-burros abertos e regulamenta o uso de mata-burros fechados.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_no_268_de_25_de_novembro_de_2025_-_implementacao_da_sec._da_mulher_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_no_268_de_25_de_novembro_de_2025_-_implementacao_da_sec._da_mulher_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja realizada a imediata implementação da Secretaria Municipal da Mulher, órgão já instituído por meio da Lei Complementar Nº 41, de 16 de outubro de 2025, mas ainda não efetivamente colocado em funcionamento.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_no_269_de_25_de_novembro_de_2025_-_conselho_da_mulher_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_no_269_de_25_de_novembro_de_2025_-_conselho_da_mulher_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que seja realizada a criação do Conselho Municipal da Mulher, bem como a instituição do Fundo Municipal da Secretaria da Mulher, com a finalidade de assegurar a estrutura administrativa, financeira e participativa necessária para o desenvolvimento das políticas públicas voltadas à defesa e promoção dos direitos das mulheres no âmbito municipal.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1684/indicacao_no_270_de_02_de_dezembro_de_2025_-_extensao_rua_severino_martins_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1684/indicacao_no_270_de_02_de_dezembro_de_2025_-_extensao_rua_severino_martins_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio da Secretaria competente, que seja realizada a escavação da Rua Severino Martins, no bairro Novo Rumo, a fim de viabilizar o trabalho da CAERN, que necessita de um dia de apoio com máquina para executar a extensão da rede de água no referido local.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_no_271_de_02_de_dezembro_de_2025_-_areninha_society_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_no_271_de_02_de_dezembro_de_2025_-_areninha_society_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja analisada a possibilidade de destinar o terreno municipal localizado nas proximidades das fábricas Massas Jucurutu, Massas Nordeste, Del Rayssa e do IFRN – Campus Jucurutu, para a construção do Espaço Esportivo Comunitário, equipamento previsto dentro do Programa 'Arena Brasil', oriundo do Novo PAC – Governo Federal.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_no_272_de_02_de_dezembro_de_2025_-_praca_boi_selado_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_no_272_de_02_de_dezembro_de_2025_-_praca_boi_selado_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo Municipal e à Secretaria Municipal de Obras e Serviços Públicos, requerendo a manutenção da Praça da comunidade de Boi Selado e, consequentemente, a realização da ornamentação natalina no referido espaço público.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_273_de_09_de_dezembro_de_2025_-_14_salario_fundeb_-_maria_da_guia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_273_de_09_de_dezembro_de_2025_-_14_salario_fundeb_-_maria_da_guia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Educação e Cultura que seja efetuado o pagamento do 14º salário aos profissionais da educação, utilizando os recursos remanescentes do FUNDEB, conforme permitido pela legislação vigente.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1459/requerimento_01-2025-_solicita_informacoes_a_prefeitura.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1459/requerimento_01-2025-_solicita_informacoes_a_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam enviadas informações a esta Casa Legislativa, a fim de prestar esclarecimentos sobre o gasto de combustíveis do município.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1463/requerimento_02-2025-_solicita_informacoes__-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1463/requerimento_02-2025-_solicita_informacoes__-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Poder Executivo Municipal, Governo do Estado do Rio Grande do Norte e a Empresa responsável pela obra do Complexo Oiticica, a fim de prestar esclarecimentos sobre a entrega e responsabilidade do Complexo Oiticica.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1527/requerimento_04-2025-_solicita_informacoes_a_prefeitura.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1527/requerimento_04-2025-_solicita_informacoes_a_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que sejam enviadas informações a esta Casa Legislativa, a fim de prestar esclarecimentos sobre a Licitação da Aquisição de Energia Solar, com os respectivos notas de Empenho, Liquidação e Pagamento, e a lista dos Prédios beneficiados com a Energia Solar.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1532/requerimento_05-2025-_solicita_informacoes_a_prefeitura.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1532/requerimento_05-2025-_solicita_informacoes_a_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que sejam enviadas informações a esta Casa Legislativa, a fim de prestar esclarecimentos sobre as faturas e pagamentos das contas de energia dos Prédios Públicos do Município de Jucurutu, dos últimos 4 meses.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1550/requerimento_06-2025_-_comissao_especial.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1550/requerimento_06-2025_-_comissao_especial.pdf</t>
   </si>
   <si>
     <t>REQUERER a criação de uma Comissão Especial, com a finalidade de analisar, emitir parecer e acompanhar a tramitação do Projeto de Emenda à Lei Orgânica nº 001/2022, que visa alterar o artigo 30, seção IV, §5º e §6º da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1560/requerimento_07-2025-_solicita_informacoes_a_prefeitura.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1560/requerimento_07-2025-_solicita_informacoes_a_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que sejam enviadas informações a esta Casa Legislativa, a fim de prestar esclarecimentos sobre as Organizações Sociais (OS) que prestam serviços à Secretaria de Educação e Cultura do Munícipio.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1569/requerimento_08-2025-_solicita_informacoes_a_prefeitura.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1569/requerimento_08-2025-_solicita_informacoes_a_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que sejam enviadas informações a esta Casa Legislativa, a fim de prestar esclarecimentos sobre as Organizações Sociais (OS) que prestam serviços à Secretaria de Saúde do Munícipio.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_09-2025-_solicita_convocacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_09-2025-_solicita_convocacao.pdf</t>
   </si>
   <si>
     <t>Convoca o comparecimento do responsável pelo abastecimento da frota de veículos municipal que pertencem a frota própria e aos carros terceirizados à Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1657/requerimento_10-2025-_solicita_informacoes_a_prefeitura_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1657/requerimento_10-2025-_solicita_informacoes_a_prefeitura_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que sejam enviadas informações a esta Casa Legislativa, a fim de prestar esclarecimentos, sobre a construção das passagens molhadas na estrada que liga a comunidade Loca ao Barro Branco.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1480/projeto_de_resolucao_no_001_de_25_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1480/projeto_de_resolucao_no_001_de_25_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o horário de realização das sessões ordinárias da Câmara Municipal de Jucurutu e dá outras providências.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1477/projeto_de_decreto_legislativo_n._001-2025_-__presidente_lula.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1477/projeto_de_decreto_legislativo_n._001-2025_-__presidente_lula.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JUCURUTUENSE A LUIZ INACIO LULA DA SILVA</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1478/projeto_de_decreto_legislativo_n._002-2025_-__governadora_fatima.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1478/projeto_de_decreto_legislativo_n._002-2025_-__governadora_fatima.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ JUCURUTUENSE A GOVERNADORA MARIA DE FÁTIMA BEZERRA.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_decreto_legislativo_n._003-2025_-__jair_bolsonaro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_decreto_legislativo_n._003-2025_-__jair_bolsonaro.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ JUCURUTUENSE A JAIR MESSIAS BOLSONARO</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1461/projeto_de_lei_no_001-2025_-_jose_ilo_-_quadra_de_esportes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1461/projeto_de_lei_no_001-2025_-_jose_ilo_-_quadra_de_esportes.pdf</t>
   </si>
   <si>
     <t>DENOMINA A QUADRA DE ESPORTES COMO CARLINDO JALES LOPES, LOCALIZADA NA COMUNIDADE SÃO BRAZ, JUCURUTU/RN.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1462/projeto_de_lei_no_002-2025_-utilidade_publica.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1462/projeto_de_lei_no_002-2025_-utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública a ASSOCIAÇÃO VOLUNTÁRIOS DO AMOR - AVA.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_lei_no_003-2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_lei_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal  nº 1.057, de 17 de março de 2022, concede reajuste salarial a servidores da Câmara Municipal de Jucurutu, cria novos cargos, e dá outras providências.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_do_legislativo_de_no_004-_2025_-.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_do_legislativo_de_no_004-_2025_-.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 711/2012, que dispõe sobre a Verba Indenizatória no Âmbito da Câmara Municipal de Jucurutu/RN e dá outras providencias.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_lei_no_005-2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_lei_no_005-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ESTRADA QUE LIGA A RN-118, INICIANDO NA COMUNIDADE AROEIRA, PASSANDO PELA NOVA BARRA DE SANTANA ATÉ A BARRAGEM DE OITICICA, COMO MANOEL BEZERRA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1468/projeto_de_lei_n_006_de_14_de_marco_de_2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1468/projeto_de_lei_n_006_de_14_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA O PROLONGAMENTO DA AVENIDA SABINO MOURA CAVALCANTE, INICIANDO NO FINAL DO CONJUNTO ABRAÃO LOPES ATÉ O LATICÍNIO SERTÃO JUCURUTU, DE AVENIDA IRENE TEODORA OLIVEIRA DE ARAÚJO.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>FRANCINILDO AQUINO, ROMUALDO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_n_007_de_01_de_abril_de_2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_n_007_de_01_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA QUEIMA DE FOGOS DE ESTAMPIDO E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO TERRITÓRIO DO MUNICÍPIO DE JUCURUTU.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1470/pl_do_legislativo_no_008_-_2025_altera_a_lei_777_-_2013.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1470/pl_do_legislativo_no_008_-_2025_altera_a_lei_777_-_2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 777/2013, que dispõe sobre a Verba Indenizatória no Âmbito da Câmara Municipal de Jucurutu/RN e dá outras providencias.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1471/projeto_de_lei_n_009_de_22_de_abril_de_2025_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1471/projeto_de_lei_n_009_de_22_de_abril_de_2025_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de percentual mínimo de empregados com idade igual ou superior a cinquenta anos nos quadros da Administração Pública Direta e Indireta e nas contratações de serviços no Município de Jucurutu/RN e dá outras providências.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1533/projeto_de_lei_do_legislativo_n_010-2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1533/projeto_de_lei_do_legislativo_n_010-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.143, DE 16 DE DEZEMBRO DE 2024, DENOMINA OS LOGRADOUROS PÚBLICOS, NO CONJUNTO JOÃO DE BARROS, JUCURUTU/RN.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1520/pl_n_011_de_13_de_maio_de_2025_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1520/pl_n_011_de_13_de_maio_de_2025_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção do Imposto Predial e Territorial Urbano – IPTU às pessoas diagnosticadas com neoplasia maligna (câncer) no município de Jucurutu/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1521/pl_n_012_de_13_de_maio_de_2025_-_augusto_calisson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1521/pl_n_012_de_13_de_maio_de_2025_-_augusto_calisson.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes de incentivo e fomento à Literatura de Cordel nas escolas públicas e privadas do Estado do Rio Grande do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1522/pl_n_013_de_20_de_maio_de_2025_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1522/pl_n_013_de_20_de_maio_de_2025_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural, Imaterial, Esportivo, e de Promoção do Turismo Rural e Ecológico do município de Jucurutu-RN o “DESAFIO DA SERRA DE JOÃO DO VALE- TRILHA DO PACÍFICO.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1534/pl_n_014_de_20_de_maio_de_2025_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1534/pl_n_014_de_20_de_maio_de_2025_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ESTRADA QUE LIGA A SERRA DE JOÃO DO VALE, INICIANDO NA FAZENDA SACO DO TREME ATÉ A SERRA DE JOÃO DO VALE (TRILHA DO PACÍFICO), COMO PACÍFICO MEDEIROS NETO DE ARAÚJO.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1593/projeto_de_lei_categoria_95kg.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1593/projeto_de_lei_categoria_95kg.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CATEGORIA ESPECÍFICA PARA ATLETAS COM MAIS DE 85+ KG SEXO FEMININO E 95+ KG SEXO MASCULINO, EM CORRIDAS DE RUA PROMOVIDAS NO MUNICÍPIO DE JUCURUTU/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1607/projeto_de_lei_no_016-2025_-_banda_de_musica_-_alan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1607/projeto_de_lei_no_016-2025_-_banda_de_musica_-_alan.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE JUCURUTU/RN, A DATA DE COMEMORAÇÃO DE ANIVERSÁRIO DA FILARMONICA FRANCISCO BATISTA DOS SANTOS LULA (CHICO LULA).</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1608/projeto_de_lei_no_017-2025_-_patrimonio_sao_joao_do_seu_juca_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1608/projeto_de_lei_no_017-2025_-_patrimonio_sao_joao_do_seu_juca_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>DECLARA O “SÃO JOÃO DE SEU JUCA” COMO PATRIMÔNIO CULTURAL E HISTÓRICO IMATERIAL DO MUNICÍPIO DE JUCURUTU-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1628/projeto_de_lei_do_legislativo_n_018-2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1628/projeto_de_lei_do_legislativo_n_018-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA OS LOGRADOUROS PÚBLICOS, LOCALIZADOS NO BAIRRO PEDRA DO NAVIO, JUCURUTU/RN.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1682/projet1.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1682/projet1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação da Lei Federal nº 12.732, de 22 de novembro de 2012, em estabelecimentos de saúde públicos e privados e em campanhas educativas no âmbito do município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1664/projeto_de_lei_do_legislativo_n_020-2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1664/projeto_de_lei_do_legislativo_n_020-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA OS LOGRADOUROS PÚBLICOS, NO LOTEAMENTO PORTAL DA OITICICA, NO MUNICÍPIO DE JUCURUTU/RN.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1683/projeto_de_lei_no_021-2025_-_utilidade_publica.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1683/projeto_de_lei_no_021-2025_-_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública a ASSOCIAÇÃO ESPORTIVA LA FURIA - AELF.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_de_lei_no_023-2025_-_ensino_da_historia_do_municipio.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_de_lei_no_023-2025_-_ensino_da_historia_do_municipio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO ESTUDO DA HISTÓRIA DO MUNICÍPIO DE JUCURUTU/RN NO CURRÍCULO DAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1690/projeto_de_lei_no_024-2025_-_utilidade_publica.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1690/projeto_de_lei_no_024-2025_-_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública a ASSOCIAÇÃO DOS PRODUTORES DO SÍTIO SÃO BRAZ – APSSB.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1460/pl10331.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1460/pl10331.pdf</t>
   </si>
   <si>
     <t>Estabelece a atualização do piso dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias no município de Jucurutu/RN e dá outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1472/pl_no_1.034_-2025_altera_lei_complementar.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1472/pl_no_1.034_-2025_altera_lei_complementar.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 34, de 22 de dezembro de 2022 (Código Tributário do Município de Jucurutu), para introduzir o TÍTULO IX DOS INCENTIVOS FISCAIS E SUBSÍDIOS, revogar os artigos 39 e 40, parágrafos e incisos que constituem a atual SEÇÃO V DO INCENTIVO FISCAL do CAPÍTULO III DO ISSQN – IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA do TÍTULO III DOS IMPOSTOS e dá outras providências.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1473/pl_no_1.035-2025_dispoe_sobre_a_criacao_de_verbas_indenizat.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1473/pl_no_1.035-2025_dispoe_sobre_a_criacao_de_verbas_indenizat.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de verbas indenizatórias destinadas aos Agentes Comunitários de Saúde e Agentes de Combate às Endemias do Município de Jucurutu-RN, para aquisição de bloqueadores solares corporais e labiais, fardamento e Equipamentos de Proteção Individual (EPI).</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1474/pl_1.036-2025.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1474/pl_1.036-2025.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor do piso salarial dos professores da rede municipal de educação de acordo com a Lei Federal nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1475/pl_-_1.037_dispoe_sobre_a_formalizacao_de_plantoes_de_servidores_da_secretaria_municipal_de_saude_publica_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1475/pl_-_1.037_dispoe_sobre_a_formalizacao_de_plantoes_de_servidores_da_secretaria_municipal_de_saude_publica_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a formalização de Plantões de Servidores da Secretaria Municipal de Saúde Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1476/pl_-_ldo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1476/pl_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2026 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4772,67 +4772,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1491/parece1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1494/comiss1.doc.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1497/parece1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1500/comissao_de_financas_1037.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1502/comissao_de_financas_ldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1505/comissao_de_fin._-_projeto_003-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1507/comissao_de_financas_-_projeto_004-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1509/comiss2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1513/comissao_de_financas_-_projeto_008-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1492/parece2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1493/parece1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1496/comiss2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1501/comissao_legislacao_-_plantoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1503/parecer_comissao_ldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1504/parecer_comissoes_-_ava.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1506/parece2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1508/parece2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1510/parece3.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1511/parecer_comissao_de_legislacao_-_projeto_rubens.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1512/parecer_comissao_de_legislacao_-_projeto_fogos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1514/parecer_comissao_legislacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1571/mensagem_de_veto_total_-_projeto_de_lei_no_9_de_22_de_abril_de_2025_-_percentual_minimo_de_idade_de_50_anos_em_concurso_publico_e_contratacoes_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1572/mensagem_de_veto_total_-_projeto_de_lei_no_11_de_13_de_maio_de_2025_-_isencao_de_iptu_-_proprietario__de_imovel_...em_tratamento_contra_neoplasia_maligna_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1573/mensagem_de_veto_total_-_emenda_modificativa_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1495/emenda_modificativa_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1498/emenda1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1499/emenda2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1481/mocao_no_001_de_18_de_fevereiro_de_2025__-_parabens_a_dr._isac_jordao__-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1482/mocao_no_002_de_18_de_fevereiro_de_2025__-_pesar_clodoaldo_justiniano_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1483/mocao_no_003_de_18_de_fevereiro_de_2025__-_pesar_henrique_brito_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1484/mocao_no_004_de_25_de_fevereiro_de_2025__-_pesar_celimar_-_da_guia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1485/mocao_no_005_de_11_de_marco_de_2025__-_parabens_guarani_sao_braz_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1486/mocao_no_006_de_11_de_marco_de_2025__-_parabens_dia_da_mulher_-_da_guia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1487/mocao_no_007_de_25_de_marco_de_2025__-_pesar_maria_lima_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1488/mocao_no_008_de_15_de_abril_de_2025__-_pesar_raniery_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1489/mocao_no_009_de_15_de_abril_de_2025__-_pesar_maria_celina_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1490/mocao_no_010_de_06_de_maio_de_2025__-_pesar_socorro_morais_-_augusto_marcione_da_guia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1543/mocao_no_011_de_03_de_junho_de_2025__-_aplauso_e_reconhecimento_-__marcione.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1551/mocao_no_012_de_10_de_junho_de_2025__-_aplauso__-__francinildo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1552/mocao_no_013_de_10_de_junho_de_2025__-_pesar_joao_batista_-_marcione.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1553/mocao_no_014_de_10_de_junho_de_2025__-_pesar_eva_francisca_-_marcione.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1554/mocao_no_015_de_10_de_junho_de_2025__-_pesar_ze_bigodao_-_rubens.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1555/mocao_no_016_de_10_de_junho_de_2025__-_agradecimento__-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1561/mocao_no_017_de_17_de_junho_de_2025__-_pesar_maria_auxiliadora_-_rubens.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1562/mocao_no_018_de_17_de_junho_de_2025__-_apaluso_a_1a_expo_juca__-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1570/mocao_no_019_de_24_de_junho_de_2025__-_agradecimento_pelo_sao_joao_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1579/mocao_no_020_de_01_de_julho_de_2025__-_agradecimento_pelo_acostamento_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1580/mocao_no_021_de_01_de_julho_de_2025__-_aplausos_a_lidja_kalliny_-__alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1582/mocao_no_022_de_08_de_julho_de_2025_-_aplausos_a_escola_newman_queiroz_-_augusto_diniz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1587/mocao_no_023_de_15_de_julho_de_2025__-_aplausos_a_padre_carlos_-_da_guia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1605/mocao_no_024_de_19_de_agosto_de_2025__-_congratulacoes_para_joao_medeiros_-_da_guia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1606/mocao_no_025_de_19_de_agosoto_de_2025__-_pesar_gabriel_alexandre_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1619/mocao_no_026_de02_de_setembro_de_2025__-_pesar_osman_-_marcione.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1627/mocao_no_027_de_09_de_setembro_de_2025__-_parabens_equipe_barra_de_santana_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1635/mocao_no_028_de_23_de_setembro_de_2025__-_agradecimento_sec._educacao_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1648/mocao_no_029_de_30_de_setembro_de_2025__-_congratulacoes_a_equipe_da_festa_sao_miguel_-_da_guia.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1651/mocao_no_030_de_07_de_outubro_de_2025__-_agradecimento_estrada_da_barra-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1652/mocao_no_031_de_07_de_outubro_de_2025__-_escola_tia_dimir_-__maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1653/mocao_no_032_de_14_de_outubro_de_2025__-_aplausos_pelo_desfile_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1658/mocao_no_033_de_21_de_outubro_de_2025__-_professores_-_augusto_e_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1663/mocao_no_034_de_28_de_outubro_de_2025__-_agradecimento_ao_sr_ricardo_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1678/mocao_no_035_de_18_de_novembro_de_2025__-_agradecimento_ao_der_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1679/mocao_no_036_de_18_de_novembro_de_2025__-_parabens_ao_sao_bento_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1688/mocao_no_037_de_02_de_dezembri_de_2025__-_parabens_ao_sindicato_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no_001_de_04_de_fevereiro_de_2025_-_parade_de_onibus_no_sitio_loca_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_no_002_de_04_de_fevereiro_de_2025_-_projeto_de_arborizacao_barra_de_santana_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no_003_de_04_de_fevereiro_de_2025_-_piso_salarial_dos_professores_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_no_004_de_04_de_fevereiro_de_2025_-_iluminacao_publica_no_trecho_da_laticinios__e_massas_juct_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_no_005_de_04_de_fevereiro_de_2025_-_rua_einar_rufino_-_esgotos_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_no_006_de_04_de_fevereiro_de_2025_-_melhorias_nas_escolas_espinheiro_e_pedra_branca_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao_no_007_de_04_de_fevereiro_de_2025_-_passagem_molhada_da_malhada_vermelha_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1317/indicacao_no_008_de_04_de_fevereiro_de_2025_-_limpeza_dique_e_manutencao_das_bombas_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1318/indicacao_no_009_de_04_de_fevereiro_de_2025_-__pocos_tubulares_-_cha_felix_e_lagoa_seca_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1319/indicacao_no_010_de_04_de_fevereiro_de_2025_-_parque_infantil_santo_alexandre_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1320/indicacao_no_011_de_04_de_fevereiro_de_2025_-_extensao_de_rede_pedra_do_navio_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1321/indicacao_no_012_de_04_de_fevereiro_de_2025_-_aquisicao_de_materia-prima_para_mata-burro_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_no_013_de_04_de_fevereiro_de_2025_-_iluminacao_publica_-_vila_velame-_pedra_navio_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1323/indicacao_no_014_de_04_de_fevereiro_de_2025_-_passagens_molhadas__-_tapera_loca_sao_braz_e_barro_branco_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_no_015_de_04_de_fevereiro_de_2025_-_agilidade_nos_cortes_de_terra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_no_016_de_04_de_fevereiro_de_2025_-_retorno_do_carro_da_saude_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1326/indicacao_no_017_de_04_de_fevereiro_de_2025_-_construcao_de_banheiros_-_junior_de_dequinha.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1327/indicacao_no_018_de_04_de_fevereiro_de_2025_-_roco_das_estradas_vicinais_-_junior_de_dequinha.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1328/indicacao_no_019_de_11_de_fevereiro_de_2025_-_calcamento_aroeira_sao_braz_e_agrovila_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1329/indicacao_no_020_de_11_de_fevereiro_de_2025_-_construcao_ubs_sao_braz_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1330/indicacao_no_021_de_11_de_fevereiro_de_2025_-_reforma_das_escolas_rurais_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_no_022_de_11_de_fevereiro_de_2025_-_forro_e_climatizacao_nas_escolas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1332/indicacao_no_023_de_11_de_fevereiro_de_2025_-_calcadao__-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_no_024_de_11_de_fevereiro_de_2025_-_coberturas_ubs__-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1334/indicacao_no_025_de_11_de_fevereiro_de_2025_-_escola_tia_dimir_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_no_026_de_11_de_fevereiro_de_2025_-_calcamento_riachao_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_no_027_de_11_de_fevereiro_de_2025_-_rede_de_protecao_quadra_do_riacha_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_no_028_de_11_de_fevereiro_de_2025_-_rede_de_esgotos_administracao_caern_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no_029_de_11_de_fevereiro_de_2025_-_calcamento_rua_santa_terezinha_-_augusto_diniz.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no_030_de_11_de_fevereiro_de_2025_-_faixa_de_pedestre_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_031_de_11_de_fevereiro_de_2025_-_cobertura_quadra_do_sao_braz_sao_bento_e_aroeira_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_no_032_de_11_de_fevereiro_de_2025_-_instalacao_de_placas_com_o_nome_dos_sitios_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_033_de_11_de_fevereiro_de_2025_-_recuperacao_predio_assistenica_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_no_034_de_11_de_fevereiro_de_2025_-_recuperacao_calcamento_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_035_de_11_de_fevereiro_de_2025_-_caixa_agua_lagoa_seca_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_036_de_11_de_fevereiro_de_2025_-_aterro_nos_calcamentos_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_037_de_11_de_fevereiro_de_2025_-_climatizacao_tia_dimir_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_038_de_11_de_fevereiro_de_2025_-_conclusao_qaudra_retiro_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_039_de_18_de_fevereiro_de_2025_-_melhorias_gerais_do_cemiterio_nova_barra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_040_de_18_de_fevereiro_de_2025_-_construcao_de_caixa_de_agua_na_loca_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_041_de_18_de_fevereiro_de_2025_-_construcao_do_polo_industrial_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_042_de_18_de_fevereiro_de_2025_-_construcao_de_centro_de_velorio_em_jucurutu_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_043_de_18_de_fevereiro_de_2025_-_construcao_caixa_agua_boi_selado_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_044_de_18_de_fevereiro_de_2025_-_distribuicao_de_leite_criancas_atipicas_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_no_045_de_18_de_fevereiro_de_2025_-_reforma_refletores_e_rede_protecao_quadra_novo_rumo_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_046_de_18_de_fevereiro_de_2025_-_construcao_de_quadra_no_tia_dimir_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_047_de_18_de_fevereiro_de_2025_-_melhorias_quadra_da_santa_rita_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_no_048_de_18_de_fevereiro_de_2025_-realizacao_de_concurso_publico_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1358/indicacao_no_049_de_18_de_fevereiro_de_2025_-_revitalizacao_dos_canteiros_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1359/indicacao_no_050_de_18_de_fevereiro_de_2025_-_adesao_ao_cis-amso_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_no_051_de_18_de_fevereiro_de_2025_-_recuperacao_de_lombadas_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_no_052_de_18_de_fevereiro_de_2025_-_construcao_de_lombadas_na_barra_de_santana_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1362/indicacao_no_053_de_18_de_fevereiro_de_2025_-_construcao_de_passagem_molhada_lagoa_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_054_de_18_de_fevereiro_de_2025_-_contrucao_de_acostamento_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_055_de_18_de_fevereiro_de_2025_-_reforma_dos_canteiros_rua_sao_miguel_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_no_056_de_18_de_fevereiro_de_2025_-_construcao_de_quiosques_na_praca_novo_horizonte_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_no_057_de_18_de_fevereiro_de_2025_-_construcao_de_calcamento_santa_terezinha_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1367/indicacao_no_058_de_18_de_fevereiro_de_2025_-_construcao_de_passagem_molhada_camilos_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_059_de_18_de_fevereiro_de_2025_-_instalacao_da_guarda_municipal_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_no_060_de_18_de_fevereiro_de_2025_-_melhorias_na_estiva_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_no_061_de_18_de_fevereiro_de_2025_-_aquisicao_de_carro_para_iluminacao_publica_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1371/indicacao_no_062_de_25_de_fevereiro_de_2025_-_reforma_caixa_agua_barro_branco_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao_no_063_de_25_de_fevereiro_de_2025_-_construcao_de_academias_da_saude_no_dique_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_no_064_de_25_de_fevereiro_de_2025_-disponibilizacao_de_carro_para_criancas_atipicas_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_no_065_de_25_de_fevereiro_de_2025_-_construcao_de_academias_da_saude_bairros_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_066_de_25_de_fevereiro_de_2025_-_construcao_de_ubs_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_067_de_25_de_fevereiro_de_2025_-_reforma_do_matadouro_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_068_de_25_de_fevereiro_de_2025_-_levantamento_tecnico_no_santo_alexandre_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_069_de_25_de_fevereiro_de_2025_-_contratacao_de_agentes_de_saude_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_070_de_25_de_fevereiro_de_2025_-_peixamento_da_barragem_de_oiticica_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_no_071_de_25_de_fevereiro_de_2025_-_sinalizacao_nova_barra_de_santana_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_no_072_de_25_de_fevereiro_de_2025_-_ventilacao_e_cameras_no_ginasio-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_no_073_de_11_de_marco_de_2025_-_parquinho_infantil_nas_pracas_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1383/indicacao_no_074_de_11_de_marco_de_2025_-_curso_tecnico_ifrn_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_no_075_de_11_de_marco_de_2025_-_dessalinizador_na_zona_rural_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_no_076_de_11_de_marco_de_2025_-_iluminacao_nova_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_no_077_de_11_de_marco_de_2025_-_passagem_molhada_e_acesso_da_comunidade_acampamento_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_no_078_de_11_de_marco_de_2025_-_anel_viario-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_no_079_de_11_de_marco_de_2025_-_pl_auxilio_garis-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_no_080_de_11_de_marco_de_2025_-_climatizacao_lar_do_idoso-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_no_081_de_11_de_marco_de_2025_-_passagem_molhada_cacimbas_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_no_082_de_11_de_marco_de_2025_-_mata-burro_cacimbas_e_adeque_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_no_083_de_11_de_marco_de_2025_-_doadores_de_sangue_carros_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_no_084_de_11_de_marco_de_2025_-_sinal_da_tim_comunidades_rurais_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_085_de_18_de_marco_de_2025_-_coletores_de_lixo_para_comunidades_rurais_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_no_086_de_18_de_marco_de_2025_-_passagem_de_esgoto_mercadinho_de_eduardo_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_no_087_de_18_de_marco_de_2025_-_construcao_de_calcamentos_vila_do_velame_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_no_088_de_18_de_marco_de_2025_-_distribuicao_de_peixes_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_no_089_de_18_de_marco_de_2025_-_construcao_creche_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_no_090_de_18_de_marco_de_2025_-_coletores_na_cidade_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_no_091_de_18_de_marco_de_2025_-_agua_riacho_de_santana-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_no_092_de_18_de_marco_de_2025_-_construcao_de_praca_na_aroeira-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_no_093_de_18_de_marco_de_2025_conclusao_das_quadras_e_materiais_esportivos_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_no_094_de_18_de_marco_de_2025_-_corrida_de_rua_em_barra_de_santana_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_no_095_de_25_de_marco_de_2025_-_tec._enfermagem_sao_braz_e_sao_bento_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_no_097_de_25_de_marco_de_2025_-_servico_de_capinagem_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_no_098_de_25_de_marco_de_2025_-_construcao_de_quadra_lagoa_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_no_099_de_01_de_abril_de_2025_-_construcao_de_pista_de_motocross_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_no_100_de_01_de_abril_de_2025_-troca_de_lampadas_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_no_101_de_01_de_abril_de_2025_-_limpeza_praca_bela_vista_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_no_102_de_01_de_abril_de_2025_-_reparo_serra_de_joao_do_vale_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_no_103_de_01_de_abril_de_2025_-_perfuracao_de_poco_arroz_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_no_104_de_01_de_abril_de_2025_-_abrigo_para_animais_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_no_105_de_01_de_abril_de_2025_-_carteira_de_identificacao_pcd_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_106_de_01_de_abril_de_2025_-calcamento_terezinha_lula_de_queiroz_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_107_de_01_de_abril_de_2025_-pista_de_whelling_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_no_108_de_01_de_abril_de_2025_-_atendimento_servidores_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_no_109_de_01_de_abril_de_2025_-_ubs_horario_de_almoco_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_no_110_de_08_de_abril_de_2025_-_reparos_no_calcamento_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_no_111_de_08_de_abril_de_2025_-_materiais_esportivos_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_no_112_de_08_de_abril_de_2025_-_construcao_de_calcamento_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_no_113_de_08_de_abril_de_2025_-_retirada_de_serrote_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_114_de_08_de_abril_de_2025_-_construcao_de_garagem_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_115_de_08_de_abril_de_2025_-recepcionista_centro_adm_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_no_116_de_08_de_abril_de_2025_-_guia_turistico_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_no_117_de_08_de_abril_de_2025_-_carro_fumace_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_no_118_de_08_de_abril_de_2025_-_condutor_de_ambulancia_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_no_119_de_08_de_abril_de_2025_-audiencia_publica_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_no_120_de_15_de_abril_de_2025_-_centro_de_fisioterapia-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_no_121_de_15_de_abril_de_2025_-_barbearia_municipal_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_no_122_de_15_de_abril_de_2025_-_van_suas_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_123_de_15_de_abril_de_2025_-_zenade_maia_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_no_124_de_15_de_abril_de_2025_-_natalia_bonavides_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_no_125_de_15_de_abril_de_2025_-_fernando_mineiro_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_no_126_de_22_de_abril_de_2025_-_robinson_faria_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_no_127_de_22_de_abril_de_2025_-_canos_de_motos_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_no_128_de_22_de_abril_de_2025_-_reforma_e_ampliacao_cemiterio_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_no_129_de_22_de_abril_de_2025_-_doacao_de_grupo_escolar_barro_branco_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_no_130_de_22_de_abril_de_2025_-construcao_de_viveros_de_plantas_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_no_131_de_22_de_abril_de_2025_-_incendio_lixao_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_no_132_de_22_de_abril_de_2025_-_contrucao_de_quebra-molas_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_no_133_de_22_de_abril_de_2025_-_contrucao_de_mata-burros_manuim_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_no_134_de_22_de_abril_de_2025_-_banheiros_quadra_do_sao_braz_sao_bento__-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_135_de_22_de_abril_de_2025_-_paralisacao_da_obra_da_rn-118_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_136_de_22_de_abril_de_2025_-_construcao_de_cisternas_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_no_137_de_29_de_abril_de_2025_-_castracao_de_animais_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_no_138_de_29_de_abril_de_2025_-_sala_dos_acs_ubs_vila_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_no_139_de_29_de_abril_de_2025_-_quadra_de_areia_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_no_140_de_29_de_abril_de_2025_-_entrega_de_escritura_publicas_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_no_141_de_29_de_abril_de_2025_-_quebra-molas_na_rua_santa_luzia_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_no_142_de_29_de_abril_de_2025_-_sinalizacao_mossoro_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_no_143_de_29_de_abril_de_2025_-_recuperacao_calcamento-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_no_144_de_06_de_maio_de_2025_-_construcao_de_pocilga_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_no_145_de_06_de_maio_de_2025_-criacao_de_pevs_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_no_146_de_06_de_maio_de_2025_-_recuperacao_estradas_vicinais_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_no_147_de_06_de_maio_de_2025_-_banheiros_no_cemiterio_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_no_148_de_06_de_maio_de_2025_-_coletores_de_lixo_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_no_149_de_06_de_maio_de_2025_-_sin_patinhas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_no_150_de_13_de_maio_de_2025_-_praca_na_serra_de_joao_do_vale_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_no_151_de_13_maio_de_2025_-_sinalizacao_das_estradas_vicinais_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_no_152_de_13_maio_de_2025_-_recuperacao_asfalto_rn-118_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_no_153_de_13_de_maio_de_2025_-_faixa_de_pedestre_central_do_cidadao_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_no_154_de_13_de_maio_de_2025_-_agua_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_no_155_de_13_de_maio_de_2025_-_corte_de_terra_continuidade_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_no_156_de_20_maio_de_2025_-_limpeza_meio-fio_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_no_157_de_20_de_maio_de_2025_-fardamento_garis_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_no_158_de_20_de_maio_de_2025_-_instalacao_de_pocos_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_no_159_de_20_de_maio_de_2025_-_energia_solar_bombas_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_no_160_de_20_de_maio_de_2025_-_notifica_donos_de_terrenos_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_no_161_de_27_maio_de_2025_-_construcao_de_calcamento_abraao_lopes_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_162_de_27_de_maio_de_2025_-_cirurgias_eletivas_semanalmente_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_no_163_de_27_de_maio_de_2025_-_quadra_da_mutamba_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_no_165_de_27_de_maio_de_2025_-_mata-burro_malhada_vermelha_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_no_166_de_03_de_junho_de_2025_-_pocos_exercito_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_no_167_de_03_de_junho_de_2025_-_gari_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_no_168_de_03_de_junho_de_2025_-_faixa_de_pedestre_espaco_do_estudante_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_no_169_de_03_de_junho_de_2025_-_nomeacao_do_compleco_oiticica_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_no_170_de_03_de_junho_de_2025_-_poco_comunidade_salina_1_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_171_de_03_de_junho_de_2025_-_assistente_social_e_psicologo_nas_escolas_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_172_de_10_de_junho_de_2025_-_poco_no_sitio_barros_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_173_de_10_de_junho_de_2025_-_atendimento_medico_agrovila_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_no_174_de_10_de_junho_de_2025_-_limpeza_e_pintura_meio-fio_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_175_de_10_de_junho_de_2025_-_peliculas_nos_onibus_escolar_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_176_de_10_de_junho_de_2025_-_roco_rn-118_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_177_de_10_de_junho_de_2025_-_pediatra_semanalmente-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_no_178_de_17_de_junho_de_2025_-_parque_barra_de_santana__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_no_179_de_17_de_junho_de_2025_-_piso_ceramico_nas_escolas_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_no_180_de_17_de_junho_de_2025_-_construcao_de_calcamento_novo_rumo_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_no_181_de_17_de_junho_de_2025_-_poco_riachao_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_182_de_24_de_junho_de_2025_-_camera_de_seguranca_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_183_de_24_de_junho_de_2025_-_contratacao_agentes_de_saude_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_184_de_24_de_junho_de_2025_-_academia_da_saude_barra_aroeira_sao_braz_sao_bento_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_no_185_de_24_de_junho_de_2025_-_corrimao_na_ponte_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_no_186_de_24_de_junho_de_2025_-_ubs_jangada_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_no_187_de_24_de_junho_de_2025_-_reforma_banheiro_praca_newman_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_188_de_01_de_julho_de_2025_-_asfalto_rua_sao_miguel-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_189_de_01_de_julho_de_2025_-_identificacao_e_fardamento_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_190_de_01_de_julho_de_2025_-_desosseareamento_do_rio_adeque_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_191_de_01_de_julho_de_2025_-_sinalizacao_rn-118_em_frente_a_delegacia_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_192_de_01_de_julho_de_2025_-_remocao_de_bomba__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_no_193_de_01_de_julho_de_2025_-_asfalto_rua_celso_fernandes-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1584/indicacao_no_194_de_15_de_julho_de_2025_-_parada_de_onibus_cacimbas__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_no_195_de_15_de_julho_de_2025_-_banheiros_praca_barra_de_santana__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_196_de_15_de_julho_de_2025_-_mata-burro_malhada_lagoa_seca_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_197_de_05_de_agosto_de_2025_-_sessao_solene__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_198_de_05_de_agosto_de_2025_-_acostamento_tapera-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_199_de_05_de_agosto_de_2025_-_iluminacao_rua_vereador_augusto_queiroz_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_200_de_12_de_agosoto_de_2025_-_audiencia_publica_transito_-_romualdo_teixeira.docx.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_201_de_12_de_agosto_de_2025_-_rua_pacifico_clementino_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1594/indicacao_no_202_de_19_de_agosto_de_2025_-_calcadao_rn-118_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_no_203_de_19_de_agosto_de_2025_-_acao_saude_barra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_204_de_19_de_agosto_de_2025_-_portico_entrada_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_205_de_19_de_agosto_de_2025_-_pm_no_hospital_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_206_de_19_de_agosto_de_2025_-recepcionista_hospital_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_no_207_de_19_de_agosto_de_2025_-_bomba_de_infusao_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1600/indicacao_no_208_de_19_de_agosto_de_2025_-_portico_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_no_209_de_19_de_agosto_de_2025_-_quebra-mola_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_no_210_de_19_de_agosto_de_2025_-_quebra-mola_otavio_lamartine_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1603/indicacao_no_211_de_19_de_agosto_de_2025_-_encontro_de_filarmonicas_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_212_de_19_de_agosto_de_2025_-_orientacao_mina_de_ferro_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_213_de_26_de_agosto_de_2025_-_ronda_escolares__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_214_de_26_de_agosto_de_2025_-_banheiros_no_lopao_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_215_de_26_de_agosto_de_2025_-_rondas_no_dique_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_216_de_26_de_agosto_de_2025_-_coeltor_de_lixo_no_barro_branco_e_riachao_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_217_de_02_de_setembro_de_2025_-__audiencia_de_plano_de_cargo_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_218_de_02_de_setembro_de_2025_-_lampadas_e_rede_de_protecao_quadra_do_riacha_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_219_de_02_de_setembro_de_2025_-_portico_e_parque_tematico_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_220_de_02_de_setembro_de_2025_-_psicologo_hospital_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_221de_02_de_setembro_de_2025_-_assembleia_cidada_-__romulo_-_alan_-_marcione_-_romualdo-_edivan.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_222_de_02_de_setembro_de_2025_-_parque_pcd_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_no_223_de_09_de_setembro_de_2025_-_motorista_conselho_tutelar_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_no_224_de_09_de_setembro_de_2025_-_estrada_da_aroeira_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_no_225_de_09_de_setembro_de_2025_-_medico_sao_braz_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_no_226_de_02_de_setembro_de_2025_-_audiencia_publica_ifrn_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_227_de_09_de_setembro_de_2025_-_internet_zona_rural_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_228_de_09_de_setembro_de_2025_-_profissional_ef_no_sitio_cacimbas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_229_de_09_de_setembro_de_2025_-_reforma_ubs_cacimbas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_no_230_de_16_de_setembro_de_2025_-_pericia_inss__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1630/indicacao_no_231_de_16_de_setembro_de_2025_-_ciclovia_barragem__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1631/indicacao_no_232_de_16_de_setembro_de_2025_-_emendas_impositivas_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1632/indicacao_no_233_de_23_de_setembro_de_2025_-_farmacia_hospital_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1633/indicacao_no_234_de_23_de_setembro_de_2025_-_quadra_do_espinheiro_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1634/indicacao_no_235_de_23_de_setembro_de_2025_-_exames_laboratoriais_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1636/indicacao_no_236_de_30_de_setembro_de_2025_-_pl_tec._radiologias_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1637/indicacao_no_237_de_30_de_setembro_de_2025_-_ponto_caern_central_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_no_238_de_30_de_setembro_de_2025_-_lixo_barro_branco_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1639/indicacao_no_239_de_30_de_setembro_de_2025_-_reforma_praca_dos_freitas_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1640/indicacao_no_240_de_07_de_outubro_de_2025_-_dessalinizador_saco_grande_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1641/indicacao_no_241_de_07_de_outubro_de_2025_-_limpeza_cemiterio_barra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1642/indicacao_no_242_de_09_de_outubro_de_2025_-_limpeza_rua_15_de_novembro_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1643/indicacao_no_243_de_07_de_outubro_de_2025_-_escola_santa_rita_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1644/indicacao_no_244_de_07_de_outubro_de_2025_-_parada_de_onibus_santa_rita_adeque_e_boi_selado_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_245_de_07_de_outubro_de_2025_-_cana_de_acucar_para_os_produtores_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_246_de_07_de_outubro_de_2025_-_escola_pangoa_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_247_de_07_de_outubro_de_2025_-_cursinho_concurso_publico_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_no_248_de_14_de_outubro_de_2025_-_campo_de_futebol_comunidades_rurais_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_no_249_de_14_de_outubro_de_2025_-_entrega_do_mercado_e_matadouro_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_no_250_de_14_de_outubro_de_2025_-_emprestimos_consignado_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_no_251_de_28_de_outubro_de_2025_-_agua_riacho_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_no_252_de_28_de_outubro_de_2025_-_passagem_molhada_netinho_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_no_253_de_28_de_outubro_de_2025_-_climatizacao_ubs_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_no_254_de_28_de_outubro_de_2025_-_cadeiras_de_rodas_camara_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_no_255_de_04_de_novembro_de_2025_-_passagem_molhada_comunidade_acampamento_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_no_256_de_04_de_novembro_de_2025_-_emissao_rg_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_no_257_de_04_de_novembro_de_2025_-_emissao_rg_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_no_258_de_04_de_novembro_de_2025_-_emissao_rg_santa_rita_e_retiro_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_no_259_de_11_de_novembro_de_2025_-_moto_fest_jucurutu_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_no_260_de_11_de_novembro_de_2025_-_calcamento_-_coletiva.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_no_261_de_11_de_novembro_de_2025_-_lampada_loca_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_no_262_de_11_de_novembro_de_2025_-_audiencia_publica_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_no_263_de_18_de_novembro_de_2025_-_reguas_antopometricas__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_no_264_de_18_de_novembro_de_2025_-_espaco_sensorial__-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_no_265_de_18_de_novembro_de_2025_-_banheiros_quimicos__-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_no_266_de_18_de_novembro_de_2025_-_estudo_topografico_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_no_267_de_18_de_novembro_de_2025_-_mata-burro_serra_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_no_268_de_25_de_novembro_de_2025_-_implementacao_da_sec._da_mulher_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_no_269_de_25_de_novembro_de_2025_-_conselho_da_mulher_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1684/indicacao_no_270_de_02_de_dezembro_de_2025_-_extensao_rua_severino_martins_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_no_271_de_02_de_dezembro_de_2025_-_areninha_society_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_no_272_de_02_de_dezembro_de_2025_-_praca_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_273_de_09_de_dezembro_de_2025_-_14_salario_fundeb_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1459/requerimento_01-2025-_solicita_informacoes_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1463/requerimento_02-2025-_solicita_informacoes__-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1527/requerimento_04-2025-_solicita_informacoes_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1532/requerimento_05-2025-_solicita_informacoes_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1550/requerimento_06-2025_-_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1560/requerimento_07-2025-_solicita_informacoes_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1569/requerimento_08-2025-_solicita_informacoes_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_09-2025-_solicita_convocacao.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1657/requerimento_10-2025-_solicita_informacoes_a_prefeitura_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1480/projeto_de_resolucao_no_001_de_25_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1477/projeto_de_decreto_legislativo_n._001-2025_-__presidente_lula.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1478/projeto_de_decreto_legislativo_n._002-2025_-__governadora_fatima.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_decreto_legislativo_n._003-2025_-__jair_bolsonaro.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1461/projeto_de_lei_no_001-2025_-_jose_ilo_-_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1462/projeto_de_lei_no_002-2025_-utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_lei_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_do_legislativo_de_no_004-_2025_-.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1468/projeto_de_lei_n_006_de_14_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_n_007_de_01_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1470/pl_do_legislativo_no_008_-_2025_altera_a_lei_777_-_2013.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1471/projeto_de_lei_n_009_de_22_de_abril_de_2025_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1533/projeto_de_lei_do_legislativo_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1520/pl_n_011_de_13_de_maio_de_2025_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1521/pl_n_012_de_13_de_maio_de_2025_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1522/pl_n_013_de_20_de_maio_de_2025_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1534/pl_n_014_de_20_de_maio_de_2025_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1593/projeto_de_lei_categoria_95kg.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1607/projeto_de_lei_no_016-2025_-_banda_de_musica_-_alan.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1608/projeto_de_lei_no_017-2025_-_patrimonio_sao_joao_do_seu_juca_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1628/projeto_de_lei_do_legislativo_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1682/projet1.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1664/projeto_de_lei_do_legislativo_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1683/projeto_de_lei_no_021-2025_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_de_lei_no_023-2025_-_ensino_da_historia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1690/projeto_de_lei_no_024-2025_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1460/pl10331.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1472/pl_no_1.034_-2025_altera_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1473/pl_no_1.035-2025_dispoe_sobre_a_criacao_de_verbas_indenizat.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1474/pl_1.036-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1475/pl_-_1.037_dispoe_sobre_a_formalizacao_de_plantoes_de_servidores_da_secretaria_municipal_de_saude_publica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1476/pl_-_ldo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1491/parece1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1494/comiss1.doc.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1497/parece1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1500/comissao_de_financas_1037.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1502/comissao_de_financas_ldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1505/comissao_de_fin._-_projeto_003-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1507/comissao_de_financas_-_projeto_004-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1509/comiss2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1513/comissao_de_financas_-_projeto_008-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1492/parece2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1493/parece1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1496/comiss2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1501/comissao_legislacao_-_plantoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1503/parecer_comissao_ldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1504/parecer_comissoes_-_ava.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1506/parece2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1508/parece2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1510/parece3.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1511/parecer_comissao_de_legislacao_-_projeto_rubens.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1512/parecer_comissao_de_legislacao_-_projeto_fogos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1514/parecer_comissao_legislacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1571/mensagem_de_veto_total_-_projeto_de_lei_no_9_de_22_de_abril_de_2025_-_percentual_minimo_de_idade_de_50_anos_em_concurso_publico_e_contratacoes_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1572/mensagem_de_veto_total_-_projeto_de_lei_no_11_de_13_de_maio_de_2025_-_isencao_de_iptu_-_proprietario__de_imovel_...em_tratamento_contra_neoplasia_maligna_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1573/mensagem_de_veto_total_-_emenda_modificativa_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1495/emenda_modificativa_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1498/emenda1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1499/emenda2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1481/mocao_no_001_de_18_de_fevereiro_de_2025__-_parabens_a_dr._isac_jordao__-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1482/mocao_no_002_de_18_de_fevereiro_de_2025__-_pesar_clodoaldo_justiniano_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1483/mocao_no_003_de_18_de_fevereiro_de_2025__-_pesar_henrique_brito_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1484/mocao_no_004_de_25_de_fevereiro_de_2025__-_pesar_celimar_-_da_guia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1485/mocao_no_005_de_11_de_marco_de_2025__-_parabens_guarani_sao_braz_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1486/mocao_no_006_de_11_de_marco_de_2025__-_parabens_dia_da_mulher_-_da_guia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1487/mocao_no_007_de_25_de_marco_de_2025__-_pesar_maria_lima_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1488/mocao_no_008_de_15_de_abril_de_2025__-_pesar_raniery_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1489/mocao_no_009_de_15_de_abril_de_2025__-_pesar_maria_celina_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1490/mocao_no_010_de_06_de_maio_de_2025__-_pesar_socorro_morais_-_augusto_marcione_da_guia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1543/mocao_no_011_de_03_de_junho_de_2025__-_aplauso_e_reconhecimento_-__marcione.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1551/mocao_no_012_de_10_de_junho_de_2025__-_aplauso__-__francinildo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1552/mocao_no_013_de_10_de_junho_de_2025__-_pesar_joao_batista_-_marcione.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1553/mocao_no_014_de_10_de_junho_de_2025__-_pesar_eva_francisca_-_marcione.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1554/mocao_no_015_de_10_de_junho_de_2025__-_pesar_ze_bigodao_-_rubens.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1555/mocao_no_016_de_10_de_junho_de_2025__-_agradecimento__-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1561/mocao_no_017_de_17_de_junho_de_2025__-_pesar_maria_auxiliadora_-_rubens.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1562/mocao_no_018_de_17_de_junho_de_2025__-_apaluso_a_1a_expo_juca__-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1570/mocao_no_019_de_24_de_junho_de_2025__-_agradecimento_pelo_sao_joao_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1579/mocao_no_020_de_01_de_julho_de_2025__-_agradecimento_pelo_acostamento_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1580/mocao_no_021_de_01_de_julho_de_2025__-_aplausos_a_lidja_kalliny_-__alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1582/mocao_no_022_de_08_de_julho_de_2025_-_aplausos_a_escola_newman_queiroz_-_augusto_diniz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1587/mocao_no_023_de_15_de_julho_de_2025__-_aplausos_a_padre_carlos_-_da_guia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1605/mocao_no_024_de_19_de_agosto_de_2025__-_congratulacoes_para_joao_medeiros_-_da_guia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1606/mocao_no_025_de_19_de_agosoto_de_2025__-_pesar_gabriel_alexandre_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1619/mocao_no_026_de02_de_setembro_de_2025__-_pesar_osman_-_marcione.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1627/mocao_no_027_de_09_de_setembro_de_2025__-_parabens_equipe_barra_de_santana_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1635/mocao_no_028_de_23_de_setembro_de_2025__-_agradecimento_sec._educacao_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1648/mocao_no_029_de_30_de_setembro_de_2025__-_congratulacoes_a_equipe_da_festa_sao_miguel_-_da_guia.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1651/mocao_no_030_de_07_de_outubro_de_2025__-_agradecimento_estrada_da_barra-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1652/mocao_no_031_de_07_de_outubro_de_2025__-_escola_tia_dimir_-__maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1653/mocao_no_032_de_14_de_outubro_de_2025__-_aplausos_pelo_desfile_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1658/mocao_no_033_de_21_de_outubro_de_2025__-_professores_-_augusto_e_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1663/mocao_no_034_de_28_de_outubro_de_2025__-_agradecimento_ao_sr_ricardo_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1678/mocao_no_035_de_18_de_novembro_de_2025__-_agradecimento_ao_der_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1679/mocao_no_036_de_18_de_novembro_de_2025__-_parabens_ao_sao_bento_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1688/mocao_no_037_de_02_de_dezembri_de_2025__-_parabens_ao_sindicato_-__jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no_001_de_04_de_fevereiro_de_2025_-_parade_de_onibus_no_sitio_loca_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_no_002_de_04_de_fevereiro_de_2025_-_projeto_de_arborizacao_barra_de_santana_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no_003_de_04_de_fevereiro_de_2025_-_piso_salarial_dos_professores_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_no_004_de_04_de_fevereiro_de_2025_-_iluminacao_publica_no_trecho_da_laticinios__e_massas_juct_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_no_005_de_04_de_fevereiro_de_2025_-_rua_einar_rufino_-_esgotos_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_no_006_de_04_de_fevereiro_de_2025_-_melhorias_nas_escolas_espinheiro_e_pedra_branca_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao_no_007_de_04_de_fevereiro_de_2025_-_passagem_molhada_da_malhada_vermelha_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1317/indicacao_no_008_de_04_de_fevereiro_de_2025_-_limpeza_dique_e_manutencao_das_bombas_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1318/indicacao_no_009_de_04_de_fevereiro_de_2025_-__pocos_tubulares_-_cha_felix_e_lagoa_seca_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1319/indicacao_no_010_de_04_de_fevereiro_de_2025_-_parque_infantil_santo_alexandre_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1320/indicacao_no_011_de_04_de_fevereiro_de_2025_-_extensao_de_rede_pedra_do_navio_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1321/indicacao_no_012_de_04_de_fevereiro_de_2025_-_aquisicao_de_materia-prima_para_mata-burro_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_no_013_de_04_de_fevereiro_de_2025_-_iluminacao_publica_-_vila_velame-_pedra_navio_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1323/indicacao_no_014_de_04_de_fevereiro_de_2025_-_passagens_molhadas__-_tapera_loca_sao_braz_e_barro_branco_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_no_015_de_04_de_fevereiro_de_2025_-_agilidade_nos_cortes_de_terra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_no_016_de_04_de_fevereiro_de_2025_-_retorno_do_carro_da_saude_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1326/indicacao_no_017_de_04_de_fevereiro_de_2025_-_construcao_de_banheiros_-_junior_de_dequinha.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1327/indicacao_no_018_de_04_de_fevereiro_de_2025_-_roco_das_estradas_vicinais_-_junior_de_dequinha.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1328/indicacao_no_019_de_11_de_fevereiro_de_2025_-_calcamento_aroeira_sao_braz_e_agrovila_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1329/indicacao_no_020_de_11_de_fevereiro_de_2025_-_construcao_ubs_sao_braz_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1330/indicacao_no_021_de_11_de_fevereiro_de_2025_-_reforma_das_escolas_rurais_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_no_022_de_11_de_fevereiro_de_2025_-_forro_e_climatizacao_nas_escolas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1332/indicacao_no_023_de_11_de_fevereiro_de_2025_-_calcadao__-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_no_024_de_11_de_fevereiro_de_2025_-_coberturas_ubs__-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1334/indicacao_no_025_de_11_de_fevereiro_de_2025_-_escola_tia_dimir_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_no_026_de_11_de_fevereiro_de_2025_-_calcamento_riachao_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_no_027_de_11_de_fevereiro_de_2025_-_rede_de_protecao_quadra_do_riacha_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_no_028_de_11_de_fevereiro_de_2025_-_rede_de_esgotos_administracao_caern_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no_029_de_11_de_fevereiro_de_2025_-_calcamento_rua_santa_terezinha_-_augusto_diniz.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no_030_de_11_de_fevereiro_de_2025_-_faixa_de_pedestre_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_031_de_11_de_fevereiro_de_2025_-_cobertura_quadra_do_sao_braz_sao_bento_e_aroeira_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_no_032_de_11_de_fevereiro_de_2025_-_instalacao_de_placas_com_o_nome_dos_sitios_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_033_de_11_de_fevereiro_de_2025_-_recuperacao_predio_assistenica_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_no_034_de_11_de_fevereiro_de_2025_-_recuperacao_calcamento_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_035_de_11_de_fevereiro_de_2025_-_caixa_agua_lagoa_seca_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_036_de_11_de_fevereiro_de_2025_-_aterro_nos_calcamentos_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_037_de_11_de_fevereiro_de_2025_-_climatizacao_tia_dimir_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_038_de_11_de_fevereiro_de_2025_-_conclusao_qaudra_retiro_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_039_de_18_de_fevereiro_de_2025_-_melhorias_gerais_do_cemiterio_nova_barra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_040_de_18_de_fevereiro_de_2025_-_construcao_de_caixa_de_agua_na_loca_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_041_de_18_de_fevereiro_de_2025_-_construcao_do_polo_industrial_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_042_de_18_de_fevereiro_de_2025_-_construcao_de_centro_de_velorio_em_jucurutu_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_043_de_18_de_fevereiro_de_2025_-_construcao_caixa_agua_boi_selado_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_044_de_18_de_fevereiro_de_2025_-_distribuicao_de_leite_criancas_atipicas_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_no_045_de_18_de_fevereiro_de_2025_-_reforma_refletores_e_rede_protecao_quadra_novo_rumo_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_046_de_18_de_fevereiro_de_2025_-_construcao_de_quadra_no_tia_dimir_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_047_de_18_de_fevereiro_de_2025_-_melhorias_quadra_da_santa_rita_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_no_048_de_18_de_fevereiro_de_2025_-realizacao_de_concurso_publico_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1358/indicacao_no_049_de_18_de_fevereiro_de_2025_-_revitalizacao_dos_canteiros_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1359/indicacao_no_050_de_18_de_fevereiro_de_2025_-_adesao_ao_cis-amso_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_no_051_de_18_de_fevereiro_de_2025_-_recuperacao_de_lombadas_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_no_052_de_18_de_fevereiro_de_2025_-_construcao_de_lombadas_na_barra_de_santana_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1362/indicacao_no_053_de_18_de_fevereiro_de_2025_-_construcao_de_passagem_molhada_lagoa_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_054_de_18_de_fevereiro_de_2025_-_contrucao_de_acostamento_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_055_de_18_de_fevereiro_de_2025_-_reforma_dos_canteiros_rua_sao_miguel_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_no_056_de_18_de_fevereiro_de_2025_-_construcao_de_quiosques_na_praca_novo_horizonte_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_no_057_de_18_de_fevereiro_de_2025_-_construcao_de_calcamento_santa_terezinha_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1367/indicacao_no_058_de_18_de_fevereiro_de_2025_-_construcao_de_passagem_molhada_camilos_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_059_de_18_de_fevereiro_de_2025_-_instalacao_da_guarda_municipal_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_no_060_de_18_de_fevereiro_de_2025_-_melhorias_na_estiva_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_no_061_de_18_de_fevereiro_de_2025_-_aquisicao_de_carro_para_iluminacao_publica_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1371/indicacao_no_062_de_25_de_fevereiro_de_2025_-_reforma_caixa_agua_barro_branco_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao_no_063_de_25_de_fevereiro_de_2025_-_construcao_de_academias_da_saude_no_dique_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_no_064_de_25_de_fevereiro_de_2025_-disponibilizacao_de_carro_para_criancas_atipicas_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_no_065_de_25_de_fevereiro_de_2025_-_construcao_de_academias_da_saude_bairros_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_066_de_25_de_fevereiro_de_2025_-_construcao_de_ubs_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_067_de_25_de_fevereiro_de_2025_-_reforma_do_matadouro_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_068_de_25_de_fevereiro_de_2025_-_levantamento_tecnico_no_santo_alexandre_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_069_de_25_de_fevereiro_de_2025_-_contratacao_de_agentes_de_saude_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_070_de_25_de_fevereiro_de_2025_-_peixamento_da_barragem_de_oiticica_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_no_071_de_25_de_fevereiro_de_2025_-_sinalizacao_nova_barra_de_santana_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_no_072_de_25_de_fevereiro_de_2025_-_ventilacao_e_cameras_no_ginasio-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_no_073_de_11_de_marco_de_2025_-_parquinho_infantil_nas_pracas_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1383/indicacao_no_074_de_11_de_marco_de_2025_-_curso_tecnico_ifrn_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_no_075_de_11_de_marco_de_2025_-_dessalinizador_na_zona_rural_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_no_076_de_11_de_marco_de_2025_-_iluminacao_nova_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_no_077_de_11_de_marco_de_2025_-_passagem_molhada_e_acesso_da_comunidade_acampamento_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_no_078_de_11_de_marco_de_2025_-_anel_viario-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_no_079_de_11_de_marco_de_2025_-_pl_auxilio_garis-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_no_080_de_11_de_marco_de_2025_-_climatizacao_lar_do_idoso-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_no_081_de_11_de_marco_de_2025_-_passagem_molhada_cacimbas_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_no_082_de_11_de_marco_de_2025_-_mata-burro_cacimbas_e_adeque_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_no_083_de_11_de_marco_de_2025_-_doadores_de_sangue_carros_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_no_084_de_11_de_marco_de_2025_-_sinal_da_tim_comunidades_rurais_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_085_de_18_de_marco_de_2025_-_coletores_de_lixo_para_comunidades_rurais_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_no_086_de_18_de_marco_de_2025_-_passagem_de_esgoto_mercadinho_de_eduardo_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_no_087_de_18_de_marco_de_2025_-_construcao_de_calcamentos_vila_do_velame_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_no_088_de_18_de_marco_de_2025_-_distribuicao_de_peixes_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_no_089_de_18_de_marco_de_2025_-_construcao_creche_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_no_090_de_18_de_marco_de_2025_-_coletores_na_cidade_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_no_091_de_18_de_marco_de_2025_-_agua_riacho_de_santana-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_no_092_de_18_de_marco_de_2025_-_construcao_de_praca_na_aroeira-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_no_093_de_18_de_marco_de_2025_conclusao_das_quadras_e_materiais_esportivos_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_no_094_de_18_de_marco_de_2025_-_corrida_de_rua_em_barra_de_santana_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_no_095_de_25_de_marco_de_2025_-_tec._enfermagem_sao_braz_e_sao_bento_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_no_097_de_25_de_marco_de_2025_-_servico_de_capinagem_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_no_098_de_25_de_marco_de_2025_-_construcao_de_quadra_lagoa_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_no_099_de_01_de_abril_de_2025_-_construcao_de_pista_de_motocross_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_no_100_de_01_de_abril_de_2025_-troca_de_lampadas_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_no_101_de_01_de_abril_de_2025_-_limpeza_praca_bela_vista_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_no_102_de_01_de_abril_de_2025_-_reparo_serra_de_joao_do_vale_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_no_103_de_01_de_abril_de_2025_-_perfuracao_de_poco_arroz_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_no_104_de_01_de_abril_de_2025_-_abrigo_para_animais_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_no_105_de_01_de_abril_de_2025_-_carteira_de_identificacao_pcd_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_106_de_01_de_abril_de_2025_-calcamento_terezinha_lula_de_queiroz_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_107_de_01_de_abril_de_2025_-pista_de_whelling_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_no_108_de_01_de_abril_de_2025_-_atendimento_servidores_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_no_109_de_01_de_abril_de_2025_-_ubs_horario_de_almoco_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_no_110_de_08_de_abril_de_2025_-_reparos_no_calcamento_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_no_111_de_08_de_abril_de_2025_-_materiais_esportivos_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_no_112_de_08_de_abril_de_2025_-_construcao_de_calcamento_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_no_113_de_08_de_abril_de_2025_-_retirada_de_serrote_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_114_de_08_de_abril_de_2025_-_construcao_de_garagem_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_115_de_08_de_abril_de_2025_-recepcionista_centro_adm_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_no_116_de_08_de_abril_de_2025_-_guia_turistico_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_no_117_de_08_de_abril_de_2025_-_carro_fumace_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_no_118_de_08_de_abril_de_2025_-_condutor_de_ambulancia_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_no_119_de_08_de_abril_de_2025_-audiencia_publica_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_no_120_de_15_de_abril_de_2025_-_centro_de_fisioterapia-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_no_121_de_15_de_abril_de_2025_-_barbearia_municipal_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_no_122_de_15_de_abril_de_2025_-_van_suas_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_123_de_15_de_abril_de_2025_-_zenade_maia_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_no_124_de_15_de_abril_de_2025_-_natalia_bonavides_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_no_125_de_15_de_abril_de_2025_-_fernando_mineiro_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_no_126_de_22_de_abril_de_2025_-_robinson_faria_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_no_127_de_22_de_abril_de_2025_-_canos_de_motos_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_no_128_de_22_de_abril_de_2025_-_reforma_e_ampliacao_cemiterio_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_no_129_de_22_de_abril_de_2025_-_doacao_de_grupo_escolar_barro_branco_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_no_130_de_22_de_abril_de_2025_-construcao_de_viveros_de_plantas_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_no_131_de_22_de_abril_de_2025_-_incendio_lixao_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_no_132_de_22_de_abril_de_2025_-_contrucao_de_quebra-molas_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_no_133_de_22_de_abril_de_2025_-_contrucao_de_mata-burros_manuim_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_no_134_de_22_de_abril_de_2025_-_banheiros_quadra_do_sao_braz_sao_bento__-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_135_de_22_de_abril_de_2025_-_paralisacao_da_obra_da_rn-118_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_136_de_22_de_abril_de_2025_-_construcao_de_cisternas_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_no_137_de_29_de_abril_de_2025_-_castracao_de_animais_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_no_138_de_29_de_abril_de_2025_-_sala_dos_acs_ubs_vila_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_no_139_de_29_de_abril_de_2025_-_quadra_de_areia_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_no_140_de_29_de_abril_de_2025_-_entrega_de_escritura_publicas_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_no_141_de_29_de_abril_de_2025_-_quebra-molas_na_rua_santa_luzia_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_no_142_de_29_de_abril_de_2025_-_sinalizacao_mossoro_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_no_143_de_29_de_abril_de_2025_-_recuperacao_calcamento-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_no_144_de_06_de_maio_de_2025_-_construcao_de_pocilga_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_no_145_de_06_de_maio_de_2025_-criacao_de_pevs_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_no_146_de_06_de_maio_de_2025_-_recuperacao_estradas_vicinais_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_no_147_de_06_de_maio_de_2025_-_banheiros_no_cemiterio_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_no_148_de_06_de_maio_de_2025_-_coletores_de_lixo_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_no_149_de_06_de_maio_de_2025_-_sin_patinhas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_no_150_de_13_de_maio_de_2025_-_praca_na_serra_de_joao_do_vale_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_no_151_de_13_maio_de_2025_-_sinalizacao_das_estradas_vicinais_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_no_152_de_13_maio_de_2025_-_recuperacao_asfalto_rn-118_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_no_153_de_13_de_maio_de_2025_-_faixa_de_pedestre_central_do_cidadao_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_no_154_de_13_de_maio_de_2025_-_agua_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_no_155_de_13_de_maio_de_2025_-_corte_de_terra_continuidade_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_no_156_de_20_maio_de_2025_-_limpeza_meio-fio_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_no_157_de_20_de_maio_de_2025_-fardamento_garis_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_no_158_de_20_de_maio_de_2025_-_instalacao_de_pocos_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_no_159_de_20_de_maio_de_2025_-_energia_solar_bombas_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_no_160_de_20_de_maio_de_2025_-_notifica_donos_de_terrenos_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_no_161_de_27_maio_de_2025_-_construcao_de_calcamento_abraao_lopes_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_162_de_27_de_maio_de_2025_-_cirurgias_eletivas_semanalmente_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_no_163_de_27_de_maio_de_2025_-_quadra_da_mutamba_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_no_165_de_27_de_maio_de_2025_-_mata-burro_malhada_vermelha_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_no_166_de_03_de_junho_de_2025_-_pocos_exercito_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_no_167_de_03_de_junho_de_2025_-_gari_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_no_168_de_03_de_junho_de_2025_-_faixa_de_pedestre_espaco_do_estudante_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_no_169_de_03_de_junho_de_2025_-_nomeacao_do_compleco_oiticica_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_no_170_de_03_de_junho_de_2025_-_poco_comunidade_salina_1_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_171_de_03_de_junho_de_2025_-_assistente_social_e_psicologo_nas_escolas_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_172_de_10_de_junho_de_2025_-_poco_no_sitio_barros_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_173_de_10_de_junho_de_2025_-_atendimento_medico_agrovila_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_no_174_de_10_de_junho_de_2025_-_limpeza_e_pintura_meio-fio_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_175_de_10_de_junho_de_2025_-_peliculas_nos_onibus_escolar_-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_176_de_10_de_junho_de_2025_-_roco_rn-118_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_177_de_10_de_junho_de_2025_-_pediatra_semanalmente-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_no_178_de_17_de_junho_de_2025_-_parque_barra_de_santana__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_no_179_de_17_de_junho_de_2025_-_piso_ceramico_nas_escolas_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_no_180_de_17_de_junho_de_2025_-_construcao_de_calcamento_novo_rumo_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_no_181_de_17_de_junho_de_2025_-_poco_riachao_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_182_de_24_de_junho_de_2025_-_camera_de_seguranca_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_183_de_24_de_junho_de_2025_-_contratacao_agentes_de_saude_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_184_de_24_de_junho_de_2025_-_academia_da_saude_barra_aroeira_sao_braz_sao_bento_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_no_185_de_24_de_junho_de_2025_-_corrimao_na_ponte_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_no_186_de_24_de_junho_de_2025_-_ubs_jangada_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_no_187_de_24_de_junho_de_2025_-_reforma_banheiro_praca_newman_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_188_de_01_de_julho_de_2025_-_asfalto_rua_sao_miguel-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_189_de_01_de_julho_de_2025_-_identificacao_e_fardamento_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_190_de_01_de_julho_de_2025_-_desosseareamento_do_rio_adeque_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_191_de_01_de_julho_de_2025_-_sinalizacao_rn-118_em_frente_a_delegacia_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_192_de_01_de_julho_de_2025_-_remocao_de_bomba__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_no_193_de_01_de_julho_de_2025_-_asfalto_rua_celso_fernandes-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1584/indicacao_no_194_de_15_de_julho_de_2025_-_parada_de_onibus_cacimbas__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_no_195_de_15_de_julho_de_2025_-_banheiros_praca_barra_de_santana__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_196_de_15_de_julho_de_2025_-_mata-burro_malhada_lagoa_seca_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_197_de_05_de_agosto_de_2025_-_sessao_solene__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_198_de_05_de_agosto_de_2025_-_acostamento_tapera-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_199_de_05_de_agosto_de_2025_-_iluminacao_rua_vereador_augusto_queiroz_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_200_de_12_de_agosoto_de_2025_-_audiencia_publica_transito_-_romualdo_teixeira.docx.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_201_de_12_de_agosto_de_2025_-_rua_pacifico_clementino_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1594/indicacao_no_202_de_19_de_agosto_de_2025_-_calcadao_rn-118_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_no_203_de_19_de_agosto_de_2025_-_acao_saude_barra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_204_de_19_de_agosto_de_2025_-_portico_entrada_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_205_de_19_de_agosto_de_2025_-_pm_no_hospital_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_206_de_19_de_agosto_de_2025_-recepcionista_hospital_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_no_207_de_19_de_agosto_de_2025_-_bomba_de_infusao_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1600/indicacao_no_208_de_19_de_agosto_de_2025_-_portico_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_no_209_de_19_de_agosto_de_2025_-_quebra-mola_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_no_210_de_19_de_agosto_de_2025_-_quebra-mola_otavio_lamartine_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1603/indicacao_no_211_de_19_de_agosto_de_2025_-_encontro_de_filarmonicas_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_212_de_19_de_agosto_de_2025_-_orientacao_mina_de_ferro_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_213_de_26_de_agosto_de_2025_-_ronda_escolares__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_214_de_26_de_agosto_de_2025_-_banheiros_no_lopao_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_215_de_26_de_agosto_de_2025_-_rondas_no_dique_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_216_de_26_de_agosto_de_2025_-_coeltor_de_lixo_no_barro_branco_e_riachao_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_217_de_02_de_setembro_de_2025_-__audiencia_de_plano_de_cargo_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_218_de_02_de_setembro_de_2025_-_lampadas_e_rede_de_protecao_quadra_do_riacha_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_219_de_02_de_setembro_de_2025_-_portico_e_parque_tematico_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_220_de_02_de_setembro_de_2025_-_psicologo_hospital_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_221de_02_de_setembro_de_2025_-_assembleia_cidada_-__romulo_-_alan_-_marcione_-_romualdo-_edivan.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_222_de_02_de_setembro_de_2025_-_parque_pcd_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_no_223_de_09_de_setembro_de_2025_-_motorista_conselho_tutelar_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_no_224_de_09_de_setembro_de_2025_-_estrada_da_aroeira_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_no_225_de_09_de_setembro_de_2025_-_medico_sao_braz_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_no_226_de_02_de_setembro_de_2025_-_audiencia_publica_ifrn_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_227_de_09_de_setembro_de_2025_-_internet_zona_rural_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_228_de_09_de_setembro_de_2025_-_profissional_ef_no_sitio_cacimbas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_229_de_09_de_setembro_de_2025_-_reforma_ubs_cacimbas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_no_230_de_16_de_setembro_de_2025_-_pericia_inss__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1630/indicacao_no_231_de_16_de_setembro_de_2025_-_ciclovia_barragem__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1631/indicacao_no_232_de_16_de_setembro_de_2025_-_emendas_impositivas_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1632/indicacao_no_233_de_23_de_setembro_de_2025_-_farmacia_hospital_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1633/indicacao_no_234_de_23_de_setembro_de_2025_-_quadra_do_espinheiro_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1634/indicacao_no_235_de_23_de_setembro_de_2025_-_exames_laboratoriais_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1636/indicacao_no_236_de_30_de_setembro_de_2025_-_pl_tec._radiologias_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1637/indicacao_no_237_de_30_de_setembro_de_2025_-_ponto_caern_central_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_no_238_de_30_de_setembro_de_2025_-_lixo_barro_branco_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1639/indicacao_no_239_de_30_de_setembro_de_2025_-_reforma_praca_dos_freitas_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1640/indicacao_no_240_de_07_de_outubro_de_2025_-_dessalinizador_saco_grande_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1641/indicacao_no_241_de_07_de_outubro_de_2025_-_limpeza_cemiterio_barra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1642/indicacao_no_242_de_09_de_outubro_de_2025_-_limpeza_rua_15_de_novembro_-_marcione_araujo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1643/indicacao_no_243_de_07_de_outubro_de_2025_-_escola_santa_rita_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1644/indicacao_no_244_de_07_de_outubro_de_2025_-_parada_de_onibus_santa_rita_adeque_e_boi_selado_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_245_de_07_de_outubro_de_2025_-_cana_de_acucar_para_os_produtores_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_246_de_07_de_outubro_de_2025_-_escola_pangoa_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_247_de_07_de_outubro_de_2025_-_cursinho_concurso_publico_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_no_248_de_14_de_outubro_de_2025_-_campo_de_futebol_comunidades_rurais_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_no_249_de_14_de_outubro_de_2025_-_entrega_do_mercado_e_matadouro_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_no_250_de_14_de_outubro_de_2025_-_emprestimos_consignado_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_no_251_de_28_de_outubro_de_2025_-_agua_riacho_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_no_252_de_28_de_outubro_de_2025_-_passagem_molhada_netinho_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_no_253_de_28_de_outubro_de_2025_-_climatizacao_ubs_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_no_254_de_28_de_outubro_de_2025_-_cadeiras_de_rodas_camara_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_no_255_de_04_de_novembro_de_2025_-_passagem_molhada_comunidade_acampamento_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_no_256_de_04_de_novembro_de_2025_-_emissao_rg_barra_de_santana_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_no_257_de_04_de_novembro_de_2025_-_emissao_rg_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_no_258_de_04_de_novembro_de_2025_-_emissao_rg_santa_rita_e_retiro_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_no_259_de_11_de_novembro_de_2025_-_moto_fest_jucurutu_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_no_260_de_11_de_novembro_de_2025_-_calcamento_-_coletiva.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_no_261_de_11_de_novembro_de_2025_-_lampada_loca_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_no_262_de_11_de_novembro_de_2025_-_audiencia_publica_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_no_263_de_18_de_novembro_de_2025_-_reguas_antopometricas__-augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_no_264_de_18_de_novembro_de_2025_-_espaco_sensorial__-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_no_265_de_18_de_novembro_de_2025_-_banheiros_quimicos__-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_no_266_de_18_de_novembro_de_2025_-_estudo_topografico_-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_no_267_de_18_de_novembro_de_2025_-_mata-burro_serra_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_no_268_de_25_de_novembro_de_2025_-_implementacao_da_sec._da_mulher_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_no_269_de_25_de_novembro_de_2025_-_conselho_da_mulher_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1684/indicacao_no_270_de_02_de_dezembro_de_2025_-_extensao_rua_severino_martins_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_no_271_de_02_de_dezembro_de_2025_-_areninha_society_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_no_272_de_02_de_dezembro_de_2025_-_praca_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_273_de_09_de_dezembro_de_2025_-_14_salario_fundeb_-_maria_da_guia.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1459/requerimento_01-2025-_solicita_informacoes_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1463/requerimento_02-2025-_solicita_informacoes__-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1527/requerimento_04-2025-_solicita_informacoes_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1532/requerimento_05-2025-_solicita_informacoes_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1550/requerimento_06-2025_-_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1560/requerimento_07-2025-_solicita_informacoes_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1569/requerimento_08-2025-_solicita_informacoes_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_09-2025-_solicita_convocacao.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1657/requerimento_10-2025-_solicita_informacoes_a_prefeitura_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1480/projeto_de_resolucao_no_001_de_25_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1477/projeto_de_decreto_legislativo_n._001-2025_-__presidente_lula.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1478/projeto_de_decreto_legislativo_n._002-2025_-__governadora_fatima.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_decreto_legislativo_n._003-2025_-__jair_bolsonaro.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1461/projeto_de_lei_no_001-2025_-_jose_ilo_-_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1462/projeto_de_lei_no_002-2025_-utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_lei_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_do_legislativo_de_no_004-_2025_-.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1468/projeto_de_lei_n_006_de_14_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_n_007_de_01_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1470/pl_do_legislativo_no_008_-_2025_altera_a_lei_777_-_2013.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1471/projeto_de_lei_n_009_de_22_de_abril_de_2025_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1533/projeto_de_lei_do_legislativo_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1520/pl_n_011_de_13_de_maio_de_2025_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1521/pl_n_012_de_13_de_maio_de_2025_-_augusto_calisson.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1522/pl_n_013_de_20_de_maio_de_2025_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1534/pl_n_014_de_20_de_maio_de_2025_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1593/projeto_de_lei_categoria_95kg.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1607/projeto_de_lei_no_016-2025_-_banda_de_musica_-_alan.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1608/projeto_de_lei_no_017-2025_-_patrimonio_sao_joao_do_seu_juca_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1628/projeto_de_lei_do_legislativo_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1682/projet1.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1664/projeto_de_lei_do_legislativo_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1683/projeto_de_lei_no_021-2025_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_de_lei_no_023-2025_-_ensino_da_historia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1690/projeto_de_lei_no_024-2025_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1460/pl10331.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1472/pl_no_1.034_-2025_altera_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1473/pl_no_1.035-2025_dispoe_sobre_a_criacao_de_verbas_indenizat.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1474/pl_1.036-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1475/pl_-_1.037_dispoe_sobre_a_formalizacao_de_plantoes_de_servidores_da_secretaria_municipal_de_saude_publica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2025/1476/pl_-_ldo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="228" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="227.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>