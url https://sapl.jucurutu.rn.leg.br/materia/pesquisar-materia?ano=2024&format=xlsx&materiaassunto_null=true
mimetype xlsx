--- v0 (2025-12-09)
+++ v1 (2026-04-05)
@@ -54,3023 +54,3023 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>P-CFO</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças, Orçamento e F.</t>
   </si>
   <si>
     <t>Iogo Nielson de Queiroz e Silva</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/778/parecer_pl_1006_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/778/parecer_pl_1006_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>O PROJETO DE LEI N°1006/2023 DE 12 DE DEZEMBRO DE 2023, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, O PROJETO DISPÕE SOBRE O TRATAMENTO DIFERENCIADO, FAVORECIDO, REGIONALIZADO E SIMPLIFICADO ÀS MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE E AOS MICROEMPREENDEDORES INDIVIDUAIS NO ACESSO AO MERCADO LOCAL E NAS CONTRATAÇÕES PÚBLICAS REALIZADAS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE JUCURUTU/RN E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 A MATÉRIA FOI PROTOCOLADA NA CÂMARA MUNICIPAL EM 12/12/2023. RECEBEU O PARECER FAVORÁVEL SEM RESSALVAS DA PROCURADORIA JURÍDICA DA CÂMARA. NÃO HOUVE APRESENTAÇÃO DE EMENDAS POR ESTA COMISSÃO, É O BREVE RELATÓRIO.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/802/parecer_pl_1015_2024_-__comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/802/parecer_pl_1015_2024_-__comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>O PROJETO DE RESOUÇÃO N°1.015/2024 DE 10 DE ABRIL DE 2024, DE AUTORIA DO CHEFE DO EXECUTIVO ABRE CRÉDITO ESPECIAL AO ORÇAMENTO DO CORRENTE EXERCÍCIO 2024 PARA FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 A MATÉRIA FOI PROTOCOLADA NA CÂMARA MUNICIPAL EM 12/04/2024. RECEBEU PARECER FAVORÁVEL SEM RESSALVAS DA PROCURADORIA JURÍDICA DA CÂMARA. NÃO HOUVE APRESENTAÇÃO DE EMENDAS POR ESTA COMISSÃO. É O BREVE RELÁTORIO.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/803/parecer_pl_1016_2024_-__comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/803/parecer_pl_1016_2024_-__comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>O PROJETO DE LEI N°1.016/2024, DISPÕE SOBRE A FORMALIZAÇÃO DE PLANTÕES DE SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 _x000D_
 A MATÉRIA FOI PROTOCOLADA NA CÂMARA MUNICIPAL EM 30/04/2024. RECEBEU PARECER FAVORÁVEL SEM RESSALVAS DA PROCURADORIA JURÍDICA DA CÂMARA. NÃO HOUVE APRESENTAÇÃO DE EMENDAS POR ESTA COMISSÃO. É O BREVE RELÁTORIO.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/807/parecer_pl_1019_2024_-_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/807/parecer_pl_1019_2024_-_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>O PROJETO DE LEI N°1.019/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL A TRANSFORMAR O CARGO DE AUXILIAR DE ENFERMAGEM EM TÉCNICO EM ENFERMAGEM E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 A MATÉRIA FOI PROTOCOLADA NA CÂMARA MUNICIPAL EM 07/05/2024. RECEBEU PARECER FAVORÁVEL SEM RESSALVAS DA PROCURADORIA JURÍDICA DA CÂMARA. NÃO HOUVE APRESENTAÇÃO DE EMENDAS POR ESTA COMISSÃO. É O BREVE RELÁTORIO.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>P-CLJ</t>
   </si>
   <si>
     <t>Parecer Comissão de Legislação, Justiça e R.</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/776/parecer_pl__001_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/776/parecer_pl__001_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Resolução nº 01/2024, de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/773/parecer_pl_002_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/773/parecer_pl_002_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 001/2024, de autoria do Vereador Alan Oliveira do Amaral.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/774/parecer_pl_003_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/774/parecer_pl_003_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 003/2024, de autoria do vereador José Ilo Lopes Júnior.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1122/parecer_resolucao_004_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1122/parecer_resolucao_004_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Resolução nº 01/2024, de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/775/parecer_pl_005_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/775/parecer_pl_005_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 005/2024 de 07 de Maio de 2024, de autoria do vereador Francinildo Aquino da Silva, que dispõe sobre o acesso ao laser as pessoas com transtorno do espectro autista (TEA), transtorno de déficit de atenção e hiperatividade (TDAH), síndrome de tourett e síndrome de down, e o direito de 1 (um) acompanhante e dá outras providências.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/777/parecer_pl_008_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/777/parecer_pl_008_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 008/2024 de 18 de junho de 2024, de autoria do vereador Jucimar Pereira Dantas, institui o dia Municipal, assim como considera Patrimônio Religioso Cultura e Imaterial o "Circulo de Oração".</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/790/parecer_pl_1008_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/790/parecer_pl_1008_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 1008/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/791/parecer_pl_1012_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/791/parecer_pl_1012_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 1012/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/792/parecer_pl_1013_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/792/parecer_pl_1013_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 1013/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/796/parecer_pl_1014_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/796/parecer_pl_1014_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 1014/2024 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/804/parecer_pl_1016_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/804/parecer_pl_1016_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 1016/2024 de 30 de Abril de 2024, de autoria do Poder Executivo, dispõe sobre a criação do Conselho Municipal da Pessoa com Deficiência do Município de JUCURUTU, e dá outras providências.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/805/parecer_pl_1017_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/805/parecer_pl_1017_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 1017/2024, que autoriza o Poder Executivo a desenvolver ações e aporte de contrapartida municipal para implementar o Programa Minha Casa Minha Vida conforme disposto na Lei 11.977 de 07 de Julho de 2009 e na Medida Provisória 1.162 de 14 de fevereiro de 2023 e também nas disposições das instruções normativas do ministério das cidades e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/806/parecer_pl_1018_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/806/parecer_pl_1018_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 1028/2024 de 07 de Maio de 2024, de autoria do Poder Executivo, dispõe sobre a criação do Conselho Municipal da Pessoa com Deficiência do Município de JUCURUTU, e dá providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/808/parecer_pl_1019_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/808/parecer_pl_1019_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 1019/2024 de 07 de Maio de 2024, de autoria do Poder Executivo, autoriza o Poder Executivo Municipal a transformar o cargo de auxiliar de enfermagem em Técnico de Enfermagem e dá outras providências.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/809/parecer_pl_1021_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/809/parecer_pl_1021_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 1021/2024 de 15 de Abril de 2024, de autoria do Poder Executivo, dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentaria de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/810/parecer_pl_1023_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/810/parecer_pl_1023_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 1023/2024 de 04 de junho de 2024, de autoria do Poder Executivo, autoriza a abertura de Crédito Especial ao orçamento vigente para fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/814/parecer_pl_1024_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/814/parecer_pl_1024_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 1024/2024 de 04 de junho de 2024, de autoria do Poder Executivo, cria a gratificação  para função de Pregoeiro(a) no âmbito do Município de Jucurutu/RN e dá outras providências.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
     <t>Romualdo Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/314/mocao_no_001_de_20_de_fevereiro_de_2024._-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/314/mocao_no_001_de_20_de_fevereiro_de_2024._-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento da  jovem Yasmim Januário da Silva.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/315/mocao_no_002_de_005_de_marco_de_2024._-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/315/mocao_no_002_de_005_de_marco_de_2024._-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns pela conquista da SELEÇÃO JUCURUTUENSE NO CAMPEONATO ESTADUAL DE FUTSAL.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/316/mocao_no_003_de_005_de_marco_de_2024._-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/316/mocao_no_003_de_005_de_marco_de_2024._-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns pelo aniversário de Dona Terezinha Maria de Jesus.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Edivan Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/317/mocao_no_004_de_09_de_abril_de_2024_-_edivan_fernandes_-_zeza.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/317/mocao_no_004_de_09_de_abril_de_2024_-_edivan_fernandes_-_zeza.pdf</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/318/mocao_no_005_de_09_de_abril_de_2024_-_edivan_fernandes_-_alzira_maria.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/318/mocao_no_005_de_09_de_abril_de_2024_-_edivan_fernandes_-_alzira_maria.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento da  Alzira Maria da Silva.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Willame Lopes</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/319/mocao_no_006_de_28_de_maio_de_2024_-_willame_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/319/mocao_no_006_de_28_de_maio_de_2024_-_willame_lopes.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento do Jovem Elizelir Mouzinho da Silva.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Alan Amaral</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/320/mocao_no_007_de_21_de_maio_de_2024__-_parabens_ao_tecnicos_e_aux_de_enfermagem_-__alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/320/mocao_no_007_de_21_de_maio_de_2024__-_parabens_ao_tecnicos_e_aux_de_enfermagem_-__alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns aos técnicos e auxiliares de enfermagem pela passagem do dia nacional da categoria, celebrado no último dia 20.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Francinildo Aquino</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/321/mocao_no_008_de_25_de_junho_de_2024__-_parabens_a_quadrilha_da_cia_cultural_imperio_junino_e_as_demais_quadrilhas_participantes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/321/mocao_no_008_de_25_de_junho_de_2024__-_parabens_a_quadrilha_da_cia_cultural_imperio_junino_e_as_demais_quadrilhas_participantes.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns aos integrantes da Quadrilha Junina da Companhia Cultural Império Junino e as demais quadrilhas participantes.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/109/indicacao_no_001_de_20_de_fevereiro_de_2024_-_romualdo_teixeira_-_fardamento.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/109/indicacao_no_001_de_20_de_fevereiro_de_2024_-_romualdo_teixeira_-_fardamento.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo e ao Secretário de Educação que distribuam fardamento escolar para os alunos da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/110/indicacao_no_002_de_20_de_fevereiro_de_2024_-_romualdo_teixeira__-_capacitacao_cuidadores.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/110/indicacao_no_002_de_20_de_fevereiro_de_2024_-_romualdo_teixeira__-_capacitacao_cuidadores.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e ao Secretário de Educação que possibilite a oferta de cursos de capacitação para os cuidadores da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Rômulo Ivo</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_no_003_de_20_de_fevereiro_de_2024_-__romulo_ivo_-_barreiro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_no_003_de_20_de_fevereiro_de_2024_-__romulo_ivo_-_barreiro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e ao Secretário de Agricultura a construção de um barreiro comunitário.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/112/indicacao_no_004_de_20_de_fevereiro_de_2024_-_alan_amaral_-__mapeamento_neurodiversidades.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/112/indicacao_no_004_de_20_de_fevereiro_de_2024_-_alan_amaral_-__mapeamento_neurodiversidades.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretária de Saúde o mapeamento através dos Agentes Comunitários de Saúde (ACS) e suas respectivas áreas, buscando mensurar a quantidade de pessoas com deficiência e neurodiversidades.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/113/indicacao_no_005_de_20_de_fevereiro_de_2024_-_alan_amaral_-_carteira_de_identificacao_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/113/indicacao_no_005_de_20_de_fevereiro_de_2024_-_alan_amaral_-_carteira_de_identificacao_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao poder executivo e à Secretaria Municipal de Saúde a confecção da carteira de identificação das pessoas com deficiência.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/114/indicacao_no_006_de_20_de_fevereiro_de_2024_-_edivan_fernandes_-__cx_d_agua_mineiro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/114/indicacao_no_006_de_20_de_fevereiro_de_2024_-_edivan_fernandes_-__cx_d_agua_mineiro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo e ao Secretário de Obras e Serviços Urbanos que realize a reforma da caixa d’água do Sítio Mineiro.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/115/indicacao_no_007_de_20_de_fevereiro_de_2024_-_edivan_fernandes_-_orla_fluvial_e_man._bombas_dnocs.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/115/indicacao_no_007_de_20_de_fevereiro_de_2024_-_edivan_fernandes_-_orla_fluvial_e_man._bombas_dnocs.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e ao Secretário de Obras para que realize a limpeza da Orla Fluvial e Manutenção das bombas de abastecimento localizado no Conjunto DNOCS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Jubiratan Saldanha</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/116/indicacao_no_008_de_20_de_fevereiro_de_2024_-_jubiratan_saldanha_-__quadras_de_esportes_aroeira_e_sao_bento.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/116/indicacao_no_008_de_20_de_fevereiro_de_2024_-_jubiratan_saldanha_-__quadras_de_esportes_aroeira_e_sao_bento.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e ao Secretário de Obras e Serviços Urbanos do município de Jucurutu que realize a reforma das quadras de esportes das comunidades Aroeira e São Bento.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/117/indicacao_no_009_de_20_de_fevereiro_de_2024_-_jubiratan_saldanha_-__medidas_de_combate_a_dengue.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/117/indicacao_no_009_de_20_de_fevereiro_de_2024_-_jubiratan_saldanha_-__medidas_de_combate_a_dengue.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretária de Saúde do município de Jucurutu que adotem medidas de prevenção e conscientização visando o combate e à proliferação do Aedes Aegypti nas comunidades rurais de Jucurutu.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_no_010_de_20_de_fevereiro_de_2024_-_jubiratan_saldanha_-_cortes_de_terra.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_no_010_de_20_de_fevereiro_de_2024_-_jubiratan_saldanha_-_cortes_de_terra.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao poder executivo ao Secretário de Agricultura do município de Jucurutu, maior agilidade nos cortes de terra das comunidades rurais de Jucurutu.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>José Pedro</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/119/indicacao_no_011_de_20_de_fevereiro_de_2024_-_jose_pedro_-_reforma_quadra_bs.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/119/indicacao_no_011_de_20_de_fevereiro_de_2024_-_jose_pedro_-_reforma_quadra_bs.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e ao Secretário de Obras e Serviços Urbanos do município de Jucurutu que realize a reforma da quadra de esportes no Distrito Municipal Boi Selado.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/120/indicacao_no_012_de_20_de_fevereiro_de_2024_-_jose_pedro_-__reforma_e_a_mpliacao_cemiterio_bs.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/120/indicacao_no_012_de_20_de_fevereiro_de_2024_-_jose_pedro_-__reforma_e_a_mpliacao_cemiterio_bs.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e ao Secretário de Obras e Serviços Urbanos do município de Jucurutu que realize a reforma                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                     e ampliação do cemitério público do Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/121/indicacao_no_013_de_20_de_fevereiro_de_2024_-_jose_pedro_-_pavimentacao_joaquim_mangaba.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/121/indicacao_no_013_de_20_de_fevereiro_de_2024_-_jose_pedro_-_pavimentacao_joaquim_mangaba.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e ao Secretário de Obras e Serviços Urbanos do município de Jucurutu que realize a pavimentação da Rua Joaquim Mangaba, localizada no Distrito Municipal Boi Selado.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/122/indicacao_no_014_de_27_de_fevereiro_de_2024_-_jose_pedro_-_rede_de_esgoto_-_boi_selado.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/122/indicacao_no_014_de_27_de_fevereiro_de_2024_-_jose_pedro_-_rede_de_esgoto_-_boi_selado.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos do município de Jucurutu que refaçam a rede de esgoto das ruas Joaquim Mangaba e Trav. Damião Carneiro, localizada no Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/123/indicacao_no_015_de_27_de_fevereiro_de_2024_-_jose_pedro_-_reajuste_-_gratificacao_conselho_tutelar.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/123/indicacao_no_015_de_27_de_fevereiro_de_2024_-_jose_pedro_-_reajuste_-_gratificacao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo do município de Jucurutu que elabore um projeto de lei e destine a essa casa legislativa, concedendo reajuste ou gratificação destinado aos conselheiros tutelares do município.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/124/indicacao_no_016_de_27_de_fevereiro_de_2024_-_jose_pedro_-_iluminacao_trecho_tidal.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/124/indicacao_no_016_de_27_de_fevereiro_de_2024_-_jose_pedro_-_iluminacao_trecho_tidal.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos do município de Jucurutu que providencie melhorias na iluminação pública do trecho de Tidal ao Bairro Abraão Lopes, seguindo pela ponte do Rio Piranhas, sentido Vila do Velame e Pedra do Navio.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Rubens Batista</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_no_017_de_27_de_fevereiro_de_2024_-_rubens_batista_de_araujo_-_distribuicao_de_peixe_semana_santa.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_no_017_de_27_de_fevereiro_de_2024_-_rubens_batista_de_araujo_-_distribuicao_de_peixe_semana_santa.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Assistência Social do município de Jucurutu que realize distribuição gratuita de peixes para famílias em situação de vulnerabilidade social no período da Semana Santa.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_no_018_de_27_de_fevereiro_de_2024_-_rubens_batista_de_araujo_-_passagem_molhada.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_no_018_de_27_de_fevereiro_de_2024_-_rubens_batista_de_araujo_-_passagem_molhada.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos do município de Jucurutu que realize construção de uma passagem molhada com bueiros no Riacho do Sítio Barro Branco, como também no riacho nova Olinda que dá acesso à Fazenda Saco de São João.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_no_019_de_27_de_fevereiro_de_2024_-_rubens_batista_de_araujo_-_const_reservatorio_de_agua_bs.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_no_019_de_27_de_fevereiro_de_2024_-_rubens_batista_de_araujo_-_const_reservatorio_de_agua_bs.pdf</t>
   </si>
   <si>
     <t>Solicita a presidência da Companhia de Águas e Esgotos do Rio Grande do Norte e ao Excelentíssimo Deputado Nelter Queiroz a construção de um reservatório de água no Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_no_020_de_27_de_fevereiro_de_2024_-_jubirantan_saldanha_-_construcao_quadra_sao_braz.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_no_020_de_27_de_fevereiro_de_2024_-_jubirantan_saldanha_-_construcao_quadra_sao_braz.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a construção de uma quadra esportiva na comunidade São Braz.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_021_de_27_de_fevereiro_de_2024_-_jubiratan_saldanha_-_pavimentacao_aroeira_e_sao_braz.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_021_de_27_de_fevereiro_de_2024_-_jubiratan_saldanha_-_pavimentacao_aroeira_e_sao_braz.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e ao Secretário de Obras e Serviços Urbanos do município de Jucurutu que realize a pavimentação das ruas principais das comunidades: Aroeira e São Braz.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_022_de_27_de_fevereiro_de_2024_-_jubiratan_saldanha_-_passagem_molhada_sao_braz_e_barro_branco.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_022_de_27_de_fevereiro_de_2024_-_jubiratan_saldanha_-_passagem_molhada_sao_braz_e_barro_branco.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos do município de Jucurutu que realize construção de passagens molhadas nas comunidades São Braz e Barro Branco.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_023_de_27_de_fevereiro_de_2024_-_edivan_fernandes_-_pavimentacao_rua_principal_riachao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_023_de_27_de_fevereiro_de_2024_-_edivan_fernandes_-_pavimentacao_rua_principal_riachao.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos do município de Jucurutu a pavimentação da rua principal da comunidade Riachão.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_024_de_27_de_fevereiro_de_2024_-_edivan_fernandes_-_cacambas_de_lixo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_024_de_27_de_fevereiro_de_2024_-_edivan_fernandes_-_cacambas_de_lixo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos do município de Jucurutu que providencie caçambas de lixo para as comunidades Riachão, Vila Esperança e Barro Branco e que desenvolva um cronograma para coleta do material.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_no_025_de_27_de_fevereiro_de_2024_-_edivan_fernandes_-_reforma_quadra_novo_rumo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_no_025_de_27_de_fevereiro_de_2024_-_edivan_fernandes_-_reforma_quadra_novo_rumo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e ao Secretário de Obras e Serviços Urbanos do município de Jucurutu que realize a reforma da quadra de esportes no bairro Novo Rumo.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/134/indicacao_no_026_de_27_de_fevereiro_de_2024_-_alan_amaral_-__carro_fumace.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/134/indicacao_no_026_de_27_de_fevereiro_de_2024_-_alan_amaral_-__carro_fumace.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Saúde, que tome providências e medidas para a solicitação de um carro fumacê junto ao Governo do Estado do Rio Grande do Norte para prevenir proliferação ao Aedes aegypti, mosquito que transmite a dengue, zika e Chikungunya.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_no_027_de_27_de_fevereiro_de_2024_-_alan_amaral_-__construcao_de_asfalto.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_no_027_de_27_de_fevereiro_de_2024_-_alan_amaral_-__construcao_de_asfalto.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo que busque medidas para a realização da construção do asfalto que liga a entrada do Bairro Abrão Lopes até as imediações da Industria de Laticínios Sertão Jucurutu.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/136/indicacao_no_028_de_27_de_fevereiro_de_2024_-_alan_amaral_-__cameras_de_seguranca.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/136/indicacao_no_028_de_27_de_fevereiro_de_2024_-_alan_amaral_-__cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo que providencie a instalação de Câmeras de Segurança, com monitoramento 24 horas nas entradas do município de Jucurutu e nas principais avenidas da nossa cidade.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Paula Mércia</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/137/indicacao_no_029_de_27_de_fevereiro_de_2024_-_paula_mercia_-__equipes_ace.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/137/indicacao_no_029_de_27_de_fevereiro_de_2024_-_paula_mercia_-__equipes_ace.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretária de Saúde que seja encaminhado uma equipe de Agentes Comunitários de Endemias para a Vila do Velame e Pedra do Navio.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/138/indicacao_no_030_de_27_de_fevereiro_de_2024_-__romulo_ivo_-_acesso_rua_dr_terceiro_jacome.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/138/indicacao_no_030_de_27_de_fevereiro_de_2024_-__romulo_ivo_-_acesso_rua_dr_terceiro_jacome.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e ao Secretário de Obras e Serviços Urbanos do município de Jucurutu que realize a pavimentação do acesso que liga a rua Dr. Luiz Terceiro Jácome ao Loteamento da Família Bráulio.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_no_031_de_27_de_fevereiro_de_2024_-__romulo_ivo_-_instalacao_de_mata_burro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_no_031_de_27_de_fevereiro_de_2024_-__romulo_ivo_-_instalacao_de_mata_burro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e ao Secretário de Obras e Serviços Urbanos do município de Jucurutu que realize instalação de mata-burro no perímetro que liga dos Anizío até Tutuá e a revitalização dos que estão localizados nas comunidades Pedra Branca, Soledade e Espinheiro.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_no_032_de_27_de_fevereiro_de_2024_-__romulo_ivo_-_construcao_quadra_do_retiro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_no_032_de_27_de_fevereiro_de_2024_-__romulo_ivo_-_construcao_quadra_do_retiro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a construção de uma quadra esportiva na comunidade Retiro.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretária de Educação que seja realizado uma revitalização nos prédios das escolas públicas.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_no_034_de_05_de_marco__de_2024_-_romualdo_-__campeonato_de_futebol_master.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_no_034_de_05_de_marco__de_2024_-_romualdo_-__campeonato_de_futebol_master.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretária de Esporte que seja realizado um campeonato de futebol de campo na categoria master.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_no_035_de_05_de_marco__de_2024_-_romualdo_-__kit_escolar.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_no_035_de_05_de_marco__de_2024_-_romualdo_-__kit_escolar.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Educação a entrega de Kit Escolar, com materiais didáticos aos alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/144/indicacao_no_036_de_05_de_marco_de_2024_-_edivan_fernandes_-_energia_bomba_do_barro_branco.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/144/indicacao_no_036_de_05_de_marco_de_2024_-_edivan_fernandes_-_energia_bomba_do_barro_branco.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e as Secretarias de Assistência Social e Secretaria de Agricultura que analise a possibilidade de arcar com os valores relacionados a energia elétrica que é destinada para o funcionamento da bomba responsável pelo abastecimento da Comunidade Barro Branco.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/145/indicacao_no_037_de_05_de_marco_de_2024_-_alan_amaral_-_anel_viario.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/145/indicacao_no_037_de_05_de_marco_de_2024_-_alan_amaral_-_anel_viario.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado e ao Excelentíssimo Deputado Ezequiel Ferreira que tome providências e medidas para a execução do projeto de construção do Anel Viário do Município de Jucurutu.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/146/indicacao_no_038_de_05_de__marco_de_2024_-_rubens_batista_de_araujo_-_reforma_quadra_espinheiro_e_mutamba.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/146/indicacao_no_038_de_05_de__marco_de_2024_-_rubens_batista_de_araujo_-_reforma_quadra_espinheiro_e_mutamba.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a reforma das Quadras das Comunidades Rurais Espinheiro e Mutamba. E a secretaria de esportes colocar redes de proteção nas respectivas quadras.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_no_039_de_05_de_marco_de_2024_-_rubens_batista_de_araujo_-_recuperacao_em_estradas_vicinais.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_no_039_de_05_de_marco_de_2024_-_rubens_batista_de_araujo_-_recuperacao_em_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que execute em pontos estratégicos reparos nas estradas vicinais das seguintes comunidades, Pedra Branca, Espinheiro, Saquinho do Padre e Cacimbas, e seja recuperado os trechos em deterioração, assim visando o translado dos moradores destas comunidades rurais.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_no_040_de_05_de_marco_de_2024_-_jubiratan_saldanha_-_atendimento_medico_agrovila.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_no_040_de_05_de_marco_de_2024_-_jubiratan_saldanha_-_atendimento_medico_agrovila.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde atendimento médico e da equipe de enfermagem na Agrovila, no período mínimo a cada 15 dias.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/149/indicacao_no_041_de_05_de_marco_de_2024_-_jubiratan_saldanha_-_asfalto_barra_de_santana.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/149/indicacao_no_041_de_05_de_marco_de_2024_-_jubiratan_saldanha_-_asfalto_barra_de_santana.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Obras do município de Jucurutu que realize a construção de asfalto no trecho que liga a comunidade Aroeira ao Distrito da Barra de Santana.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/150/indicacao_no_042_de_05_de_marco_de_2024_-_jubiratan_saldanha_-_academia_da_saude.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/150/indicacao_no_042_de_05_de_marco_de_2024_-_jubiratan_saldanha_-_academia_da_saude.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e à Secretaria de Saúde que realize a instalação de equipamentos de academia da saúde na nova Barra de Santana.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_no_043_de_05_de_marco_de_2024_-_romulo_ivo_-_unidade_de_saude_e_academia_de_saude.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_no_043_de_05_de_marco_de_2024_-_romulo_ivo_-_unidade_de_saude_e_academia_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e à Secretaria de Obras e Serviços Urbanos a construção de unidade de saúde e academia de saúde no bairro Novo Rumo e nas comunidades Pedra do Navio e Vila do Velame.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_no_044_de_05_de_marco_de_2024_-_romulo_ivo_-_disponibilizacao_grupo_escolar_camilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_no_044_de_05_de_marco_de_2024_-_romulo_ivo_-_disponibilizacao_grupo_escolar_camilo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo e à Secretaria competente que na ausência de local apropriado, seja disponibilizado um espaço no antigo Grupo Escolar da comunidade Camilo, servindo como ponto de apoio para atividades assistenciais, como atendimentos médicos e reuniões comunitárias, por exemplo.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_no_045_de_05_de_marco_de_2024_-_romulo_ivo_-_iluminacao_saida_da_cidade_ao_setor_industrial.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_no_045_de_05_de_marco_de_2024_-_romulo_ivo_-_iluminacao_saida_da_cidade_ao_setor_industrial.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos do município de Jucurutu que providencie melhorias na iluminação pública do trecho de que liga a entrada da cidade (sentido Caicó) até o Setor Industrial do Município.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Junior de Dequinha</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/299/indicacao_no_046_de_05_de_marco_de_2024_-_jose_ilo_-_agua_potavel_na_comunidade_loca.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/299/indicacao_no_046_de_05_de_marco_de_2024_-_jose_ilo_-_agua_potavel_na_comunidade_loca.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e às Secretaria de Agricultura e Secretaria de Obras e Serviços Urbanos a elaboração de um projeto para abastecimento de água na comunidade Loca, abrangendo em média 20 famílias da região que se encontram sem abastecimento de água potável.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/300/indicacao_no_047_de_05_de_marco_de_2024_-_jose_ilo_-_reforma_habitacionais_-_sao_bento_e_sao_braz.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/300/indicacao_no_047_de_05_de_marco_de_2024_-_jose_ilo_-_reforma_habitacionais_-_sao_bento_e_sao_braz.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o levantamento de residências das Comunidades São Braz e São Bento e demais localidades que estão necessitando de reformas habitacionais e que estejam necessitando da construção de banheiro e depois, encaminhado a Secretaria de Obras e a Secretaria de Assistência Social para que sejam desenvolvidas ações para resolver estas questões.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/301/indicacao_no_048_de_05_de_marco_de_2024_-_jose_ilo_-_passagem_molhada_riacho_divisa_sitio_do_treme.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/301/indicacao_no_048_de_05_de_marco_de_2024_-_jose_ilo_-_passagem_molhada_riacho_divisa_sitio_do_treme.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretária de Obras e Serviços Urbanos a recuperação da passagem molhada no Riacho da divisa do Sítio Treme.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_no_049_de_05_de_marco_de_2024_-_jose_pedro_-_funcionamento_escola_margarida_maria.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_no_049_de_05_de_marco_de_2024_-_jose_pedro_-_funcionamento_escola_margarida_maria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e à Secretaria Educação a abertura e funcionamento da Escola Municipal Pró-Infância Margarida Maria dos Santos, localizada no bairro Abraão Lopes.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_no_050_de_05_de_marco_de_2024_-_jose_pedro_-_construcao_de_creche_-_boi_selado.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_no_050_de_05_de_marco_de_2024_-_jose_pedro_-_construcao_de_creche_-_boi_selado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e as secretarias competentes a construção da creche Pré escolar Francisco Fábio Feliciano, na comunidade Boi Selado.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_no_051_de_12_de_marco_de_2024_-_edivan_fernandes_-_praca_no_sitio_riachao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_no_051_de_12_de_marco_de_2024_-_edivan_fernandes_-_praca_no_sitio_riachao.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos do município de Jucurutu que construa uma praça no Sítio Riachão e sugiro que após a conclusão, seja dado o nome de Ozelita Alves Ramalho de Araújo.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_no_052_de_12_de_marco_de_2024_-_edivan_fernandes_-_mata_burro_-_passagem_molhada_cacimbas.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_no_052_de_12_de_marco_de_2024_-_edivan_fernandes_-_mata_burro_-_passagem_molhada_cacimbas.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e ao Secretário de Obras e Serviços Urbanos do município de Jucurutu que realize a manutenção de 2 mata-burros que estão soterrados e dão acesso ao Sítio Mineiro, sugiro ainda, a instalação de um mata-burro antes da passagem molhada do Sítio Cacimbas (Sentido ida ao Sítio Mineiro).</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/158/indicacao_no_053_de_12_de_marco_de_2024_-__romulo_ivo_-_praca_na_pedra_do_navio_vila_do_velame_e_novo_rumo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/158/indicacao_no_053_de_12_de_marco_de_2024_-__romulo_ivo_-_praca_na_pedra_do_navio_vila_do_velame_e_novo_rumo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a construção de praça pública para as seguintes localidades: Bairro Novo Rumo, Pedra do Navio e Vila do Velame.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/159/indicacao_no_054_de_12_de_marco_de_2024_-__romulo_ivo_-_construcao_de_calcadao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/159/indicacao_no_054_de_12_de_marco_de_2024_-__romulo_ivo_-_construcao_de_calcadao.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a construção de um calçadão do trecho entre o Mercadinho de Josivan até João Cardoso e outro indo de Josivan até o trevo em frente a Tidal.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/160/indicacao_no_055_de_12_de_marco_de_2024_-__romulo_ivo__-_pavimentacao_pedra_do_navio_vila_do_velame_e_santa_rita.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/160/indicacao_no_055_de_12_de_marco_de_2024_-__romulo_ivo__-_pavimentacao_pedra_do_navio_vila_do_velame_e_santa_rita.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a pavimentação em paralelepípedo nas principais ruas da comunidade Pedra do Navio, Vila do Velame e na comunidade Santa Rita, nas vilas I e II.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_no_056_de_12_de_marco__de_2024_-_romualdo_-_pavimentacao_da_rua_sao_miguel.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_no_056_de_12_de_marco__de_2024_-_romualdo_-_pavimentacao_da_rua_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria Obras e Serviços Urbanos a pavimentação asfáltica, arborização e revitalização dos canteiros principais e da iluminação da Rua São Miguel, localizada no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/162/indicacao_no_057_de_12_de_marco__de_2024_-_jose_pedro_-_pavimentacao_em_paralelepipedo_na_vila_do_jangada.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/162/indicacao_no_057_de_12_de_marco__de_2024_-_jose_pedro_-_pavimentacao_em_paralelepipedo_na_vila_do_jangada.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito do Município e à Secretaria de Obras que realize a pavimentação em paralelepípedo na Vila do Jangada na rua que passa em frente às casas dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/302/indicacao_no_058_de_19_de_marco__de_2024_-_jose_ilo_lopes_junior_-_construcao_de_banheiro_externo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/302/indicacao_no_058_de_19_de_marco__de_2024_-_jose_ilo_lopes_junior_-_construcao_de_banheiro_externo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo e a de Obras e Serviços Urbanos, a construção de banheiro externo nas quadras esportivas localizadas nas comunidades São Bento e Aroeira.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/303/indicacao_no_059_de_19_de_marco__de_2024_-_jose_ilo_lopes_junior_-_construcao_ou_reforma_da_quadra_cha_dos_felix.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/303/indicacao_no_059_de_19_de_marco__de_2024_-_jose_ilo_lopes_junior_-_construcao_ou_reforma_da_quadra_cha_dos_felix.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretarias competentes a reforma da quadra de esportes existente na comunidade Chã dos Félix ou construção de uma nova.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/304/indicacao_no_060_de_19_de_marco__de_2024_-_jose_ilo_lopes_junior_-_tela_de_protecao_quadra_adeque.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/304/indicacao_no_060_de_19_de_marco__de_2024_-_jose_ilo_lopes_junior_-_tela_de_protecao_quadra_adeque.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Esportes, a instalação de telas de proteção na quadra de esportes do Sítio Adequê.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/163/indicacao_no_061_de_19_de_marco__de_2024_-_romualdo_-_climatizacao_rita_medeiros.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/163/indicacao_no_061_de_19_de_marco__de_2024_-_romualdo_-_climatizacao_rita_medeiros.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Educação, a manutenção de todos ares-condicionados das salas de aula da Instituição de Ensino Universidade Infantil Rita Medeiros, adequando-as ao padrão Nacional.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/164/indicacao_no_062_de_19_de_marco__de_2024_-_romualdo_-_manutencao_das_galerias.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/164/indicacao_no_062_de_19_de_marco__de_2024_-_romualdo_-_manutencao_das_galerias.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a de Obras e Serviços Urbanos a manutenção das galerias pluviais da Vila Santa Isabel, mais precisamente no trecho da Travessa das Orquídeas, que faz parte do Conjunto DNOCS, (antiga rua da lavanderia).</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/165/indicacao_no_063_de_19_de_marco__de_2024_-_romualdo_-_parque_inclusivo_-_pcd.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/165/indicacao_no_063_de_19_de_marco__de_2024_-_romualdo_-_parque_inclusivo_-_pcd.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e as Secretarias competentes, a construção de Parque Público inclusivo, para as pessoas (Criança/ Jovens) com deficiência do Município de Jucurutu.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/166/indicacao_no_064_de_19_de_marco__de_2024_-_jubiratan_saldanha_-_compromisso_com_o_transporte_escolar.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/166/indicacao_no_064_de_19_de_marco__de_2024_-_jubiratan_saldanha_-_compromisso_com_o_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Educação que solicitem as empresas ganhadoras da Licitação referente ao transporte escolar, maior compromisso com a atividade e transportes de qualidade.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/167/indicacao_no_065_de_19_de_marco__de_2024_-_jubiratan_saldanha_-transporte_para_acesso_ao_servicos_de_saude.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/167/indicacao_no_065_de_19_de_marco__de_2024_-_jubiratan_saldanha_-transporte_para_acesso_ao_servicos_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo e a Secretaria de Saúde maior agilidade no andamento da licitação referente à contratação dos meios de transporte para os pacientes da Nova Barra terem acesso aos serviços de saúde na Zona Urbana de Jucurutu.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/168/indicacao_no_066_de_19_de_marco__de_2024_-_jubiratan_saldanha_-_estrada_da_barra_a_agrovila.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/168/indicacao_no_066_de_19_de_marco__de_2024_-_jubiratan_saldanha_-_estrada_da_barra_a_agrovila.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e Secretaria de Obras e Serviços Urbanos o envio da máquina Petrol., para melhorias na estrada da Nova Barra à Agrovila.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/169/indicacao_no_067_de_19_de_marco__de_2024_-_paula_mercia_medeiros_de_souza_torres_-_agentes_de_saude.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/169/indicacao_no_067_de_19_de_marco__de_2024_-_paula_mercia_medeiros_de_souza_torres_-_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Saúde que em cada unidade de saúde do Município tenha uma sala equipada com ar-condicionado e computador em plenas condições de trabalho para os Agente de Saúde do Município.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e as Secretarias de Assistência Social e Secretaria de Agricultura que analise a possibilidade de arcar com os valores relacionados a energia elétrica que é destinada para o funcionamento da bomba responsável pelo abastecimento do Sítio Mineiro.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/171/indicacao_no_069_de_19_de_marco_de_2024_-_rubens_batista_de_araujo_-_torre_tim_em_boi_selado_e_barra_de_santana.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/171/indicacao_no_069_de_19_de_marco_de_2024_-_rubens_batista_de_araujo_-_torre_tim_em_boi_selado_e_barra_de_santana.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, juntamente ao Deputado Estadual Nelter Queiroz que seja oficiada a ANATEL e a operadora TIM, solicitando a disponibilização de sinal de uma torre/antena de telefonia celular a ser instalada nas comunidades Boi Selado e Barra de Santana.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_no_070_de_19_de_marco_de_2024_-_rubens_batista_de_araujo_-__agente_de_saude_aroeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_no_070_de_19_de_marco_de_2024_-_rubens_batista_de_araujo_-__agente_de_saude_aroeira.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Saúde, providência em relação à ausência de Agente de Saúde atuando na área da Aroeira.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_no_071_de_19_de_marco_de_2024_-__romulo_ivo_-_instalacao_de_academia_popular_nas_pracas_newman_queiroz_e_terson_queiroz.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_no_071_de_19_de_marco_de_2024_-__romulo_ivo_-_instalacao_de_academia_popular_nas_pracas_newman_queiroz_e_terson_queiroz.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a instalação de Academias Populares nas Praças: Newman Queiroz (Santa Isabel) e Terson Queiroz (Bela Vista).</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_no_072_de_19_de_marco_de_2024_-__romulo_ivo_-_coleta_de_exames_a_domicilio_idosos_e_pcd.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_no_072_de_19_de_marco_de_2024_-__romulo_ivo_-_coleta_de_exames_a_domicilio_idosos_e_pcd.pdf</t>
   </si>
   <si>
     <t>Sugiro ao Poder Executivo e a Secretaria de Saúde o desenvolvimento de um programa onde pessoas idosas e com deficiências tenham acesso à coleta de exames laboratoriais em domicílio.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/175/indicacao_no_073_de_19_de_marco_de_2024_-__romulo_ivo_-_formacao_continuada_profissionais_da_saude.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/175/indicacao_no_073_de_19_de_marco_de_2024_-__romulo_ivo_-_formacao_continuada_profissionais_da_saude.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Secretaria de Saúde o desenvolvimento de uma formação continuada promovendo a humanização e bem-estar aos profissionais da saúde e todos os profissionais, minimizando os danos causados pelo estresse inerente à profissão e os desgastes frente às reclamações dos usuários do sistema de saúde.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_no_074_de_19_de_marco_de_2024_-_alan_amaral_-_criacao_do_canteiro_central.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_no_074_de_19_de_marco_de_2024_-_alan_amaral_-_criacao_do_canteiro_central.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo e a Secretária Obras e Serviços urbanos que na entrada da cidade, no perímetro entre a BR-226 e a praça da escola estadual Newman Queiroz seja feito um canteiro central, arborizado e com letreiros de identificação com o nome da cidade.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_no_075_de_19_de_marco_de_2024_-_alan_amaral_-_criacao_do_conselho_municipal_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_no_075_de_19_de_marco_de_2024_-_alan_amaral_-_criacao_do_conselho_municipal_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e as Secretarias competentes a criação do Conselho Municipal da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Educação e Secretaria de Esportes que disponibilizem um rodizio por dois dias na semana o acesso dos alunos ao Estádio Andriério Lopes Pereira (Lopão).</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/179/indicacao_no_077_de_26_de_marco_de_2024_-_romualdo_teixeira_-_cursinhos_preparatorios_enem.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/179/indicacao_no_077_de_26_de_marco_de_2024_-_romualdo_teixeira_-_cursinhos_preparatorios_enem.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Educação que oferte cursinhos preparatórios para o Exame Nacional do Ensino Médio – ENEM.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_no_078_de_26_de_marco_de_2024_-_romualdo_teixeira_-_climatizacao_pediatria_e_ala_masculinha_pos_cirurgia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_no_078_de_26_de_marco_de_2024_-_romualdo_teixeira_-_climatizacao_pediatria_e_ala_masculinha_pos_cirurgia.pdf</t>
   </si>
   <si>
     <t>Sugiro ao Poder Executivo e a Secretaria de Saúde que seja feita a climatização da Pediatria e da Clínica Cirúrgica Masculina, pertencentes ao Hospital Maternidade Terezinha Lula de Queiroz.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/181/indicacao_no_079_de_26_de_marco__de_2024_-_jubiratan_saldanha_-_reforma_e_ampliacao_no_posto_de_saude_sao_bento.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/181/indicacao_no_079_de_26_de_marco__de_2024_-_jubiratan_saldanha_-_reforma_e_ampliacao_no_posto_de_saude_sao_bento.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e as Secretarias de Saúde e Obras e Serviços Urbanos, que realizem reforma e ampliação no posto de saúde do Sítio São Bento, passando a ofertar um banheiro exclusivo para funcionários e cozinha.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_no_080_de_26_de_marco__de_2024_-_jubiratan_saldanha_-_roco_das_estradas_do_municipio_-_areas_rurais_e_urbanas.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_no_080_de_26_de_marco__de_2024_-_jubiratan_saldanha_-_roco_das_estradas_do_municipio_-_areas_rurais_e_urbanas.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos, que realizem o roço das estradas do Município de Jucurutu, abrangendo às áreas rurais e urbanas.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_no_081_de_26_de_marco_de_2024_-_rubens_batista_de_araujo_-__cobertura_quadra_e_const_banheiro_adeque.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_no_081_de_26_de_marco_de_2024_-_rubens_batista_de_araujo_-__cobertura_quadra_e_const_banheiro_adeque.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Esportes, construção de um banheiro e cobertura da quadra da Comunidade Adequê.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/184/indicacao_no_082_de_26_de_marco_de_2024_-__romulo_ivo_-_instalacao_de_placas_de_identificacao_zona_rural.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/184/indicacao_no_082_de_26_de_marco_de_2024_-__romulo_ivo_-_instalacao_de_placas_de_identificacao_zona_rural.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que viabilize a instalação de placas de identificação e sinalização nas entradas dos sítios na zona rural do Município de Jucurutu.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/185/indicacao_no_083_de_26_de_marco_de_2024_-__romulo_ivo_-_sinalizacao_quebra-molas_em_toda_a_cidade.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/185/indicacao_no_083_de_26_de_marco_de_2024_-__romulo_ivo_-_sinalizacao_quebra-molas_em_toda_a_cidade.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a sinalização e pintura dos Quebra-molas existentes no Município de Jucurutu.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Educação a contratação de uma ASG para a Escola do Sítio Lagoa.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/306/indicacao_no_085_de_26_de_marco_de_2024_-_jose_ilo_-_construcao_de_quadra_sitio_lagoa.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/306/indicacao_no_085_de_26_de_marco_de_2024_-_jose_ilo_-_construcao_de_quadra_sitio_lagoa.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e as Secretaria de Esportes e de Obras e Serviços Urbanos a construção de uma quadra de esportes no Sítio Lagoa.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_no_086_de_26_de_marco_de_2024_-_alan_amaral_-__quadro_emergencial_das_arboviroses.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_no_086_de_26_de_marco_de_2024_-_alan_amaral_-__quadro_emergencial_das_arboviroses.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo e a Secretária de Saúde, providências imediatas como triagem 24 horas e atendimento de médico extra 12 horas, para o enfrentamento do quadro emergencial das arboviroses no município, em específico os atendimentos na unidade hospitalar, que ultrapassaram os 200 casos nas últimas 24 horas.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/187/indicacao_no_087_de_26_de_marco_de_2024_-_alan_amaral_-_mutirao_de_orientacao_e_limpeza_na_cidade.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/187/indicacao_no_087_de_26_de_marco_de_2024_-_alan_amaral_-_mutirao_de_orientacao_e_limpeza_na_cidade.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretária de Saúde, Mutirões de orientação e de limpeza no município, voltados para a higienização dos reservatórios e a intensificação da coleta de lixo na zona urbana e rural, com foco nas regiões do dique, cemitério e terrenos baldios.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e ao DER, construção de lombadas e instalação de radares eletrônicos e sinalização na Rodovia RN 118, mais precisamente no trecho próximo a entrada da comunidade Aroeira.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/189/indicacao_no_089_de_02_de_abril_de_2024_-__romulo_ivo_-_pista_de_whelling.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/189/indicacao_no_089_de_02_de_abril_de_2024_-__romulo_ivo_-_pista_de_whelling.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a construção de pista para a prática de esporte de Whelling e do grau no município de Jucurutu, haja vista que os praticantes de tais modalidades não possuem espaço para sua realização.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/190/indicacao_no_090_de_02_de_abril_de_2024_-__romulo_ivo_-_galeria_e_tubulacao_morro_do_porco.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/190/indicacao_no_090_de_02_de_abril_de_2024_-__romulo_ivo_-_galeria_e_tubulacao_morro_do_porco.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder executivo e Secretaria de Obras e Serviços urbanos e ao Presidente da Companhia de Águas e Esgotos do Rio Grande do Norte – CAERN que a empresa pública execute a instalação de uma galeria com sistema de tubulação na localidade Morro do Porco localizado no Bairro Novo Horizonte, visando a melhoria do tráfego na localidade.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/191/indicacao_no_091_de_02_de_abril_de_2024_-_jose_pedro_-_contratacao_de_agentes_de_endemias_emergencial.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/191/indicacao_no_091_de_02_de_abril_de_2024_-_jose_pedro_-_contratacao_de_agentes_de_endemias_emergencial.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Saúde a contratação de Agente de Endemias em caráter emergencial, tendo em vista o aumento considerável nos casos de Arboviroses em Jucurutu.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/192/indicacao_no_092_de_02_de_abril_de_2024_-_jose_pedro_-_cobertura_do_muro_-_unidade_de_saude_basica_boi_selado.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/192/indicacao_no_092_de_02_de_abril_de_2024_-_jose_pedro_-_cobertura_do_muro_-_unidade_de_saude_basica_boi_selado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Secretaria de Obras e Serviços Urbanos a cobertura do muro da unidade de saúde Nossa Senhora D’aguia, em Boi Selado.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/193/indicacao_no_093_de_02_de_abril_de_2024_-_alan_amaral_-_faixas_de_pedestre_no_municipio.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/193/indicacao_no_093_de_02_de_abril_de_2024_-_alan_amaral_-_faixas_de_pedestre_no_municipio.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e a Secretaria de Obras e Serviços a manutenção (pintura) das faixas de pedestres existentes no município e implementação em pontos específicos da cidade, como escolas, supermercados e postos de saúde.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/194/indicacao_no_094_de_02_de_abril_de_2024_-_alan_amaral_-_pavimentacao_prolongamento_rua_escolastico_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/194/indicacao_no_094_de_02_de_abril_de_2024_-_alan_amaral_-_pavimentacao_prolongamento_rua_escolastico_lopes.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo e a Secretária de Obras e serviços Urbanos a pavimentação do prolongamento da Rua Vereador Escolástico Lopes.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e à Secretaria de Obras que realize a instalação de equipamento para geração de energia solar nos prédios públicos municipais, principalmente no hospital e nas escolas públicas.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/196/indicacao_no_096_de_09_de_abril_de_2024_-_jose_pedro_-_concurso_publico.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/196/indicacao_no_096_de_09_de_abril_de_2024_-_jose_pedro_-_concurso_publico.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município, que por meio da secretaria competente, realize o levantamento dos cargos públicos vagos no município e após, realize a abertura de um novo Concurso Público Municipal.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/197/indicacao_no_097_de_09_de_abril_de_2024_-_jose_pedro_-_rocadeira_articulada.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/197/indicacao_no_097_de_09_de_abril_de_2024_-_jose_pedro_-_rocadeira_articulada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e à Secretaria de Agricultura que realize a aquisição de uma roçadeira articulada.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/198/indicacao_no_098_de_09_de_abril_de_2024_-_jubiratan_saldanha_-_asfalto_agrovila.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/198/indicacao_no_098_de_09_de_abril_de_2024_-_jubiratan_saldanha_-_asfalto_agrovila.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e à Secretaria de Obras que juntamente com Governo do Estado, Departamento de Estradas e Rodagens, e ao excelentíssimo  Deputado Nelter Queiroz, obtenham recursos para realizar o asfalto da Agrovila, no perímetro da avenida principal.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/199/indicacao_no_099_de_09_de_abril_de_2024_-_jubiratan_saldanha_-_ubs_e_roda_de_conversa.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/199/indicacao_no_099_de_09_de_abril_de_2024_-_jubiratan_saldanha_-_ubs_e_roda_de_conversa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e à Secretaria de saúde uma visita a nova barra de Santana e proporcionar uma roda de conversa junto à comunidade e respectivos servidores da unidade básica de saúde.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/200/indicacao_no_100_de_09_de_abril_de_2024_-_jubiratan_saldanha_-_animais_nova_barra.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/200/indicacao_no_100_de_09_de_abril_de_2024_-_jubiratan_saldanha_-_animais_nova_barra.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado, ao Poder Executivo e as Secretarias competentes que adote providências no sentindo de restringir o acesso dos animais, (cavalo, burro, vaca...) na comunidade Barra Nova, realizando a devida fiscalização.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/201/indicacao_no_101_de_09_de_abril_de_2024_-_romualdo_teixeira_-_arena_para_vollei_e_futebol_de_areia_nh.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/201/indicacao_no_101_de_09_de_abril_de_2024_-_romualdo_teixeira_-_arena_para_vollei_e_futebol_de_areia_nh.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e à Secretaria esportes e Obras e serviços urbanos a construção de uma Arena para prática de esportes diversos, voleibol, futebol de areia, no bairro novo horizonte.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/202/indicacao_no_102_de_09_de_abril__de_2024_-_romualdo_teixeira_-_extensao_do_abastecimento_severina_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/202/indicacao_no_102_de_09_de_abril__de_2024_-_romualdo_teixeira_-_extensao_do_abastecimento_severina_lopes.pdf</t>
   </si>
   <si>
     <t>Sugiro ao Poder Executivo e a Companhia de Águas e Esgotos do Rio Grande do Norte, que seja feita a extensão do abastecimento de água no bairro Severina Lopes, utilizando canos de 60 mm, devido há alguns pontos de acesso na localidade.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/203/indicacao_no_103_de_09_de_abril_de_2024_-_romualdo_-_dnit_-_oficio_na_pasta_do_vereador.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/203/indicacao_no_103_de_09_de_abril_de_2024_-_romualdo_-_dnit_-_oficio_na_pasta_do_vereador.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, Secretaria de Obras e Serviços Urbanos e o Departamento Nacional Infraestrutura de Transportes manutenção da ponte sobre o rio Piranhas na BR -226 no Município de Jucurutu.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/204/indicacao_no_104_de_09_de_abril_de_2024_-_romulo_ivo_-_garagem_cobertura_moto_taxi.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/204/indicacao_no_104_de_09_de_abril_de_2024_-_romulo_ivo_-_garagem_cobertura_moto_taxi.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo senhor Prefeito e a secretária de obras que providencie a cobertura de uma pequena parte do espaço da garagem da prefeitura com a finalidade de proteger de sol e chuva os mototáxis desta cidade e transeuntes que por ali circulam.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Jucimar Pereira</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/307/indicacao_no_105_de_09_de_abril_de_2024_-_jucimar_dantas_-_reparos_luzes_e_rua_enfrente_ao_estadio_eufrasao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/307/indicacao_no_105_de_09_de_abril_de_2024_-_jucimar_dantas_-_reparos_luzes_e_rua_enfrente_ao_estadio_eufrasao.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo e Secretarias competentes a realização de reparos nas luzes dos postes ao redor do Ginásio Eufrasão (Abraão Lopes) e no calçamento da rua que fica em frente ao mesmo ginásio, tendo em vista que é a rua principal da localidade e dá acesso aos bairros Abraão Lopes e o Loteamento.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/308/indicacao_no_106_de_09_de_abril_de_2024_-_jucimar_dantas_-_animais_soltos_na_rua.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/308/indicacao_no_106_de_09_de_abril_de_2024_-_jucimar_dantas_-_animais_soltos_na_rua.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, Secretarias competentes que vejam como retirar os animais que estão soltos nas ruas da cidade, como avenidas, praças. Podendo trazer danos mais severos aos pedestres motoristas e estabelecimentos comerciais.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_no_107_de_09_de_abril_de_2024_-_francinildo_aquino_-_carro_adaptado_iluminacao..pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_no_107_de_09_de_abril_de_2024_-_francinildo_aquino_-_carro_adaptado_iluminacao..pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo e ao Secretaria de Obras que adquira um veículo adaptado para manutenção de iluminação pública do nosso município.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/206/indicacao_no_108_de_09__de_abril_de_2024_-_alan_amaral_-_funcionamento_ubs_carater_excepcional.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/206/indicacao_no_108_de_09__de_abril_de_2024_-_alan_amaral_-_funcionamento_ubs_carater_excepcional.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Secretaria de Saúde e a coordenação de Atenção Básica que disponibilize uma UBS para funcionar durante 12 horas, dispondo de médico e profissionais necessários para atendimento e medicação à população em geral, neste período de Arboviroses, para amenizar o atendimento na Unidade Hospitalar.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/309/indicacao_no_109_de_16_de_abril_de_2024_-_jucimar_dantas_-_animais_soltos_no_dique.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/309/indicacao_no_109_de_16_de_abril_de_2024_-_jucimar_dantas_-_animais_soltos_no_dique.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria Municipal de Saúde que a vigilância sanitária do município avalie a situação dos animais que vivem soltos no perímetro do dique localizado por trás do cemitério.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/310/indicacao_no_110_de_16_de_abril_de_2024_-_jucimar_dantas_-_passagem_molhada_saquinho_do_padre.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/310/indicacao_no_110_de_16_de_abril_de_2024_-_jucimar_dantas_-_passagem_molhada_saquinho_do_padre.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que sejam feitos reparos na passagem molhada do Sítio Saquinho do Padre, especificamente no “corredor do senhor Gurilo”, além da substituição de 3 mata-burros de pedra existentes no trecho.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/207/indicacao_no_111_de_16_de_abril_de_2024-_paula_mercia_-_proibir_o_fluxo_de_veiculos_no_horario_da_caminhada.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/207/indicacao_no_111_de_16_de_abril_de_2024-_paula_mercia_-_proibir_o_fluxo_de_veiculos_no_horario_da_caminhada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e as Secretárias competentes a proibição do fluxo de veículos (carros e motos), no horário de caminhada nos diques da cidade.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/208/indicacao_no_112_de_16_de_abril_de_2024_-_romulo_ivo_-_deposito_mercado_novo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/208/indicacao_no_112_de_16_de_abril_de_2024_-_romulo_ivo_-_deposito_mercado_novo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a construção de um espaço fechado, que sirva como depósito para os feirantes que trabalham no mercado novo.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/209/indicacao_no_113_de_16_de_abril_de_2024_-_romulo_ivo_-_caixa_dagua_do_bela_vista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/209/indicacao_no_113_de_16_de_abril_de_2024_-_romulo_ivo_-_caixa_dagua_do_bela_vista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a manutenção da caixa de água do Sítio Bela Vista, que fica nas proximidades da casa do senhor Anastácio.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/210/indicacao_no_114_de_16_de_abril_de_2024_-_jubiratan_saldanha_-_priorizar_as_rondas_na_comunidade_da_nova_barra.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/210/indicacao_no_114_de_16_de_abril_de_2024_-_jubiratan_saldanha_-_priorizar_as_rondas_na_comunidade_da_nova_barra.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado, Poder executivo e ao comando 3º CPM/6BPM priorizar as rondas na comunidade da nova Barra, em razão da gravidade da situação, roubo, furto, causando inseguranças a todos.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/211/indicacao_no_115_de_16_de_abril_de_2024_-_jubiratan_saldanha_-_animais_abandonados_velha_barra.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/211/indicacao_no_115_de_16_de_abril_de_2024_-_jubiratan_saldanha_-_animais_abandonados_velha_barra.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e as Secretarias competentes que adote providências com os animais abandonados nas ruas da velha barra, e na nova barra. E como também o controle populacional de cães e gatos, impedindo a propagação de doenças com raiva, toxoplasmose, Histoplasmose e Leishmaniose.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/212/indicacao_no_116_de_16_de_abril_de_2024-_jubiratan_-_iluminacao_nova_barra_-_acampamento.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/212/indicacao_no_116_de_16_de_abril_de_2024-_jubiratan_-_iluminacao_nova_barra_-_acampamento.pdf</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/213/indicacao_no_117_de_16_de_abril__de_2024_-_romualdo_teixeira_-_revitalizacao_das_principais_vias_e_ponte_vila-centro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/213/indicacao_no_117_de_16_de_abril__de_2024_-_romualdo_teixeira_-_revitalizacao_das_principais_vias_e_ponte_vila-centro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos, que seja feita a revitalização das vias principais (asfaltadas) do Município de Jucurutu, como também, da ponte que liga os bairros vila e centro.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/214/indicacao_no_118_de_16_de_abril_de_2024_-_romualdo_teixeira_-_lar_do_idoso.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/214/indicacao_no_118_de_16_de_abril_de_2024_-_romualdo_teixeira_-_lar_do_idoso.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo e a Secretária de Assistência Social que climatizem os quartos dos pacientes que residem no lar do Idoso.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/215/indicacao_no_119_de_16_de_abril_de_2024-_alan_amaral_-_calcamento_pedra_navio.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/215/indicacao_no_119_de_16_de_abril_de_2024-_alan_amaral_-_calcamento_pedra_navio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito do Município e ao Secretário de Obras para realizar o calçamento das seguintes ruas do bairro pedra do navio; Avenida Manoel Silvino, Cícero Domingos da Silva e Francisco Pereira da Silva.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/216/indicacao_no_120_de_16_de_abril_de_2024-_alan_amaral-_academia_da_saude_novo_horizonte.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/216/indicacao_no_120_de_16_de_abril_de_2024-_alan_amaral-_academia_da_saude_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e à Secretaria de Saúde e Esportes que realize a construção de uma academia da saúde e a instalação de equipamentos no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/217/indicacao_no_121__de_16_de_abril_de_2024-_alan_amaral_-_calcamento_santo_expedito.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/217/indicacao_no_121__de_16_de_abril_de_2024-_alan_amaral_-_calcamento_santo_expedito.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e ao Secretário de obras, a conclusão da pavimentação do prolongamento Rua São Sebastião, no morro do porco, Bairro Novo Rumo.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/218/indicacao_no_122_de_30__de_abril_de_2024_-_romulo_ivo_-_extensao_do_calcamento_prox_ifrn.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/218/indicacao_no_122_de_30__de_abril_de_2024_-_romulo_ivo_-_extensao_do_calcamento_prox_ifrn.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a extensão do calçamento da placa até o IFRN – Campus Jucurutu.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/219/indicacao_no_123_de_30__de_abril_de_2024_-_romulo_ivo_-_esgoto_geral_rede_mais.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/219/indicacao_no_123_de_30__de_abril_de_2024_-_romulo_ivo_-_esgoto_geral_rede_mais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Secretaria de Obras e Serviços Urbanos e a Companhia de Águas e Esgotos do Rio Grande do Norte – CAERN a construção de um esgoto geral em frente ao Supermercado Rede Mais, visando uma solução definitiva para o problema da localidade.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/220/indicacao_no_124_de_30_de_abril_de_2024-_romulo_ivo_-_esgoto_olavo_lazaro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/220/indicacao_no_124_de_30_de_abril_de_2024-_romulo_ivo_-_esgoto_olavo_lazaro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Secretaria de Obras e Serviços Urbanos e a Companhia de Águas e Esgotos do Rio Grande do Norte – CAERN a construção de um esgoto na Rua Olavo Lázaro da Rocha, no bairro Santa Isabel e organizar encanação; como também a retirada de uma pedra que está na rua causando transtornos e perigo.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/311/indicacao_no_125_de_30_de_abril_de_2024_-_jucimar_dantas_-_pavimentacao_rua_projetada_quadra_novo_horizonte.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/311/indicacao_no_125_de_30_de_abril_de_2024_-_jucimar_dantas_-_pavimentacao_rua_projetada_quadra_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que seja feita a pavimentação em paralelepípedo da rua projetada que fica ao lado da Quadra de Esportes localizada no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/221/indicacao_no_126_de_30_de_abril_de_2024-_jubiratan_saldanha_-__qualidade_da_drenagem_casas_e_material_-_nova_barra.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/221/indicacao_no_126_de_30_de_abril_de_2024-_jubiratan_saldanha_-__qualidade_da_drenagem_casas_e_material_-_nova_barra.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Governo do Estado e o Consórcio EIT Encalso, providências no que diz respeito à qualidade da drenagem da localidade, casas e principalmente, nos materiais utilizados como portas e janelas.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/222/indicacao_no_127_de_30_de_abril_de_2024-_jubiratan_saldanha_-_acesso_as_visitas_a_barragem.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/222/indicacao_no_127_de_30_de_abril_de_2024-_jubiratan_saldanha_-_acesso_as_visitas_a_barragem.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Governo do Estado e o Consórcio EIT Encalso, providências no que diz respeito ao acesso das visitas à barragem, proporcionando mais segurança para os turistas e dando oportunidade para que a população tenha o direito de comercializar/trabalhar, nesta solicitação, se faz necessária ainda, a fiscalização devida na localidade, para manutenção da ordem na localidade.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/224/indicacao_no_128_de_30_de_abril_de_2024_-_romualdo_teixeira_-_barbearia_municipal.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/224/indicacao_no_128_de_30_de_abril_de_2024_-_romualdo_teixeira_-_barbearia_municipal.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos reforma na Barbearia Municipal Pedro Barbeiro.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/225/indicacao_no_129_de_30_de_abril_de_2024_-_romualdo_teixeira_-_paradas_cobertas_nas_proximidades_ifrn.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/225/indicacao_no_129_de_30_de_abril_de_2024_-_romualdo_teixeira_-_paradas_cobertas_nas_proximidades_ifrn.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a construção/instalação de paradas cobertas nas proximidades do IFRN – Campus Jucurutu em ambos os sentidos, mão e contramão.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/226/indicacao_no_130_de_30_de_abril_de_2024_-_romualdo_teixeira_-_finalizacao_esgoto_-_rua_ary_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/226/indicacao_no_130_de_30_de_abril_de_2024_-_romualdo_teixeira_-_finalizacao_esgoto_-_rua_ary_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a finalização da rede de esgoto, com instalação de manilhas na rua Ary Lopes, para o escoamento correto dos resíduos e dejetos que estão ficando a céu aberto na localidade atualmente.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/227/indicacao_no_131_de_30__de_abril_de_2024-_alan_amaral_-_revitalizacao_praca_bela_vista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/227/indicacao_no_131_de_30__de_abril_de_2024-_alan_amaral_-_revitalizacao_praca_bela_vista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos, revitalização da praça localizada no bairro Bela Vista, com a inclusão de bancos e parques públicos, melhoria na iluminação e instalação de academia de saúde.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/228/indicacao_no_132_de_07_de_maio_de_2024_-_edivan_fernandes_-_revitalizacao_das_paradas.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/228/indicacao_no_132_de_07_de_maio_de_2024_-_edivan_fernandes_-_revitalizacao_das_paradas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos revitalização das paradas e pontos de ônibus nas seguintes localidades: Adeque I e II, Santa Rita, Boi Selado. Solicita ainda, construção de novas paradas na vila Velame, Vila Esperança e Riachão I e Barro Branco.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/229/indicacao_no_133_de_07_de_maio_de_2024_-_edivan_fernandes_-_esgotamento_fossas_-_vila_esperanca_e_riachao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/229/indicacao_no_133_de_07_de_maio_de_2024_-_edivan_fernandes_-_esgotamento_fossas_-_vila_esperanca_e_riachao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos o esgotamento das fossas da comunidade Vila Esperança e Riachão.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_no_134_de_07_de_maio_de_2024_-francinildo_aquino_-_ciptea_-_verificar_duplicidade.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_no_134_de_07_de_maio_de_2024_-francinildo_aquino_-_ciptea_-_verificar_duplicidade.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo e a Secretária de Assistência Social do município de Jucurutu a confecção das carteiras de identificação das pessoas, com diagnóstico de Autismo - (CIPTEA).</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e as Secretarias competentes o desenvolvimento de um Polo Industrial na cidade de Jucurutu, tendo em vista a geração de emprego e renda, além de incentivar a expansão do comércio local.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/232/indicacao_no_136_de_07_de_maio__de_2024_-_romualdo_teixeira_-_academia_de_saude_-_dique.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/232/indicacao_no_136_de_07_de_maio__de_2024_-_romualdo_teixeira_-_academia_de_saude_-_dique.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a implantação de academias de saúde nos Diques I e II do Município de Jucurutu.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/233/indicacao_no_137_de_07_de_maio__de_2024-_jubiratan_saldanha_-_implantacao_sala_de_vacinas_-_nova_barra.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/233/indicacao_no_137_de_07_de_maio__de_2024-_jubiratan_saldanha_-_implantacao_sala_de_vacinas_-_nova_barra.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde do Município a implantação da sala de vacinas na UBS localizada na Nova Barra, para facilitar o acesso das mães, crianças, Idosos e todos que precisam do serviço de Imunização.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/234/indicacao_no_138_de_07_de_maio_de_2024_-_romulo_ivo_-_arborizacao_entrada_da_cidade_e_pracas_-_bela_vista_nh_e_centro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/234/indicacao_no_138_de_07_de_maio_de_2024_-_romulo_ivo_-_arborizacao_entrada_da_cidade_e_pracas_-_bela_vista_nh_e_centro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras a arborização da saída da cidade, sentido Jucurutu/Caicó e das praças localizadas nos bairros Bela Vista, Novo Horizonte e Centro.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/235/indicacao_no_139_de_07_de_maio_de_2024_-_romulo_ivo_-_passagem_molhada_camilos_a_santa_rita.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/235/indicacao_no_139_de_07_de_maio_de_2024_-_romulo_ivo_-_passagem_molhada_camilos_a_santa_rita.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Secretaria de Obras e Serviços Urbanos do município de Jucurutu que realize construção de uma passagem molhada com bueiros no trecho que liga o Sítio Camilos à Comunidade Santa Rita.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/236/indicacao_no_140_de_07_de_maio_de_2024_-_rubens_batista_de_araujo_-_predio_de_assistencia_social_-_mercado_de_boi_selado.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/236/indicacao_no_140_de_07_de_maio_de_2024_-_rubens_batista_de_araujo_-_predio_de_assistencia_social_-_mercado_de_boi_selado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a reforma e climatização do antigo “mercado” de Boi Selado, que atualmente funciona como prédio de apoio da Assistência Social.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/237/indicacao_no_141_de_07__de_maio__de_2024_-_alan_amaral_-_assistente_social_24h_no_hospital.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/237/indicacao_no_141_de_07__de_maio__de_2024_-_alan_amaral_-_assistente_social_24h_no_hospital.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, e a Secretaria de Saúde a implantação da assistência social 24 horas no Hospital Maternidade Terezinha Lula de Queiroz Santos e da Implantação de Ouvidoria.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/238/indicacao_no_142_de_07__de_maio__de_2024_-_alan_amaral_-_provedor_de_internet_escola_e_ubs_santa_rita.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/238/indicacao_no_142_de_07__de_maio__de_2024_-_alan_amaral_-_provedor_de_internet_escola_e_ubs_santa_rita.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Poder Executivo, e as Secretarias de Educação e Saúde do Município de Jucurutu para que Providencie provedores de Internet para a Unidade de Ensino - VII Elói Gomes de Araújo e a Unidade Básica de Saúde da Família Elias Lopes de Araújo.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_no_143_de_07__de_maio__de_2024_-_alan_amaral_-_raio_x_24h_-_incluindo_fins_de_semana.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_no_143_de_07__de_maio__de_2024_-_alan_amaral_-_raio_x_24h_-_incluindo_fins_de_semana.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde o funcionamento do Raio – X, 24 horas por dia, incluso finais de semana, devido a necessidade de todos os pacientes que precisam sejam internos auxiliando em diagnósticos ou na urgência devido a demanda de ocorrências com vítimas de acidentes e demais demandas.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao_no_144_de_07_de_maio_de_2024_-_rubens_batista_de_araujo_-_portico_em_boi_selado.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao_no_144_de_07_de_maio_de_2024_-_rubens_batista_de_araujo_-_portico_em_boi_selado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a construção de um pórtico de entrada em Boi Selado.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/241/indicacao_no_145_de_07_de_maio_de_2024_-_rubens_batista_de_araujo_-_construcao_de_calcadao_na_entrada_de_boi_selado.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/241/indicacao_no_145_de_07_de_maio_de_2024_-_rubens_batista_de_araujo_-_construcao_de_calcadao_na_entrada_de_boi_selado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a construção de um calçadão nas imediações da entrada de Boi Selado.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/242/indicacao_no_146_de_14_de_maio_de_2024_-_jubiratan_de_araujo_-_caixa_de_medicamentos.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/242/indicacao_no_146_de_14_de_maio_de_2024_-_jubiratan_de_araujo_-_caixa_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde que nos dias atendimento médico e da equipe de enfermagem na Agrovila, ou na Nova Barra de Santana levem a caixa de medicação, para que os pacientes tenham acesso aos medicamentos adequados para o tratamento sem precisar deslocar até a cidade.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/243/indicacao_no_147_de_14_de_maio_de_2024_-_jose_pedro_-_show_religioso.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/243/indicacao_no_147_de_14_de_maio_de_2024_-_jose_pedro_-_show_religioso.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo do município de Jucurutu que realize um show religioso na semana do Natal.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/244/indicacao_no_148_de_14_de_maio_de_2024_-_rubens_batista_de_araujo_-_implantacao_de_academia_na_quadra_de_boi_selado.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/244/indicacao_no_148_de_14_de_maio_de_2024_-_rubens_batista_de_araujo_-_implantacao_de_academia_na_quadra_de_boi_selado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a implantação de uma academia de saúde nas imediações da quadra de Boi Selado.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/245/indicacao_no_149_de_14_de_maio_de_2024_-__piso_adequado_e_banheiro_-_willame_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/245/indicacao_no_149_de_14_de_maio_de_2024_-__piso_adequado_e_banheiro_-_willame_lopes.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo e ao Secretário de Obras e Serviços Urbanos do município de Jucurutu que coloque o piso adequado na quadra do Novo Horizonte e um banheiro.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/246/indicacao_no_150__de_14_de_maio_de_2024_-_edivan_fernandes_-_reforma_caixa_dagua_barro_branco.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/246/indicacao_no_150__de_14_de_maio_de_2024_-_edivan_fernandes_-_reforma_caixa_dagua_barro_branco.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a manutenção da caixa de água do Sítio Barro Branco.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/247/indicacao_no_151_de_14_de_maio_de_2024_-_edivan_fernandes_-_parque_infantil_creche_nova_barra.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/247/indicacao_no_151_de_14_de_maio_de_2024_-_edivan_fernandes_-_parque_infantil_creche_nova_barra.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e à Secretaria de Educação que realize a instalação de um parque infantil na Creche Francisca Letícia de Brito, localizada na Nova Barra de Santana.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/248/indicacao_no_152_de_14_de_maio_de_2024_-_edivan_fernandes_-_parque_infantil_recanto_da_saudade.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/248/indicacao_no_152_de_14_de_maio_de_2024_-_edivan_fernandes_-_parque_infantil_recanto_da_saudade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito e à Secretaria de Obras e Serviços Urbanos a instalação de um parque infantil nas proximidades do recanto da saudade, localizado no bairro centro.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/249/indicacao_no_153_de_21__de_maio_de_2024_-_romulo_ivo_-_cobertura_das_ubs_-_vila_centro_freitas_-_ok.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/249/indicacao_no_153_de_21__de_maio_de_2024_-_romulo_ivo_-_cobertura_das_ubs_-_vila_centro_freitas_-_ok.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Secretaria de Obras e Serviços Urbanos que seja feita a cobertura na frente das Unidades Básicas de Saúde da Vila, Centro e Freitas e instalação de bancos, proporcionando maior conforto no aguardo do atendimento médico.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/250/indicacao_no_154_de_21__de_maio_de_2024_-_romulo_ivo_-_estudo_mercado_modelo_-_retirar_cobertura_da_rua_e_colocar_ao_lado_-_ok.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/250/indicacao_no_154_de_21__de_maio_de_2024_-_romulo_ivo_-_estudo_mercado_modelo_-_retirar_cobertura_da_rua_e_colocar_ao_lado_-_ok.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Secretaria de Obras e Serviços Urbanos um estudo sobre o mercado modelo visando a retirada da cobertura em frente ao mercado, remanejando-a para a rua lateral, na intenção de facilitar o acesso de pedestres e veículos na rua em questão.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/251/indicacao_no_155_de_21_de_maio__de_2024_-_romualdo_teixeira_-_manutencao_dos_diques_-_demarcar_por_km_-_ok.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/251/indicacao_no_155_de_21_de_maio__de_2024_-_romualdo_teixeira_-_manutencao_dos_diques_-_demarcar_por_km_-_ok.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a manutenção dos Diques I e II do município, demarcando por quilômetro (KM) toda a localidade.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/252/indicacao_no_156_de_21_de_maio__de_2024_-_romualdo_teixeira_-_audiencia_publica_-_ok.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/252/indicacao_no_156_de_21_de_maio__de_2024_-_romualdo_teixeira_-_audiencia_publica_-_ok.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente desta Casa Legislativa, audiência pública para criação da frente parlamentar de defesa ao direito da criança e do adolescente.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a limpeza geral e pintura dos meios-fios da comunidade para festa Santana.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/312/indicacao_no_158_de_28_de_maio_de_2024_-_jucimar_dantas_-_reparos_calcadao_do_novo_horizonte.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/312/indicacao_no_158_de_28_de_maio_de_2024_-_jucimar_dantas_-_reparos_calcadao_do_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que sejam feitos reparos nos calçadões do Novo Horizonte, nas proximidades do posto de gasolina e no que fica em frente ao Lopão, evitando o risco de acidentes com os pedestres que transitam na localidade.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/254/indicacao_no_159_de_28_de_maio__de_2024_-_romualdo_teixeira_-_manutencao_dos_banheiros_das_pracas_-_jamille_lopes_autran_lopes_e_newman_queiroz.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/254/indicacao_no_159_de_28_de_maio__de_2024_-_romualdo_teixeira_-_manutencao_dos_banheiros_das_pracas_-_jamille_lopes_autran_lopes_e_newman_queiroz.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a manutenção dos banheiros pertencentes as praças Jamile Lopes, Autran Lopes e Newman Queiroz, pois os espaços citados estão em condições precárias de uso.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/255/indicacao_no_160_de_28_de_maio_de_2024_-_rubens_batista_de_araujo_-_distribuicao_de_alevinos_em_jucurutu.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/255/indicacao_no_160_de_28_de_maio_de_2024_-_rubens_batista_de_araujo_-_distribuicao_de_alevinos_em_jucurutu.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Agricultura do Município e a Secretaria de Agricultura do Estado a distribuição de Alevinos no Município de Jucurutu.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/256/indicacao_no_161_de_2024_-_alan_amaral_-_pediatra_semanalmente.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/256/indicacao_no_161_de_2024_-_alan_amaral_-_pediatra_semanalmente.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, e a Secretaria de Saúde a inclusão de Pediatra no quadro de médicos ofertados no Hospital Municipal, com o objetivo de ofertar atendimentos da especialidade semanalmente.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao_no_162_de_2024_-_alan_amaral_-_abrigo_para_animais_de_rua.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao_no_162_de_2024_-_alan_amaral_-_abrigo_para_animais_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, e as secretarias competentes a criação de abrigo para animais de rua, espaço destinado para cuidados dos animais de rua.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao_no_163_04_de_junho__de_2024_-_romualdo_teixeira_-_pavimentacao_em_parapelepipedo_do_trecho_por_tras_do_wagner_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao_no_163_04_de_junho__de_2024_-_romualdo_teixeira_-_pavimentacao_em_parapelepipedo_do_trecho_por_tras_do_wagner_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a pavimentação em paralelepípedo do trecho localizado por trás da Escola Municipal Wagner Lopes, que dá acesso ao dique, espaço utilizado para a prática de atividades esportivas pela população.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao_no_164_04_de_junho_de_2024_-_rubens_batista_de_araujo_-_rua_santa_joana_darc_-_extensao_do_abastecimento_e_prolongamento_do_calcamento_na_rua.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao_no_164_04_de_junho_de_2024_-_rubens_batista_de_araujo_-_rua_santa_joana_darc_-_extensao_do_abastecimento_e_prolongamento_do_calcamento_na_rua.pdf</t>
   </si>
   <si>
     <t>Solicita a Companhia de Águas e Esgotos do Estado (CAERN) a extensão do abastecimento de água da Rua Santa Joana Darc e ao Poder Executivo juntamente com a Secretaria de Obras e Serviços Urbanos o prolongamento do calçamento da mesma.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao_no_165_de_04__de_junho_de_2024_-_jose_pedro_-_restauracao_do_calcamento_em_torno_da_rua_antonio_feliciano.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao_no_165_de_04__de_junho_de_2024_-_jose_pedro_-_restauracao_do_calcamento_em_torno_da_rua_antonio_feliciano.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a restauração do calçamento em torno de toda a Rua Antônio Feliciano de Souza, localizada em Boi Selado.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/261/indicacao_no_166_de_04_de_junho_2024_-_alan_amaral_-_ginecologista_semanalmente.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/261/indicacao_no_166_de_04_de_junho_2024_-_alan_amaral_-_ginecologista_semanalmente.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, e a Secretaria de Saúde a inclusão de Ginecologista no quadro de médicos ofertados no Município, com o objetivo de ofertar atendimentos da especialidade semanalmente.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/262/indicacao_no_167_de_04_de_junho_de_2024_-_alan_amaral_-_funcionamento_ubs_horario_do_trabalhador.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/262/indicacao_no_167_de_04_de_junho_de_2024_-_alan_amaral_-_funcionamento_ubs_horario_do_trabalhador.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Secretaria de Saúde e a coordenação de Atenção Básica que passe a ofertar atendimento noturno na UBS localizada na Vila Santa Isabel de Segunda à Sexta-feira, no período das 17h às 21h, sendo ofertado a população em geral do Município.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/263/indicacao_no_168_de_11_de_junho_de_2024_-__willame_lopes_-_programa_para_doacao_de_lonas_silagem.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/263/indicacao_no_168_de_11_de_junho_de_2024_-__willame_lopes_-_programa_para_doacao_de_lonas_silagem.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e ao Secretário de Agricultura a criação e implantação de um programa voltado para doação de lonas plásticas para auxiliar no processo de silagem.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/264/indicacao_no_169_de_11__de_junho_de_2024_-_jose_pedro_-_sistema_de_drenagem_cemiterio.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/264/indicacao_no_169_de_11__de_junho_de_2024_-_jose_pedro_-_sistema_de_drenagem_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a execução de um sistema de drenagem no Cemitério Público Municipal Francisco Benício de Medeiros para auxiliar no escoamento de água no período de inverno da nossa região.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/265/indicacao_no_170_de_11_junho_de_2024_-_alan_amaral_-_reajuste_do_valor_do_plantao_extra.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/265/indicacao_no_170_de_11_junho_de_2024_-_alan_amaral_-_reajuste_do_valor_do_plantao_extra.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e as Secretarias competentes o reajuste do valor dos plantões extras praticados pelos cargos de nível superior (Enfermeiras, Assistentes Sociais, Fisioterapeutas e Nutricionistas), realizados no Hospital Municipal Terezinha Lula de Queiroz.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/266/indicacao_no_171_de_11_junho_de_2024_-_alan_amaral_-_medidas_de_seguranca_hospital_-_cerca_eletrica_e_portao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/266/indicacao_no_171_de_11_junho_de_2024_-_alan_amaral_-_medidas_de_seguranca_hospital_-_cerca_eletrica_e_portao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Secretaria de Saúde, Secretaria de Obras e Serviços Urbanos e demais secretarias competentes a instalação de cerca elétrica nos muros do Hospital Terezinha Lula de Queiroz Santos e um portão com cadeado para que isole a rampa de acesso da parte de baixo da unidade, tendo em vista os recentes casos de invasão na localidade.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/267/indicacao_no_172_de_11_junho_de_2024_-_alan_amaral_-_comissao_de_seguranca_hospital.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/267/indicacao_no_172_de_11_junho_de_2024_-_alan_amaral_-_comissao_de_seguranca_hospital.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Saúde a criação de uma comissão de segurança no Hospital Municipal Terezinha Lula de Queiroz Santos, composta pela direção e servidores efetivos do Município que laboram na unidade, visando o controle das imagens das câmeras de segurança.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/313/indicacao_no_173_de_11_de_junho_de_2024_-_jucimar_dantas_-_prever_na_loa_orcamento_para_liga_esportiva.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/313/indicacao_no_173_de_11_de_junho_de_2024_-_jucimar_dantas_-_prever_na_loa_orcamento_para_liga_esportiva.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Planejamento que seja previsto na Lei Orçamentária Anual (LOA), a inclusão de verba destinada para a liga esportiva jucurutuense.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_no_174_de_18__de_junho__de_2024_-_romualdo_teixeira_-_academia_de_saude_-_joel_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_no_174_de_18__de_junho__de_2024_-_romualdo_teixeira_-_academia_de_saude_-_joel_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a implementação de uma academia de saúde nas proximidades da Escola Municipal Joel Lopes Galvão.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/269/indicacao_no_175_de_18__de_junho__de_2024_-_romulo_ivo_-_calcamento_de_3_ruas_do_bairro_freitas.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/269/indicacao_no_175_de_18__de_junho__de_2024_-_romulo_ivo_-_calcamento_de_3_ruas_do_bairro_freitas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a pavimentação das Ruas Dona Marieta, Sebastiana Júlia dos Santos e da Travessa Sebastião Geraldo Paulo da Silva, localizadas no Bairro Freitas.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/270/indicacao_no_176_de_18_de_junho_de_2024_-_willame_lopes_-_limpeza_e_capinagem_no_riachao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/270/indicacao_no_176_de_18_de_junho_de_2024_-_willame_lopes_-_limpeza_e_capinagem_no_riachao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que seja feita a limpeza e capinagem nas imediações da quadra de esportes da comunidade Riachão, tendo em vista o estado crítico que a localidade se encontra após o período chuvoso no Município.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/271/indicacao_no_177_de_18_de_junho_de_2024_-_willame_lopes_-_melhoria_estrada_riachao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/271/indicacao_no_177_de_18_de_junho_de_2024_-_willame_lopes_-_melhoria_estrada_riachao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que sejam feitas melhorias na estrada da comunidade Riachão, mais precisamente no trecho próximo ao mata burro presente na comunidade.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/272/indicacao_no_178_de_18_de_junho__de_2024_-_jubiratan_saldanha__-_sinalizacao_predios_publicos_-_nova_barra.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/272/indicacao_no_178_de_18_de_junho__de_2024_-_jubiratan_saldanha__-_sinalizacao_predios_publicos_-_nova_barra.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a Secretaria de Obra e Serviços Urbanos e a Secretaria de Infraestrutura a instalação de placas de sinalização dos prédios públicos localizados na Nova Barra, pois os mesmos já possuem nomenclatura, falta sinalização adequada.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/273/indicacao_no_179_de_18_de_junho__de_2024_-_jubiratan_saldanha_-_asfalto_barra_de_santana_-.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/273/indicacao_no_179_de_18_de_junho__de_2024_-_jubiratan_saldanha_-_asfalto_barra_de_santana_-.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, Secretaria de Obras e Serviços Urbanos, Governo do Estado e ao Deputado Estadual Nelter Queiroz providências sobre a construção do asfalto da Nova Barra em caráter emergencial.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao_no_180_de_18_de_junho__de_2024__-_alan_amaral_-_plano_de_cargos_e_carreiras.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao_no_180_de_18_de_junho__de_2024__-_alan_amaral_-_plano_de_cargos_e_carreiras.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e as secretarias competentes o desenvolvimento do plano de cargos e carreiras para os funcionários públicos do município.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/275/indicacao_no_181_de_18_de_junho__de_2024_-_alan_amaral_-_asfaltamento_da_rua_celso_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/275/indicacao_no_181_de_18_de_junho__de_2024_-_alan_amaral_-_asfaltamento_da_rua_celso_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos o asfaltamento da Rua Celso Fernandes.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_no_182_18_de_junho_de_2024_-_alan_amaral_-_pavimentacao_ruas_do_novo_rumo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_no_182_18_de_junho_de_2024_-_alan_amaral_-_pavimentacao_ruas_do_novo_rumo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos pavimentação das ruas localizadas no bairro Novo Rumo e careçam desta intervenção.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao_no_183_de_25_de_junho__de_2024_-_romualdo_teixeira_-_revitalizacao_bueiros_da_praca_altran_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao_no_183_de_25_de_junho__de_2024_-_romualdo_teixeira_-_revitalizacao_bueiros_da_praca_altran_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a revitalização dos bueiros localizados por trás da praça de eventos Altran Lopes, os mesmos estão em situação precária, comprometendo a segurança das pessoas que por ali transitam.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao_no_184_de_25_de_junho_de_2024_-_banheiro_publico_no_centro_-_jubira_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao_no_184_de_25_de_junho_de_2024_-_banheiro_publico_no_centro_-_jubira_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras a Construção de um banheiro público nas proximidades da praça Januncio Afonso, Centro.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao_no_185_de_25_de_junho_de_2024_-__sinalizacao_de_transito__zona_urbana_-__alan_amaral.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao_no_185_de_25_de_junho_de_2024_-__sinalizacao_de_transito__zona_urbana_-__alan_amaral.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos e demais secretarias competentes a sinalização do trânsito em toda zona urbana do Município de Jucurutu.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/280/indicacao_no_186_de_25_de_junho_de_2024_-_praca_recreativa_mutamba_-_alan_amaral.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/280/indicacao_no_186_de_25_de_junho_de_2024_-_praca_recreativa_mutamba_-_alan_amaral.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito ao Secretário de Obras uma área recreativa/praça na comunidade mutamba do município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/281/indicacao_no_187_de_25_de_junho_de__2024_-__neurologista_semanalmente_-_alan_amaral.docx.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/281/indicacao_no_187_de_25_de_junho_de__2024_-__neurologista_semanalmente_-_alan_amaral.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, e a Secretaria de Saúde a inclusão de Neurologista no quadro de médicos atuantes no Município, com o objetivo de ofertar atendimentos da especialidade semanalmente, buscando reduzir a alta demanda recorrente.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_no_188_de_02_de_julho_de_2024_-__rede_de_contencao_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_no_188_de_02_de_julho_de_2024_-__rede_de_contencao_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que providencie redes de contenção, onde as roçadeiras estão fazendo a limpeza de rotina.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_no_189_de_02_de_julho_de_2024_-_pl_para_vale_alimentacao_e_p_solar_garis_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_no_189_de_02_de_julho_de_2024_-_pl_para_vale_alimentacao_e_p_solar_garis_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a elaboração de um projeto de lei favorecendo os garis no que diz respeito ao vale alimentação e garantia de receber protetores solares, devido a exposição no seu horário de trabalho.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_no_190_02_de_julho_de_2024_-_academia_de_saude_espinheiro_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_no_190_02_de_julho_de_2024_-_academia_de_saude_espinheiro_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e à Secretaria de Saúde que realize a instalação de equipamentos de academia da saúde no Sítio Espinheiro, nas proximidades da quadra de esportes e da unidade de saúde.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_no_191_de_02_junho_de_2024_-_alan_amaral_-_tendas_para_mototaxistas_no_centro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_no_191_de_02_junho_de_2024_-_alan_amaral_-_tendas_para_mototaxistas_no_centro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos a instalação de tendas fixas em um ponto estratégico para os mototaxistas no centro da cidade.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/286/indicacao_no_192_de_09_de_julho_de_2024_-_romualdo_teixeira_cosme_-_faixa_de_pedestre_espaco_do_estudante.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/286/indicacao_no_192_de_09_de_julho_de_2024_-_romualdo_teixeira_cosme_-_faixa_de_pedestre_espaco_do_estudante.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, Secretaria de Obras e Serviços Urbanos e ao Departamento de Estradas e Rodagens, a sinalização de uma faixa de pedestres em frente ao espaço do estudante.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/287/indicacao_no_193_de_09_de_julho_de_2024_-_romualdo_teixeira_cosme_-_banheiros_no_lopao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/287/indicacao_no_193_de_09_de_julho_de_2024_-_romualdo_teixeira_cosme_-_banheiros_no_lopao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que sejam construídos banheiros públicos ao lado das arquibancadas do Estádio Municipal Lopão.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/288/indicacao_no_194_de_09_de_julho_de_2024_-_edivan_fernandes_-_informacao_sobre__cronograma_de_estradas_feitas_no_municipio_-_nao_vem.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/288/indicacao_no_194_de_09_de_julho_de_2024_-_edivan_fernandes_-_informacao_sobre__cronograma_de_estradas_feitas_no_municipio_-_nao_vem.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos que seja fornecido um cronograma de estradas vicinais, sinalizando as que já foram feitas, como também, um cronograma sobre o esgotamento de fossas, visto que as comunidades Vila Esperança, Riachão e Barro Branco carecem dessa medida de saúde pública.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/289/indicacao_no_195_de_09_julho_de_2024_-_romulo_ivo_-_praca_de_taxi.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/289/indicacao_no_195_de_09_julho_de_2024_-_romulo_ivo_-_praca_de_taxi.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de uma praça de táxi no município.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_no_196_de_09_julho_de_2024_-_romulo_ivo_-_desassoreamento_nas_margens_do_rio_piranhas.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_no_196_de_09_julho_de_2024_-_romulo_ivo_-_desassoreamento_nas_margens_do_rio_piranhas.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o serviço de desassoreamento nas margens do Rio Piranhas que corta a cidade de Jucurutu, pois, com o passar dos anos, todo o trecho do afluente tem sido afetado pela grande quantidade de areia e vegetação que tem se acumulado.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/291/indicacao_no_197_09_de_julho_de_2024_-_academia_de_saude_aroeira_-_willame_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/291/indicacao_no_197_09_de_julho_de_2024_-_academia_de_saude_aroeira_-_willame_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e à Secretaria de Saúde que realize a instalação de equipamentos de academia da saúde na comunidade Aroeira, nas proximidades da quadra de esportes.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/292/indicacao_no_198_27_de_agosto_de_2024_-_jubiratan_saldanha_-_passagens_molhadas.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/292/indicacao_no_198_27_de_agosto_de_2024_-_jubiratan_saldanha_-_passagens_molhadas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e às Secretarias competentes a recuperação das passagens molhadas da Loca e Tapera.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/293/indicacao_no_199_de_27_de_agosto_de_2024_-_onibus__assu_-_jucurutu-_caico_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/293/indicacao_no_199_de_27_de_agosto_de_2024_-_onibus__assu_-_jucurutu-_caico_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Educação que melhore a disponibilidade dos ônibus nos horários respectivos da saída de Jucurutu – Assú e Jucurutu – Caicó.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_no_200_de_27_de_agosto_de_2024_-_francinildo_aquino_-_agua_caern_pedra_navio.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_no_200_de_27_de_agosto_de_2024_-_francinildo_aquino_-_agua_caern_pedra_navio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governo de Estado, através Companhia de Água e Esgoto do Rio Grande do Norte – CAERN, com cópias para o Deputado Estadual Nelter Queiroz, a extensão de rede de água para a Comunidade Pedra do Navio (Vila do Velame), tendo em vista que já existe o projeto pronto feito pela CAERN, mas ainda não executou o serviço.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/295/indicacao_no_201_27_de_agosto_de_2024_-_quadra_praca_e_ac._saude_cacimbas_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/295/indicacao_no_201_27_de_agosto_de_2024_-_quadra_praca_e_ac._saude_cacimbas_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e as Secretarias competentes a construção de uma quadra, uma praça e que realize a instalação de equipamentos de academia da saúde na comunidade cacimbas.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/296/indicacao_no_202_27_de_agosto_de_2024_-_romulo_ivo__-_riachao_quadra__praca_e_ac._saude.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/296/indicacao_no_202_27_de_agosto_de_2024_-_romulo_ivo__-_riachao_quadra__praca_e_ac._saude.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e as Secretarias competentes a cobertura de uma quadra, uma praça e que realize a instalação de equipamentos de academia da saúde na comunidade Riachão.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/297/indicacao_no_203_de_03_de_setembro_de_2024_-_iluminacao_e_asfalto__nova_barra_-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/297/indicacao_no_203_de_03_de_setembro_de_2024_-_iluminacao_e_asfalto__nova_barra_-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a Secretaria de Obra e Serviços Urbanos a referida Iluminação e o asfalto da nova Barra até o cemitério.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/298/indicacao_no_204_de_03_de_setembro_de_2024_-_gari_para_boi_selado_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/298/indicacao_no_204_de_03_de_setembro_de_2024_-_gari_para_boi_selado_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e a Secretaria de Obras e Serviços Urbanos designar um novo servidor na função de Gari, para distrito de Boi Selado.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_no_205_10_de_setembro_de_2024_-_romulo_ivo__-_passagem_molhada_arroz_ao_boi_selado.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_no_205_10_de_setembro_de_2024_-_romulo_ivo__-_passagem_molhada_arroz_ao_boi_selado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e as Secretaria de obras e serviços urbanos a passagem molhada no Riacho Logradouro que liga o Sítio arroz ao Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1224/resolucao_001-2024_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1224/resolucao_001-2024_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE ESTÁGIO DE ESTUDANTES NA CÂMARA MUNICIPAL DE JUCURUTU-RN, EM CONFORMIDADE COM A LEI FEDERAL Nº 11.788, DE 25 DE SETEMBRO DE 2008.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1292/resolucao_002_2024_mesa_diretora.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1292/resolucao_002_2024_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO, A ESTRUTURA E O FUNCIONAMENTO DA OUVIDORIA PARLAMENTAR DO PODER LEGISLATIVO MUNICIPAL DE JUCURUTU/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1293/resolucao_003_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1293/resolucao_003_2024.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL N°14.129/2021, DE 29 DE MARÇO DE 2021, NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE JUCURUTU/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1294/resolucao_004_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1294/resolucao_004_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO AO ACESSO AS INFORMAÇÕES E A APLICAÇÃO DA LEI FEDERAL N° 12.527, DE 18 DE NOVEMBRO DE 2011, NO ÂMBITO DA CÂMARA MUNICIPAL DE JUCURUTU/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1295/resolucao_005_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1295/resolucao_005_2024.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI FEDERAL N° 13.709, DE 14 DE AGOSTO DE 2018 - LEI DE PROTEÇÃO DE DADOS PESSOAIS (LGPD) - NO ÂMBITO DA CÂMARA MUNICIPAL DE JUCURUTU.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1304/pl_1032_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1304/pl_1032_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos que especifica da Lei Complementar nº 34, de 27 de dezembro de 2022 (Código Tributário do Município de Jucurutu), para adequação a dispositivos já em vigor da Reforma Tributária (Emenda Constitucional nº 132, de 20 de dezembro de 2023), bem como à alteração do entendimento dado pelos Tribunais Superiores à dedução do valor de materiais empregados nos serviços de construção civil para incidência do ISSQN - Imposto Sobre Serviços de Qualquer Natureza.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.057, de 17 de março de 2022, concessão de reposição das perdas inflacionáras, adequação salarial dos Servidores da Câmara Municipal de Jucurutu, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/38/pl_002_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/38/pl_002_2024.pdf</t>
   </si>
   <si>
     <t>Concede Isenção de IPTU e Taxa de Coleta de Lixo para pessoas com TEA (Transtorno do Espectro Autista), TDAH (Transtorno de Déficit de Atenção e Hiperatividade), Síndrome de Tourette e Síndrome de Down e dá outras providências.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1199/pl_003_2024_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1199/pl_003_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DO POSTO DE SAÚDE NOSSA SENHORA DO SOCORRO LOCALIZADO NO SÍTIO SÃO BENTO, ZONA RURAL DE JUCURUTU PASSANDO A SE CHAMAR POSTO DE SAÚDE DR. LINDBERG FIGUEIREDO DA CUNHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1200/pl_004_2024_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1200/pl_004_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO COMO RUA JOSÉ AGOSTINHO AVELINO DA SILVA LOCALIZADA EM FRENTE A TRAVESSA MAJOR LULA E ENTRE AS RUAS OTAVIO LAMARTINE E MAJOR LULA, NO CENTRO DE JUCURUTU-RN</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1201/pl_005_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1201/pl_005_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO AO LAZER ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), TRANSTORNO DE DÉFICIT DE ATENÇÃO E HIPERATIVIDADE (TDAH), SÍNDROME DE TOURRETTE E SÍNDROME DE DOWN, E O DIREITO DE 1 (UM) ACOMPANHANTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1202/pl_006_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1202/pl_006_2024.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ACORDES (ASSOCIAÇÃO DE DESENVOLVIMENTO SOCIAL, EDUCACIONAL E CULTURAL).</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1203/pl_007_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1203/pl_007_2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO COMO RUA CÍCERO AVELINO DA SILVA, LOCALIZADA NA LATERAL DA QUADRA POLIESPORTIVA SEBASTIÃO LIMA DA SILVA, LOCALIZADA NO BAIRRO NOVO HORIZONTE DE JUCURUTU-RN.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1204/pl_008_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1204/pl_008_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL, ASSIM COMO CONSIDERA PATRIMÔNIO RELIGIOSO CULTURAL E IMATERIAL O "CÍRCULO DE ORAÇÃO".</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_009_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_009_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º, DA LEI MUNICIPAL Nº 1.024/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_010_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_010_2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO COMO RUA CHIQUINHO EPAMINONDAS, LOCALIZADA Á RUA QUE DA ACESSO A CRECHE RITA MEDEIROS NO BAIRRO SEVERINA LOPES.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1309/pl_011_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1309/pl_011_2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA A QUADRA DE ESPORTES COMO CARLINDO JALES LOPES, LOCALIZADA NA COMUNIDADE SÃO BRAZ JUCURUTU/RN.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1300/pl_012_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1300/pl_012_2024.pdf</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública a ASSOCIAÇÃO SEMEAR.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_13_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_13_2024.pdf</t>
   </si>
   <si>
     <t>ATRIBUI DENOMINAÇÃO AOS LOGRADOUROS PÚBLICOS SEM NOMES NO CONJUNTO JOÃO DE BARROS, JUCURUTU-RN</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1302/projeto_de_lei_14_2024_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1302/projeto_de_lei_14_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de criação de espaço reservado ao lado do palco para pessoas com deficiência física em shows, apresentações artísticas e culturais e similares no Município de Jucurutu/RN e dá outras providências."</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1207/pl_1007_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1207/pl_1007_2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ATUALIZAÇÃO DO PISO DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS NO MUNICÍPIO DE JUCURUTU/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1208/pl_1008_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1208/pl_1008_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O INCENTIVO FINANCEIRO POR DESEMPENHO AOS PROFISSIONAIS DA ATENÇÃO PRIMÁRIA À SAÚDE, CONTEMPLANDO OS PROFISSIONAIS DA EQUIPE SAÚDE DA FAMILÍA, EQUIPE SAÚDE BUCAL E EQUIPE MULTIPROFISSIONAL NA ATENÇÃO PRIMÁRIA À SAÚDE AMBAS NO ÂMBITO DO MUNICÍPIO DE JUCURUTU/RN.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1209/pl_1009_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1209/pl_1009_2024.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VALOR DO PISO SALARIAL DOS PROFESSORES DA REDE MUNICIPAL DE EDUCAÇÃO DE ACORDO COM A LEI FEDERAL Nº 11.738, DE 16 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1210/pl_1010_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1210/pl_1010_2024.pdf</t>
   </si>
   <si>
     <t>MODIFICA OS VALORES DAS GRATIFICAÇÕES DEVIDAS AO DIRETOR PRESIDENTE E AO DIRETOR DE ADMINISTRAÇÃO E FINANÇAS DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE JUCURUTU - PREVI JUCURUTU.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1211/pl_1011_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1211/pl_1011_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE - ACS E AOS AGENTES DE COMBATE A ENDEMIAS - ACE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1212/pl_1012_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1212/pl_1012_2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA REDAÇÃO À LEI Nº 850, 06 DE ABRIL DE 2016, QUE DISPÕE SOBRE A NOVA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE JUCURUTU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1213/pl_1013_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1213/pl_1013_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1214/pl_1014_2024_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1214/pl_1014_2024_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA SOCIOAMBIENTAL DA COLETA SELETIVA SOLIDÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1215/pl_1015_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1215/pl_1015_2024.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO DO CORRENTE EXERCÍCIO 2024 PARA FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1216/pl_1016_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1216/pl_1016_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMALIZAÇÃO DE PLANTÕES DE SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1217/pl_1017_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1217/pl_1017_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA MINHA CASA MINHA VIDA CONFORME DISPOSTO NA LEI 11.977 DE 07 DE JULHO DE 2009 E NA MEDIDA PROVISÓRIA 1.162 DE 14 DE FEVEREIRO DE 2023, E TAMBÉM NAS DISPOSIÇÕES DAS INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS CIDADES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_1018_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_1018_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA DO MUNICÍPIO DE JUCURUTU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1219/pl_1019_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1219/pl_1019_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A TRANSFORMAR O CARGO DE AUXILIAR DE ENFERMAGEM EM TÉCNICO EM ENFERMAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1220/pl_1020_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1220/pl_1020_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º, §1º DA LEI MUNICIPAL Nº 534/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/39/pl_1021_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/39/pl_1021_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1221/pl_1022_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1221/pl_1022_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE VACINAÇÃO NAS ESCOLAS PARA OS (AS) ALUNOS(AS) DA EDUCAÇÃO INFANTIL E DO ENSINO FUNDAMENTAL DAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1222/pl_1023_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1222/pl_1023_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE PARA FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1223/pl_1024_2024_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1223/pl_1024_2024_executivo.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO PARA A FUNÇÃO DE PREGOEIRO NO ÂMBITO DO MUNICÍPIO DE JUCURUTU/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1301/pl_1025_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1301/pl_1025_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Instituto dos Servidores Municipais de Jucurutu/RN - PREVI JUCURUTU e dá outras providências.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1305/loa_pl_1026.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1305/loa_pl_1026.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Jucurutu para o exercício de 2025.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1308/pl_1027.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1308/pl_1027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO DIFERENCIADO , FAVORECIDO, REGIONALIZADO E SIMPLIFICADO AS MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE E AOS MICROEMPREENDEDORES INDIVIDUAIS, NO ACESSO AO MERCADO LOCAL E NAS CONTRATAÇÕES PÚBLICAS REALIZADAS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE JUCURUTU/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1303/projeto_de_lei_1028_2024_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1303/projeto_de_lei_1028_2024_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as condições de prestação de serviço de corte de terra pelo Município aos proprietários, titulares do domínio útil e possuidores do imóvel a qualquer título e sua remuneração mediante recolhimento de preço público; e dá outras providências.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_29_2024.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_29_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de direito de uso particular renumerado de quiosques e boxes localizados no Novo Mercado Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>TER</t>
   </si>
   <si>
     <t>Termo de Referência</t>
   </si>
   <si>
     <t>SECRETARIA GERAL - SG</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1297/primeiro_termo_de_ocorrencia_dia_10_de_setembro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1297/primeiro_termo_de_ocorrencia_dia_10_de_setembro.pdf</t>
   </si>
   <si>
     <t>Termo de Ocorrência por falta de Quórum da reunião da Câmara Municipal de Jucurutu-RN, que deveria ter sido realizada no dia 10 de Setembro de 2024.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1296/segundo_termo_de_ocorrencia_dia_24_de_setembro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1296/segundo_termo_de_ocorrencia_dia_24_de_setembro.pdf</t>
   </si>
   <si>
     <t>Termo de Ocorrência por falta de Quórum da reunião da Câmara Municipal de Jucurutu-RN, que deveria ter sido realizada no dia 24 de Setembro de 2024.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1298/terceiro_termo_de_ocorrencia_dia_01_de_outubro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1298/terceiro_termo_de_ocorrencia_dia_01_de_outubro.pdf</t>
   </si>
   <si>
     <t>Termo de Ocorrência por falta de Quórum da reunião da Câmara Municipal de Jucurutu-RN, que deveria ter sido realizada no dia 01 de Outubro de 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3377,67 +3377,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/778/parecer_pl_1006_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/802/parecer_pl_1015_2024_-__comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/803/parecer_pl_1016_2024_-__comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/807/parecer_pl_1019_2024_-_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/776/parecer_pl__001_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/773/parecer_pl_002_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/774/parecer_pl_003_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1122/parecer_resolucao_004_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/775/parecer_pl_005_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/777/parecer_pl_008_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/790/parecer_pl_1008_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/791/parecer_pl_1012_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/792/parecer_pl_1013_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/796/parecer_pl_1014_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/804/parecer_pl_1016_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/805/parecer_pl_1017_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/806/parecer_pl_1018_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/808/parecer_pl_1019_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/809/parecer_pl_1021_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/810/parecer_pl_1023_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/814/parecer_pl_1024_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/314/mocao_no_001_de_20_de_fevereiro_de_2024._-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/315/mocao_no_002_de_005_de_marco_de_2024._-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/316/mocao_no_003_de_005_de_marco_de_2024._-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/317/mocao_no_004_de_09_de_abril_de_2024_-_edivan_fernandes_-_zeza.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/318/mocao_no_005_de_09_de_abril_de_2024_-_edivan_fernandes_-_alzira_maria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/319/mocao_no_006_de_28_de_maio_de_2024_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/320/mocao_no_007_de_21_de_maio_de_2024__-_parabens_ao_tecnicos_e_aux_de_enfermagem_-__alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/321/mocao_no_008_de_25_de_junho_de_2024__-_parabens_a_quadrilha_da_cia_cultural_imperio_junino_e_as_demais_quadrilhas_participantes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/109/indicacao_no_001_de_20_de_fevereiro_de_2024_-_romualdo_teixeira_-_fardamento.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/110/indicacao_no_002_de_20_de_fevereiro_de_2024_-_romualdo_teixeira__-_capacitacao_cuidadores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_no_003_de_20_de_fevereiro_de_2024_-__romulo_ivo_-_barreiro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/112/indicacao_no_004_de_20_de_fevereiro_de_2024_-_alan_amaral_-__mapeamento_neurodiversidades.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/113/indicacao_no_005_de_20_de_fevereiro_de_2024_-_alan_amaral_-_carteira_de_identificacao_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/114/indicacao_no_006_de_20_de_fevereiro_de_2024_-_edivan_fernandes_-__cx_d_agua_mineiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/115/indicacao_no_007_de_20_de_fevereiro_de_2024_-_edivan_fernandes_-_orla_fluvial_e_man._bombas_dnocs.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/116/indicacao_no_008_de_20_de_fevereiro_de_2024_-_jubiratan_saldanha_-__quadras_de_esportes_aroeira_e_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/117/indicacao_no_009_de_20_de_fevereiro_de_2024_-_jubiratan_saldanha_-__medidas_de_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_no_010_de_20_de_fevereiro_de_2024_-_jubiratan_saldanha_-_cortes_de_terra.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/119/indicacao_no_011_de_20_de_fevereiro_de_2024_-_jose_pedro_-_reforma_quadra_bs.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/120/indicacao_no_012_de_20_de_fevereiro_de_2024_-_jose_pedro_-__reforma_e_a_mpliacao_cemiterio_bs.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/121/indicacao_no_013_de_20_de_fevereiro_de_2024_-_jose_pedro_-_pavimentacao_joaquim_mangaba.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/122/indicacao_no_014_de_27_de_fevereiro_de_2024_-_jose_pedro_-_rede_de_esgoto_-_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/123/indicacao_no_015_de_27_de_fevereiro_de_2024_-_jose_pedro_-_reajuste_-_gratificacao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/124/indicacao_no_016_de_27_de_fevereiro_de_2024_-_jose_pedro_-_iluminacao_trecho_tidal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_no_017_de_27_de_fevereiro_de_2024_-_rubens_batista_de_araujo_-_distribuicao_de_peixe_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_no_018_de_27_de_fevereiro_de_2024_-_rubens_batista_de_araujo_-_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_no_019_de_27_de_fevereiro_de_2024_-_rubens_batista_de_araujo_-_const_reservatorio_de_agua_bs.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_no_020_de_27_de_fevereiro_de_2024_-_jubirantan_saldanha_-_construcao_quadra_sao_braz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_021_de_27_de_fevereiro_de_2024_-_jubiratan_saldanha_-_pavimentacao_aroeira_e_sao_braz.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_022_de_27_de_fevereiro_de_2024_-_jubiratan_saldanha_-_passagem_molhada_sao_braz_e_barro_branco.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_023_de_27_de_fevereiro_de_2024_-_edivan_fernandes_-_pavimentacao_rua_principal_riachao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_024_de_27_de_fevereiro_de_2024_-_edivan_fernandes_-_cacambas_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_no_025_de_27_de_fevereiro_de_2024_-_edivan_fernandes_-_reforma_quadra_novo_rumo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/134/indicacao_no_026_de_27_de_fevereiro_de_2024_-_alan_amaral_-__carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_no_027_de_27_de_fevereiro_de_2024_-_alan_amaral_-__construcao_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/136/indicacao_no_028_de_27_de_fevereiro_de_2024_-_alan_amaral_-__cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/137/indicacao_no_029_de_27_de_fevereiro_de_2024_-_paula_mercia_-__equipes_ace.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/138/indicacao_no_030_de_27_de_fevereiro_de_2024_-__romulo_ivo_-_acesso_rua_dr_terceiro_jacome.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_no_031_de_27_de_fevereiro_de_2024_-__romulo_ivo_-_instalacao_de_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_no_032_de_27_de_fevereiro_de_2024_-__romulo_ivo_-_construcao_quadra_do_retiro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_no_034_de_05_de_marco__de_2024_-_romualdo_-__campeonato_de_futebol_master.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_no_035_de_05_de_marco__de_2024_-_romualdo_-__kit_escolar.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/144/indicacao_no_036_de_05_de_marco_de_2024_-_edivan_fernandes_-_energia_bomba_do_barro_branco.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/145/indicacao_no_037_de_05_de_marco_de_2024_-_alan_amaral_-_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/146/indicacao_no_038_de_05_de__marco_de_2024_-_rubens_batista_de_araujo_-_reforma_quadra_espinheiro_e_mutamba.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_no_039_de_05_de_marco_de_2024_-_rubens_batista_de_araujo_-_recuperacao_em_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_no_040_de_05_de_marco_de_2024_-_jubiratan_saldanha_-_atendimento_medico_agrovila.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/149/indicacao_no_041_de_05_de_marco_de_2024_-_jubiratan_saldanha_-_asfalto_barra_de_santana.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/150/indicacao_no_042_de_05_de_marco_de_2024_-_jubiratan_saldanha_-_academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_no_043_de_05_de_marco_de_2024_-_romulo_ivo_-_unidade_de_saude_e_academia_de_saude.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_no_044_de_05_de_marco_de_2024_-_romulo_ivo_-_disponibilizacao_grupo_escolar_camilo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_no_045_de_05_de_marco_de_2024_-_romulo_ivo_-_iluminacao_saida_da_cidade_ao_setor_industrial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/299/indicacao_no_046_de_05_de_marco_de_2024_-_jose_ilo_-_agua_potavel_na_comunidade_loca.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/300/indicacao_no_047_de_05_de_marco_de_2024_-_jose_ilo_-_reforma_habitacionais_-_sao_bento_e_sao_braz.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/301/indicacao_no_048_de_05_de_marco_de_2024_-_jose_ilo_-_passagem_molhada_riacho_divisa_sitio_do_treme.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_no_049_de_05_de_marco_de_2024_-_jose_pedro_-_funcionamento_escola_margarida_maria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_no_050_de_05_de_marco_de_2024_-_jose_pedro_-_construcao_de_creche_-_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_no_051_de_12_de_marco_de_2024_-_edivan_fernandes_-_praca_no_sitio_riachao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_no_052_de_12_de_marco_de_2024_-_edivan_fernandes_-_mata_burro_-_passagem_molhada_cacimbas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/158/indicacao_no_053_de_12_de_marco_de_2024_-__romulo_ivo_-_praca_na_pedra_do_navio_vila_do_velame_e_novo_rumo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/159/indicacao_no_054_de_12_de_marco_de_2024_-__romulo_ivo_-_construcao_de_calcadao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/160/indicacao_no_055_de_12_de_marco_de_2024_-__romulo_ivo__-_pavimentacao_pedra_do_navio_vila_do_velame_e_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_no_056_de_12_de_marco__de_2024_-_romualdo_-_pavimentacao_da_rua_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/162/indicacao_no_057_de_12_de_marco__de_2024_-_jose_pedro_-_pavimentacao_em_paralelepipedo_na_vila_do_jangada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/302/indicacao_no_058_de_19_de_marco__de_2024_-_jose_ilo_lopes_junior_-_construcao_de_banheiro_externo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/303/indicacao_no_059_de_19_de_marco__de_2024_-_jose_ilo_lopes_junior_-_construcao_ou_reforma_da_quadra_cha_dos_felix.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/304/indicacao_no_060_de_19_de_marco__de_2024_-_jose_ilo_lopes_junior_-_tela_de_protecao_quadra_adeque.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/163/indicacao_no_061_de_19_de_marco__de_2024_-_romualdo_-_climatizacao_rita_medeiros.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/164/indicacao_no_062_de_19_de_marco__de_2024_-_romualdo_-_manutencao_das_galerias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/165/indicacao_no_063_de_19_de_marco__de_2024_-_romualdo_-_parque_inclusivo_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/166/indicacao_no_064_de_19_de_marco__de_2024_-_jubiratan_saldanha_-_compromisso_com_o_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/167/indicacao_no_065_de_19_de_marco__de_2024_-_jubiratan_saldanha_-transporte_para_acesso_ao_servicos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/168/indicacao_no_066_de_19_de_marco__de_2024_-_jubiratan_saldanha_-_estrada_da_barra_a_agrovila.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/169/indicacao_no_067_de_19_de_marco__de_2024_-_paula_mercia_medeiros_de_souza_torres_-_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/171/indicacao_no_069_de_19_de_marco_de_2024_-_rubens_batista_de_araujo_-_torre_tim_em_boi_selado_e_barra_de_santana.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_no_070_de_19_de_marco_de_2024_-_rubens_batista_de_araujo_-__agente_de_saude_aroeira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_no_071_de_19_de_marco_de_2024_-__romulo_ivo_-_instalacao_de_academia_popular_nas_pracas_newman_queiroz_e_terson_queiroz.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_no_072_de_19_de_marco_de_2024_-__romulo_ivo_-_coleta_de_exames_a_domicilio_idosos_e_pcd.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/175/indicacao_no_073_de_19_de_marco_de_2024_-__romulo_ivo_-_formacao_continuada_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_no_074_de_19_de_marco_de_2024_-_alan_amaral_-_criacao_do_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_no_075_de_19_de_marco_de_2024_-_alan_amaral_-_criacao_do_conselho_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/179/indicacao_no_077_de_26_de_marco_de_2024_-_romualdo_teixeira_-_cursinhos_preparatorios_enem.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_no_078_de_26_de_marco_de_2024_-_romualdo_teixeira_-_climatizacao_pediatria_e_ala_masculinha_pos_cirurgia.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/181/indicacao_no_079_de_26_de_marco__de_2024_-_jubiratan_saldanha_-_reforma_e_ampliacao_no_posto_de_saude_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_no_080_de_26_de_marco__de_2024_-_jubiratan_saldanha_-_roco_das_estradas_do_municipio_-_areas_rurais_e_urbanas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_no_081_de_26_de_marco_de_2024_-_rubens_batista_de_araujo_-__cobertura_quadra_e_const_banheiro_adeque.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/184/indicacao_no_082_de_26_de_marco_de_2024_-__romulo_ivo_-_instalacao_de_placas_de_identificacao_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/185/indicacao_no_083_de_26_de_marco_de_2024_-__romulo_ivo_-_sinalizacao_quebra-molas_em_toda_a_cidade.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/306/indicacao_no_085_de_26_de_marco_de_2024_-_jose_ilo_-_construcao_de_quadra_sitio_lagoa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_no_086_de_26_de_marco_de_2024_-_alan_amaral_-__quadro_emergencial_das_arboviroses.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/187/indicacao_no_087_de_26_de_marco_de_2024_-_alan_amaral_-_mutirao_de_orientacao_e_limpeza_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/189/indicacao_no_089_de_02_de_abril_de_2024_-__romulo_ivo_-_pista_de_whelling.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/190/indicacao_no_090_de_02_de_abril_de_2024_-__romulo_ivo_-_galeria_e_tubulacao_morro_do_porco.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/191/indicacao_no_091_de_02_de_abril_de_2024_-_jose_pedro_-_contratacao_de_agentes_de_endemias_emergencial.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/192/indicacao_no_092_de_02_de_abril_de_2024_-_jose_pedro_-_cobertura_do_muro_-_unidade_de_saude_basica_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/193/indicacao_no_093_de_02_de_abril_de_2024_-_alan_amaral_-_faixas_de_pedestre_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/194/indicacao_no_094_de_02_de_abril_de_2024_-_alan_amaral_-_pavimentacao_prolongamento_rua_escolastico_lopes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/196/indicacao_no_096_de_09_de_abril_de_2024_-_jose_pedro_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/197/indicacao_no_097_de_09_de_abril_de_2024_-_jose_pedro_-_rocadeira_articulada.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/198/indicacao_no_098_de_09_de_abril_de_2024_-_jubiratan_saldanha_-_asfalto_agrovila.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/199/indicacao_no_099_de_09_de_abril_de_2024_-_jubiratan_saldanha_-_ubs_e_roda_de_conversa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/200/indicacao_no_100_de_09_de_abril_de_2024_-_jubiratan_saldanha_-_animais_nova_barra.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/201/indicacao_no_101_de_09_de_abril_de_2024_-_romualdo_teixeira_-_arena_para_vollei_e_futebol_de_areia_nh.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/202/indicacao_no_102_de_09_de_abril__de_2024_-_romualdo_teixeira_-_extensao_do_abastecimento_severina_lopes.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/203/indicacao_no_103_de_09_de_abril_de_2024_-_romualdo_-_dnit_-_oficio_na_pasta_do_vereador.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/204/indicacao_no_104_de_09_de_abril_de_2024_-_romulo_ivo_-_garagem_cobertura_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/307/indicacao_no_105_de_09_de_abril_de_2024_-_jucimar_dantas_-_reparos_luzes_e_rua_enfrente_ao_estadio_eufrasao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/308/indicacao_no_106_de_09_de_abril_de_2024_-_jucimar_dantas_-_animais_soltos_na_rua.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_no_107_de_09_de_abril_de_2024_-_francinildo_aquino_-_carro_adaptado_iluminacao..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/206/indicacao_no_108_de_09__de_abril_de_2024_-_alan_amaral_-_funcionamento_ubs_carater_excepcional.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/309/indicacao_no_109_de_16_de_abril_de_2024_-_jucimar_dantas_-_animais_soltos_no_dique.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/310/indicacao_no_110_de_16_de_abril_de_2024_-_jucimar_dantas_-_passagem_molhada_saquinho_do_padre.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/207/indicacao_no_111_de_16_de_abril_de_2024-_paula_mercia_-_proibir_o_fluxo_de_veiculos_no_horario_da_caminhada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/208/indicacao_no_112_de_16_de_abril_de_2024_-_romulo_ivo_-_deposito_mercado_novo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/209/indicacao_no_113_de_16_de_abril_de_2024_-_romulo_ivo_-_caixa_dagua_do_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/210/indicacao_no_114_de_16_de_abril_de_2024_-_jubiratan_saldanha_-_priorizar_as_rondas_na_comunidade_da_nova_barra.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/211/indicacao_no_115_de_16_de_abril_de_2024_-_jubiratan_saldanha_-_animais_abandonados_velha_barra.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/212/indicacao_no_116_de_16_de_abril_de_2024-_jubiratan_-_iluminacao_nova_barra_-_acampamento.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/213/indicacao_no_117_de_16_de_abril__de_2024_-_romualdo_teixeira_-_revitalizacao_das_principais_vias_e_ponte_vila-centro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/214/indicacao_no_118_de_16_de_abril_de_2024_-_romualdo_teixeira_-_lar_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/215/indicacao_no_119_de_16_de_abril_de_2024-_alan_amaral_-_calcamento_pedra_navio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/216/indicacao_no_120_de_16_de_abril_de_2024-_alan_amaral-_academia_da_saude_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/217/indicacao_no_121__de_16_de_abril_de_2024-_alan_amaral_-_calcamento_santo_expedito.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/218/indicacao_no_122_de_30__de_abril_de_2024_-_romulo_ivo_-_extensao_do_calcamento_prox_ifrn.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/219/indicacao_no_123_de_30__de_abril_de_2024_-_romulo_ivo_-_esgoto_geral_rede_mais.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/220/indicacao_no_124_de_30_de_abril_de_2024-_romulo_ivo_-_esgoto_olavo_lazaro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/311/indicacao_no_125_de_30_de_abril_de_2024_-_jucimar_dantas_-_pavimentacao_rua_projetada_quadra_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/221/indicacao_no_126_de_30_de_abril_de_2024-_jubiratan_saldanha_-__qualidade_da_drenagem_casas_e_material_-_nova_barra.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/222/indicacao_no_127_de_30_de_abril_de_2024-_jubiratan_saldanha_-_acesso_as_visitas_a_barragem.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/224/indicacao_no_128_de_30_de_abril_de_2024_-_romualdo_teixeira_-_barbearia_municipal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/225/indicacao_no_129_de_30_de_abril_de_2024_-_romualdo_teixeira_-_paradas_cobertas_nas_proximidades_ifrn.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/226/indicacao_no_130_de_30_de_abril_de_2024_-_romualdo_teixeira_-_finalizacao_esgoto_-_rua_ary_lopes.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/227/indicacao_no_131_de_30__de_abril_de_2024-_alan_amaral_-_revitalizacao_praca_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/228/indicacao_no_132_de_07_de_maio_de_2024_-_edivan_fernandes_-_revitalizacao_das_paradas.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/229/indicacao_no_133_de_07_de_maio_de_2024_-_edivan_fernandes_-_esgotamento_fossas_-_vila_esperanca_e_riachao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_no_134_de_07_de_maio_de_2024_-francinildo_aquino_-_ciptea_-_verificar_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/232/indicacao_no_136_de_07_de_maio__de_2024_-_romualdo_teixeira_-_academia_de_saude_-_dique.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/233/indicacao_no_137_de_07_de_maio__de_2024-_jubiratan_saldanha_-_implantacao_sala_de_vacinas_-_nova_barra.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/234/indicacao_no_138_de_07_de_maio_de_2024_-_romulo_ivo_-_arborizacao_entrada_da_cidade_e_pracas_-_bela_vista_nh_e_centro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/235/indicacao_no_139_de_07_de_maio_de_2024_-_romulo_ivo_-_passagem_molhada_camilos_a_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/236/indicacao_no_140_de_07_de_maio_de_2024_-_rubens_batista_de_araujo_-_predio_de_assistencia_social_-_mercado_de_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/237/indicacao_no_141_de_07__de_maio__de_2024_-_alan_amaral_-_assistente_social_24h_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/238/indicacao_no_142_de_07__de_maio__de_2024_-_alan_amaral_-_provedor_de_internet_escola_e_ubs_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_no_143_de_07__de_maio__de_2024_-_alan_amaral_-_raio_x_24h_-_incluindo_fins_de_semana.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao_no_144_de_07_de_maio_de_2024_-_rubens_batista_de_araujo_-_portico_em_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/241/indicacao_no_145_de_07_de_maio_de_2024_-_rubens_batista_de_araujo_-_construcao_de_calcadao_na_entrada_de_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/242/indicacao_no_146_de_14_de_maio_de_2024_-_jubiratan_de_araujo_-_caixa_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/243/indicacao_no_147_de_14_de_maio_de_2024_-_jose_pedro_-_show_religioso.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/244/indicacao_no_148_de_14_de_maio_de_2024_-_rubens_batista_de_araujo_-_implantacao_de_academia_na_quadra_de_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/245/indicacao_no_149_de_14_de_maio_de_2024_-__piso_adequado_e_banheiro_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/246/indicacao_no_150__de_14_de_maio_de_2024_-_edivan_fernandes_-_reforma_caixa_dagua_barro_branco.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/247/indicacao_no_151_de_14_de_maio_de_2024_-_edivan_fernandes_-_parque_infantil_creche_nova_barra.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/248/indicacao_no_152_de_14_de_maio_de_2024_-_edivan_fernandes_-_parque_infantil_recanto_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/249/indicacao_no_153_de_21__de_maio_de_2024_-_romulo_ivo_-_cobertura_das_ubs_-_vila_centro_freitas_-_ok.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/250/indicacao_no_154_de_21__de_maio_de_2024_-_romulo_ivo_-_estudo_mercado_modelo_-_retirar_cobertura_da_rua_e_colocar_ao_lado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/251/indicacao_no_155_de_21_de_maio__de_2024_-_romualdo_teixeira_-_manutencao_dos_diques_-_demarcar_por_km_-_ok.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/252/indicacao_no_156_de_21_de_maio__de_2024_-_romualdo_teixeira_-_audiencia_publica_-_ok.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/312/indicacao_no_158_de_28_de_maio_de_2024_-_jucimar_dantas_-_reparos_calcadao_do_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/254/indicacao_no_159_de_28_de_maio__de_2024_-_romualdo_teixeira_-_manutencao_dos_banheiros_das_pracas_-_jamille_lopes_autran_lopes_e_newman_queiroz.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/255/indicacao_no_160_de_28_de_maio_de_2024_-_rubens_batista_de_araujo_-_distribuicao_de_alevinos_em_jucurutu.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/256/indicacao_no_161_de_2024_-_alan_amaral_-_pediatra_semanalmente.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao_no_162_de_2024_-_alan_amaral_-_abrigo_para_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao_no_163_04_de_junho__de_2024_-_romualdo_teixeira_-_pavimentacao_em_parapelepipedo_do_trecho_por_tras_do_wagner_lopes.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao_no_164_04_de_junho_de_2024_-_rubens_batista_de_araujo_-_rua_santa_joana_darc_-_extensao_do_abastecimento_e_prolongamento_do_calcamento_na_rua.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao_no_165_de_04__de_junho_de_2024_-_jose_pedro_-_restauracao_do_calcamento_em_torno_da_rua_antonio_feliciano.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/261/indicacao_no_166_de_04_de_junho_2024_-_alan_amaral_-_ginecologista_semanalmente.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/262/indicacao_no_167_de_04_de_junho_de_2024_-_alan_amaral_-_funcionamento_ubs_horario_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/263/indicacao_no_168_de_11_de_junho_de_2024_-__willame_lopes_-_programa_para_doacao_de_lonas_silagem.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/264/indicacao_no_169_de_11__de_junho_de_2024_-_jose_pedro_-_sistema_de_drenagem_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/265/indicacao_no_170_de_11_junho_de_2024_-_alan_amaral_-_reajuste_do_valor_do_plantao_extra.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/266/indicacao_no_171_de_11_junho_de_2024_-_alan_amaral_-_medidas_de_seguranca_hospital_-_cerca_eletrica_e_portao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/267/indicacao_no_172_de_11_junho_de_2024_-_alan_amaral_-_comissao_de_seguranca_hospital.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/313/indicacao_no_173_de_11_de_junho_de_2024_-_jucimar_dantas_-_prever_na_loa_orcamento_para_liga_esportiva.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_no_174_de_18__de_junho__de_2024_-_romualdo_teixeira_-_academia_de_saude_-_joel_lopes.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/269/indicacao_no_175_de_18__de_junho__de_2024_-_romulo_ivo_-_calcamento_de_3_ruas_do_bairro_freitas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/270/indicacao_no_176_de_18_de_junho_de_2024_-_willame_lopes_-_limpeza_e_capinagem_no_riachao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/271/indicacao_no_177_de_18_de_junho_de_2024_-_willame_lopes_-_melhoria_estrada_riachao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/272/indicacao_no_178_de_18_de_junho__de_2024_-_jubiratan_saldanha__-_sinalizacao_predios_publicos_-_nova_barra.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/273/indicacao_no_179_de_18_de_junho__de_2024_-_jubiratan_saldanha_-_asfalto_barra_de_santana_-.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao_no_180_de_18_de_junho__de_2024__-_alan_amaral_-_plano_de_cargos_e_carreiras.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/275/indicacao_no_181_de_18_de_junho__de_2024_-_alan_amaral_-_asfaltamento_da_rua_celso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_no_182_18_de_junho_de_2024_-_alan_amaral_-_pavimentacao_ruas_do_novo_rumo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao_no_183_de_25_de_junho__de_2024_-_romualdo_teixeira_-_revitalizacao_bueiros_da_praca_altran_lopes.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao_no_184_de_25_de_junho_de_2024_-_banheiro_publico_no_centro_-_jubira_saldanha.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao_no_185_de_25_de_junho_de_2024_-__sinalizacao_de_transito__zona_urbana_-__alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/280/indicacao_no_186_de_25_de_junho_de_2024_-_praca_recreativa_mutamba_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/281/indicacao_no_187_de_25_de_junho_de__2024_-__neurologista_semanalmente_-_alan_amaral.docx.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_no_188_de_02_de_julho_de_2024_-__rede_de_contencao_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_no_189_de_02_de_julho_de_2024_-_pl_para_vale_alimentacao_e_p_solar_garis_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_no_190_02_de_julho_de_2024_-_academia_de_saude_espinheiro_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_no_191_de_02_junho_de_2024_-_alan_amaral_-_tendas_para_mototaxistas_no_centro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/286/indicacao_no_192_de_09_de_julho_de_2024_-_romualdo_teixeira_cosme_-_faixa_de_pedestre_espaco_do_estudante.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/287/indicacao_no_193_de_09_de_julho_de_2024_-_romualdo_teixeira_cosme_-_banheiros_no_lopao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/288/indicacao_no_194_de_09_de_julho_de_2024_-_edivan_fernandes_-_informacao_sobre__cronograma_de_estradas_feitas_no_municipio_-_nao_vem.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/289/indicacao_no_195_de_09_julho_de_2024_-_romulo_ivo_-_praca_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_no_196_de_09_julho_de_2024_-_romulo_ivo_-_desassoreamento_nas_margens_do_rio_piranhas.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/291/indicacao_no_197_09_de_julho_de_2024_-_academia_de_saude_aroeira_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/292/indicacao_no_198_27_de_agosto_de_2024_-_jubiratan_saldanha_-_passagens_molhadas.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/293/indicacao_no_199_de_27_de_agosto_de_2024_-_onibus__assu_-_jucurutu-_caico_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_no_200_de_27_de_agosto_de_2024_-_francinildo_aquino_-_agua_caern_pedra_navio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/295/indicacao_no_201_27_de_agosto_de_2024_-_quadra_praca_e_ac._saude_cacimbas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/296/indicacao_no_202_27_de_agosto_de_2024_-_romulo_ivo__-_riachao_quadra__praca_e_ac._saude.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/297/indicacao_no_203_de_03_de_setembro_de_2024_-_iluminacao_e_asfalto__nova_barra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/298/indicacao_no_204_de_03_de_setembro_de_2024_-_gari_para_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_no_205_10_de_setembro_de_2024_-_romulo_ivo__-_passagem_molhada_arroz_ao_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1224/resolucao_001-2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1292/resolucao_002_2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1293/resolucao_003_2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1294/resolucao_004_2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1295/resolucao_005_2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1304/pl_1032_2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/38/pl_002_2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1199/pl_003_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1200/pl_004_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1201/pl_005_2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1202/pl_006_2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1203/pl_007_2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1204/pl_008_2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_009_2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_010_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1309/pl_011_2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1300/pl_012_2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_13_2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1302/projeto_de_lei_14_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1207/pl_1007_2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1208/pl_1008_2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1209/pl_1009_2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1210/pl_1010_2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1211/pl_1011_2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1212/pl_1012_2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1213/pl_1013_2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1214/pl_1014_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1215/pl_1015_2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1216/pl_1016_2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1217/pl_1017_2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_1018_2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1219/pl_1019_2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1220/pl_1020_2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/39/pl_1021_2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1221/pl_1022_2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1222/pl_1023_2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1223/pl_1024_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1301/pl_1025_2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1305/loa_pl_1026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1308/pl_1027.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1303/projeto_de_lei_1028_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_29_2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1297/primeiro_termo_de_ocorrencia_dia_10_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1296/segundo_termo_de_ocorrencia_dia_24_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1298/terceiro_termo_de_ocorrencia_dia_01_de_outubro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/778/parecer_pl_1006_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/802/parecer_pl_1015_2024_-__comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/803/parecer_pl_1016_2024_-__comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/807/parecer_pl_1019_2024_-_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/776/parecer_pl__001_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/773/parecer_pl_002_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/774/parecer_pl_003_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1122/parecer_resolucao_004_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/775/parecer_pl_005_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/777/parecer_pl_008_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/790/parecer_pl_1008_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/791/parecer_pl_1012_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/792/parecer_pl_1013_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/796/parecer_pl_1014_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/804/parecer_pl_1016_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/805/parecer_pl_1017_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/806/parecer_pl_1018_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/808/parecer_pl_1019_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/809/parecer_pl_1021_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/810/parecer_pl_1023_2024_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/814/parecer_pl_1024_2024_-__comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/314/mocao_no_001_de_20_de_fevereiro_de_2024._-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/315/mocao_no_002_de_005_de_marco_de_2024._-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/316/mocao_no_003_de_005_de_marco_de_2024._-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/317/mocao_no_004_de_09_de_abril_de_2024_-_edivan_fernandes_-_zeza.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/318/mocao_no_005_de_09_de_abril_de_2024_-_edivan_fernandes_-_alzira_maria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/319/mocao_no_006_de_28_de_maio_de_2024_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/320/mocao_no_007_de_21_de_maio_de_2024__-_parabens_ao_tecnicos_e_aux_de_enfermagem_-__alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/321/mocao_no_008_de_25_de_junho_de_2024__-_parabens_a_quadrilha_da_cia_cultural_imperio_junino_e_as_demais_quadrilhas_participantes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/109/indicacao_no_001_de_20_de_fevereiro_de_2024_-_romualdo_teixeira_-_fardamento.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/110/indicacao_no_002_de_20_de_fevereiro_de_2024_-_romualdo_teixeira__-_capacitacao_cuidadores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_no_003_de_20_de_fevereiro_de_2024_-__romulo_ivo_-_barreiro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/112/indicacao_no_004_de_20_de_fevereiro_de_2024_-_alan_amaral_-__mapeamento_neurodiversidades.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/113/indicacao_no_005_de_20_de_fevereiro_de_2024_-_alan_amaral_-_carteira_de_identificacao_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/114/indicacao_no_006_de_20_de_fevereiro_de_2024_-_edivan_fernandes_-__cx_d_agua_mineiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/115/indicacao_no_007_de_20_de_fevereiro_de_2024_-_edivan_fernandes_-_orla_fluvial_e_man._bombas_dnocs.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/116/indicacao_no_008_de_20_de_fevereiro_de_2024_-_jubiratan_saldanha_-__quadras_de_esportes_aroeira_e_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/117/indicacao_no_009_de_20_de_fevereiro_de_2024_-_jubiratan_saldanha_-__medidas_de_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_no_010_de_20_de_fevereiro_de_2024_-_jubiratan_saldanha_-_cortes_de_terra.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/119/indicacao_no_011_de_20_de_fevereiro_de_2024_-_jose_pedro_-_reforma_quadra_bs.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/120/indicacao_no_012_de_20_de_fevereiro_de_2024_-_jose_pedro_-__reforma_e_a_mpliacao_cemiterio_bs.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/121/indicacao_no_013_de_20_de_fevereiro_de_2024_-_jose_pedro_-_pavimentacao_joaquim_mangaba.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/122/indicacao_no_014_de_27_de_fevereiro_de_2024_-_jose_pedro_-_rede_de_esgoto_-_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/123/indicacao_no_015_de_27_de_fevereiro_de_2024_-_jose_pedro_-_reajuste_-_gratificacao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/124/indicacao_no_016_de_27_de_fevereiro_de_2024_-_jose_pedro_-_iluminacao_trecho_tidal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_no_017_de_27_de_fevereiro_de_2024_-_rubens_batista_de_araujo_-_distribuicao_de_peixe_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_no_018_de_27_de_fevereiro_de_2024_-_rubens_batista_de_araujo_-_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_no_019_de_27_de_fevereiro_de_2024_-_rubens_batista_de_araujo_-_const_reservatorio_de_agua_bs.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_no_020_de_27_de_fevereiro_de_2024_-_jubirantan_saldanha_-_construcao_quadra_sao_braz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_021_de_27_de_fevereiro_de_2024_-_jubiratan_saldanha_-_pavimentacao_aroeira_e_sao_braz.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_022_de_27_de_fevereiro_de_2024_-_jubiratan_saldanha_-_passagem_molhada_sao_braz_e_barro_branco.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_023_de_27_de_fevereiro_de_2024_-_edivan_fernandes_-_pavimentacao_rua_principal_riachao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_024_de_27_de_fevereiro_de_2024_-_edivan_fernandes_-_cacambas_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_no_025_de_27_de_fevereiro_de_2024_-_edivan_fernandes_-_reforma_quadra_novo_rumo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/134/indicacao_no_026_de_27_de_fevereiro_de_2024_-_alan_amaral_-__carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_no_027_de_27_de_fevereiro_de_2024_-_alan_amaral_-__construcao_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/136/indicacao_no_028_de_27_de_fevereiro_de_2024_-_alan_amaral_-__cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/137/indicacao_no_029_de_27_de_fevereiro_de_2024_-_paula_mercia_-__equipes_ace.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/138/indicacao_no_030_de_27_de_fevereiro_de_2024_-__romulo_ivo_-_acesso_rua_dr_terceiro_jacome.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_no_031_de_27_de_fevereiro_de_2024_-__romulo_ivo_-_instalacao_de_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_no_032_de_27_de_fevereiro_de_2024_-__romulo_ivo_-_construcao_quadra_do_retiro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_no_034_de_05_de_marco__de_2024_-_romualdo_-__campeonato_de_futebol_master.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_no_035_de_05_de_marco__de_2024_-_romualdo_-__kit_escolar.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/144/indicacao_no_036_de_05_de_marco_de_2024_-_edivan_fernandes_-_energia_bomba_do_barro_branco.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/145/indicacao_no_037_de_05_de_marco_de_2024_-_alan_amaral_-_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/146/indicacao_no_038_de_05_de__marco_de_2024_-_rubens_batista_de_araujo_-_reforma_quadra_espinheiro_e_mutamba.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_no_039_de_05_de_marco_de_2024_-_rubens_batista_de_araujo_-_recuperacao_em_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_no_040_de_05_de_marco_de_2024_-_jubiratan_saldanha_-_atendimento_medico_agrovila.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/149/indicacao_no_041_de_05_de_marco_de_2024_-_jubiratan_saldanha_-_asfalto_barra_de_santana.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/150/indicacao_no_042_de_05_de_marco_de_2024_-_jubiratan_saldanha_-_academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_no_043_de_05_de_marco_de_2024_-_romulo_ivo_-_unidade_de_saude_e_academia_de_saude.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_no_044_de_05_de_marco_de_2024_-_romulo_ivo_-_disponibilizacao_grupo_escolar_camilo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_no_045_de_05_de_marco_de_2024_-_romulo_ivo_-_iluminacao_saida_da_cidade_ao_setor_industrial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/299/indicacao_no_046_de_05_de_marco_de_2024_-_jose_ilo_-_agua_potavel_na_comunidade_loca.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/300/indicacao_no_047_de_05_de_marco_de_2024_-_jose_ilo_-_reforma_habitacionais_-_sao_bento_e_sao_braz.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/301/indicacao_no_048_de_05_de_marco_de_2024_-_jose_ilo_-_passagem_molhada_riacho_divisa_sitio_do_treme.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_no_049_de_05_de_marco_de_2024_-_jose_pedro_-_funcionamento_escola_margarida_maria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_no_050_de_05_de_marco_de_2024_-_jose_pedro_-_construcao_de_creche_-_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_no_051_de_12_de_marco_de_2024_-_edivan_fernandes_-_praca_no_sitio_riachao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_no_052_de_12_de_marco_de_2024_-_edivan_fernandes_-_mata_burro_-_passagem_molhada_cacimbas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/158/indicacao_no_053_de_12_de_marco_de_2024_-__romulo_ivo_-_praca_na_pedra_do_navio_vila_do_velame_e_novo_rumo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/159/indicacao_no_054_de_12_de_marco_de_2024_-__romulo_ivo_-_construcao_de_calcadao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/160/indicacao_no_055_de_12_de_marco_de_2024_-__romulo_ivo__-_pavimentacao_pedra_do_navio_vila_do_velame_e_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_no_056_de_12_de_marco__de_2024_-_romualdo_-_pavimentacao_da_rua_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/162/indicacao_no_057_de_12_de_marco__de_2024_-_jose_pedro_-_pavimentacao_em_paralelepipedo_na_vila_do_jangada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/302/indicacao_no_058_de_19_de_marco__de_2024_-_jose_ilo_lopes_junior_-_construcao_de_banheiro_externo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/303/indicacao_no_059_de_19_de_marco__de_2024_-_jose_ilo_lopes_junior_-_construcao_ou_reforma_da_quadra_cha_dos_felix.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/304/indicacao_no_060_de_19_de_marco__de_2024_-_jose_ilo_lopes_junior_-_tela_de_protecao_quadra_adeque.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/163/indicacao_no_061_de_19_de_marco__de_2024_-_romualdo_-_climatizacao_rita_medeiros.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/164/indicacao_no_062_de_19_de_marco__de_2024_-_romualdo_-_manutencao_das_galerias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/165/indicacao_no_063_de_19_de_marco__de_2024_-_romualdo_-_parque_inclusivo_-_pcd.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/166/indicacao_no_064_de_19_de_marco__de_2024_-_jubiratan_saldanha_-_compromisso_com_o_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/167/indicacao_no_065_de_19_de_marco__de_2024_-_jubiratan_saldanha_-transporte_para_acesso_ao_servicos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/168/indicacao_no_066_de_19_de_marco__de_2024_-_jubiratan_saldanha_-_estrada_da_barra_a_agrovila.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/169/indicacao_no_067_de_19_de_marco__de_2024_-_paula_mercia_medeiros_de_souza_torres_-_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/171/indicacao_no_069_de_19_de_marco_de_2024_-_rubens_batista_de_araujo_-_torre_tim_em_boi_selado_e_barra_de_santana.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_no_070_de_19_de_marco_de_2024_-_rubens_batista_de_araujo_-__agente_de_saude_aroeira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_no_071_de_19_de_marco_de_2024_-__romulo_ivo_-_instalacao_de_academia_popular_nas_pracas_newman_queiroz_e_terson_queiroz.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_no_072_de_19_de_marco_de_2024_-__romulo_ivo_-_coleta_de_exames_a_domicilio_idosos_e_pcd.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/175/indicacao_no_073_de_19_de_marco_de_2024_-__romulo_ivo_-_formacao_continuada_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_no_074_de_19_de_marco_de_2024_-_alan_amaral_-_criacao_do_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_no_075_de_19_de_marco_de_2024_-_alan_amaral_-_criacao_do_conselho_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/179/indicacao_no_077_de_26_de_marco_de_2024_-_romualdo_teixeira_-_cursinhos_preparatorios_enem.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_no_078_de_26_de_marco_de_2024_-_romualdo_teixeira_-_climatizacao_pediatria_e_ala_masculinha_pos_cirurgia.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/181/indicacao_no_079_de_26_de_marco__de_2024_-_jubiratan_saldanha_-_reforma_e_ampliacao_no_posto_de_saude_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_no_080_de_26_de_marco__de_2024_-_jubiratan_saldanha_-_roco_das_estradas_do_municipio_-_areas_rurais_e_urbanas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_no_081_de_26_de_marco_de_2024_-_rubens_batista_de_araujo_-__cobertura_quadra_e_const_banheiro_adeque.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/184/indicacao_no_082_de_26_de_marco_de_2024_-__romulo_ivo_-_instalacao_de_placas_de_identificacao_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/185/indicacao_no_083_de_26_de_marco_de_2024_-__romulo_ivo_-_sinalizacao_quebra-molas_em_toda_a_cidade.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/306/indicacao_no_085_de_26_de_marco_de_2024_-_jose_ilo_-_construcao_de_quadra_sitio_lagoa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_no_086_de_26_de_marco_de_2024_-_alan_amaral_-__quadro_emergencial_das_arboviroses.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/187/indicacao_no_087_de_26_de_marco_de_2024_-_alan_amaral_-_mutirao_de_orientacao_e_limpeza_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/189/indicacao_no_089_de_02_de_abril_de_2024_-__romulo_ivo_-_pista_de_whelling.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/190/indicacao_no_090_de_02_de_abril_de_2024_-__romulo_ivo_-_galeria_e_tubulacao_morro_do_porco.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/191/indicacao_no_091_de_02_de_abril_de_2024_-_jose_pedro_-_contratacao_de_agentes_de_endemias_emergencial.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/192/indicacao_no_092_de_02_de_abril_de_2024_-_jose_pedro_-_cobertura_do_muro_-_unidade_de_saude_basica_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/193/indicacao_no_093_de_02_de_abril_de_2024_-_alan_amaral_-_faixas_de_pedestre_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/194/indicacao_no_094_de_02_de_abril_de_2024_-_alan_amaral_-_pavimentacao_prolongamento_rua_escolastico_lopes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/196/indicacao_no_096_de_09_de_abril_de_2024_-_jose_pedro_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/197/indicacao_no_097_de_09_de_abril_de_2024_-_jose_pedro_-_rocadeira_articulada.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/198/indicacao_no_098_de_09_de_abril_de_2024_-_jubiratan_saldanha_-_asfalto_agrovila.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/199/indicacao_no_099_de_09_de_abril_de_2024_-_jubiratan_saldanha_-_ubs_e_roda_de_conversa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/200/indicacao_no_100_de_09_de_abril_de_2024_-_jubiratan_saldanha_-_animais_nova_barra.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/201/indicacao_no_101_de_09_de_abril_de_2024_-_romualdo_teixeira_-_arena_para_vollei_e_futebol_de_areia_nh.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/202/indicacao_no_102_de_09_de_abril__de_2024_-_romualdo_teixeira_-_extensao_do_abastecimento_severina_lopes.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/203/indicacao_no_103_de_09_de_abril_de_2024_-_romualdo_-_dnit_-_oficio_na_pasta_do_vereador.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/204/indicacao_no_104_de_09_de_abril_de_2024_-_romulo_ivo_-_garagem_cobertura_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/307/indicacao_no_105_de_09_de_abril_de_2024_-_jucimar_dantas_-_reparos_luzes_e_rua_enfrente_ao_estadio_eufrasao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/308/indicacao_no_106_de_09_de_abril_de_2024_-_jucimar_dantas_-_animais_soltos_na_rua.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_no_107_de_09_de_abril_de_2024_-_francinildo_aquino_-_carro_adaptado_iluminacao..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/206/indicacao_no_108_de_09__de_abril_de_2024_-_alan_amaral_-_funcionamento_ubs_carater_excepcional.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/309/indicacao_no_109_de_16_de_abril_de_2024_-_jucimar_dantas_-_animais_soltos_no_dique.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/310/indicacao_no_110_de_16_de_abril_de_2024_-_jucimar_dantas_-_passagem_molhada_saquinho_do_padre.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/207/indicacao_no_111_de_16_de_abril_de_2024-_paula_mercia_-_proibir_o_fluxo_de_veiculos_no_horario_da_caminhada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/208/indicacao_no_112_de_16_de_abril_de_2024_-_romulo_ivo_-_deposito_mercado_novo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/209/indicacao_no_113_de_16_de_abril_de_2024_-_romulo_ivo_-_caixa_dagua_do_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/210/indicacao_no_114_de_16_de_abril_de_2024_-_jubiratan_saldanha_-_priorizar_as_rondas_na_comunidade_da_nova_barra.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/211/indicacao_no_115_de_16_de_abril_de_2024_-_jubiratan_saldanha_-_animais_abandonados_velha_barra.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/212/indicacao_no_116_de_16_de_abril_de_2024-_jubiratan_-_iluminacao_nova_barra_-_acampamento.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/213/indicacao_no_117_de_16_de_abril__de_2024_-_romualdo_teixeira_-_revitalizacao_das_principais_vias_e_ponte_vila-centro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/214/indicacao_no_118_de_16_de_abril_de_2024_-_romualdo_teixeira_-_lar_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/215/indicacao_no_119_de_16_de_abril_de_2024-_alan_amaral_-_calcamento_pedra_navio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/216/indicacao_no_120_de_16_de_abril_de_2024-_alan_amaral-_academia_da_saude_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/217/indicacao_no_121__de_16_de_abril_de_2024-_alan_amaral_-_calcamento_santo_expedito.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/218/indicacao_no_122_de_30__de_abril_de_2024_-_romulo_ivo_-_extensao_do_calcamento_prox_ifrn.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/219/indicacao_no_123_de_30__de_abril_de_2024_-_romulo_ivo_-_esgoto_geral_rede_mais.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/220/indicacao_no_124_de_30_de_abril_de_2024-_romulo_ivo_-_esgoto_olavo_lazaro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/311/indicacao_no_125_de_30_de_abril_de_2024_-_jucimar_dantas_-_pavimentacao_rua_projetada_quadra_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/221/indicacao_no_126_de_30_de_abril_de_2024-_jubiratan_saldanha_-__qualidade_da_drenagem_casas_e_material_-_nova_barra.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/222/indicacao_no_127_de_30_de_abril_de_2024-_jubiratan_saldanha_-_acesso_as_visitas_a_barragem.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/224/indicacao_no_128_de_30_de_abril_de_2024_-_romualdo_teixeira_-_barbearia_municipal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/225/indicacao_no_129_de_30_de_abril_de_2024_-_romualdo_teixeira_-_paradas_cobertas_nas_proximidades_ifrn.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/226/indicacao_no_130_de_30_de_abril_de_2024_-_romualdo_teixeira_-_finalizacao_esgoto_-_rua_ary_lopes.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/227/indicacao_no_131_de_30__de_abril_de_2024-_alan_amaral_-_revitalizacao_praca_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/228/indicacao_no_132_de_07_de_maio_de_2024_-_edivan_fernandes_-_revitalizacao_das_paradas.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/229/indicacao_no_133_de_07_de_maio_de_2024_-_edivan_fernandes_-_esgotamento_fossas_-_vila_esperanca_e_riachao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_no_134_de_07_de_maio_de_2024_-francinildo_aquino_-_ciptea_-_verificar_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/232/indicacao_no_136_de_07_de_maio__de_2024_-_romualdo_teixeira_-_academia_de_saude_-_dique.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/233/indicacao_no_137_de_07_de_maio__de_2024-_jubiratan_saldanha_-_implantacao_sala_de_vacinas_-_nova_barra.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/234/indicacao_no_138_de_07_de_maio_de_2024_-_romulo_ivo_-_arborizacao_entrada_da_cidade_e_pracas_-_bela_vista_nh_e_centro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/235/indicacao_no_139_de_07_de_maio_de_2024_-_romulo_ivo_-_passagem_molhada_camilos_a_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/236/indicacao_no_140_de_07_de_maio_de_2024_-_rubens_batista_de_araujo_-_predio_de_assistencia_social_-_mercado_de_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/237/indicacao_no_141_de_07__de_maio__de_2024_-_alan_amaral_-_assistente_social_24h_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/238/indicacao_no_142_de_07__de_maio__de_2024_-_alan_amaral_-_provedor_de_internet_escola_e_ubs_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_no_143_de_07__de_maio__de_2024_-_alan_amaral_-_raio_x_24h_-_incluindo_fins_de_semana.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao_no_144_de_07_de_maio_de_2024_-_rubens_batista_de_araujo_-_portico_em_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/241/indicacao_no_145_de_07_de_maio_de_2024_-_rubens_batista_de_araujo_-_construcao_de_calcadao_na_entrada_de_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/242/indicacao_no_146_de_14_de_maio_de_2024_-_jubiratan_de_araujo_-_caixa_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/243/indicacao_no_147_de_14_de_maio_de_2024_-_jose_pedro_-_show_religioso.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/244/indicacao_no_148_de_14_de_maio_de_2024_-_rubens_batista_de_araujo_-_implantacao_de_academia_na_quadra_de_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/245/indicacao_no_149_de_14_de_maio_de_2024_-__piso_adequado_e_banheiro_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/246/indicacao_no_150__de_14_de_maio_de_2024_-_edivan_fernandes_-_reforma_caixa_dagua_barro_branco.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/247/indicacao_no_151_de_14_de_maio_de_2024_-_edivan_fernandes_-_parque_infantil_creche_nova_barra.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/248/indicacao_no_152_de_14_de_maio_de_2024_-_edivan_fernandes_-_parque_infantil_recanto_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/249/indicacao_no_153_de_21__de_maio_de_2024_-_romulo_ivo_-_cobertura_das_ubs_-_vila_centro_freitas_-_ok.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/250/indicacao_no_154_de_21__de_maio_de_2024_-_romulo_ivo_-_estudo_mercado_modelo_-_retirar_cobertura_da_rua_e_colocar_ao_lado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/251/indicacao_no_155_de_21_de_maio__de_2024_-_romualdo_teixeira_-_manutencao_dos_diques_-_demarcar_por_km_-_ok.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/252/indicacao_no_156_de_21_de_maio__de_2024_-_romualdo_teixeira_-_audiencia_publica_-_ok.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/312/indicacao_no_158_de_28_de_maio_de_2024_-_jucimar_dantas_-_reparos_calcadao_do_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/254/indicacao_no_159_de_28_de_maio__de_2024_-_romualdo_teixeira_-_manutencao_dos_banheiros_das_pracas_-_jamille_lopes_autran_lopes_e_newman_queiroz.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/255/indicacao_no_160_de_28_de_maio_de_2024_-_rubens_batista_de_araujo_-_distribuicao_de_alevinos_em_jucurutu.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/256/indicacao_no_161_de_2024_-_alan_amaral_-_pediatra_semanalmente.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao_no_162_de_2024_-_alan_amaral_-_abrigo_para_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao_no_163_04_de_junho__de_2024_-_romualdo_teixeira_-_pavimentacao_em_parapelepipedo_do_trecho_por_tras_do_wagner_lopes.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao_no_164_04_de_junho_de_2024_-_rubens_batista_de_araujo_-_rua_santa_joana_darc_-_extensao_do_abastecimento_e_prolongamento_do_calcamento_na_rua.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao_no_165_de_04__de_junho_de_2024_-_jose_pedro_-_restauracao_do_calcamento_em_torno_da_rua_antonio_feliciano.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/261/indicacao_no_166_de_04_de_junho_2024_-_alan_amaral_-_ginecologista_semanalmente.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/262/indicacao_no_167_de_04_de_junho_de_2024_-_alan_amaral_-_funcionamento_ubs_horario_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/263/indicacao_no_168_de_11_de_junho_de_2024_-__willame_lopes_-_programa_para_doacao_de_lonas_silagem.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/264/indicacao_no_169_de_11__de_junho_de_2024_-_jose_pedro_-_sistema_de_drenagem_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/265/indicacao_no_170_de_11_junho_de_2024_-_alan_amaral_-_reajuste_do_valor_do_plantao_extra.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/266/indicacao_no_171_de_11_junho_de_2024_-_alan_amaral_-_medidas_de_seguranca_hospital_-_cerca_eletrica_e_portao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/267/indicacao_no_172_de_11_junho_de_2024_-_alan_amaral_-_comissao_de_seguranca_hospital.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/313/indicacao_no_173_de_11_de_junho_de_2024_-_jucimar_dantas_-_prever_na_loa_orcamento_para_liga_esportiva.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_no_174_de_18__de_junho__de_2024_-_romualdo_teixeira_-_academia_de_saude_-_joel_lopes.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/269/indicacao_no_175_de_18__de_junho__de_2024_-_romulo_ivo_-_calcamento_de_3_ruas_do_bairro_freitas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/270/indicacao_no_176_de_18_de_junho_de_2024_-_willame_lopes_-_limpeza_e_capinagem_no_riachao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/271/indicacao_no_177_de_18_de_junho_de_2024_-_willame_lopes_-_melhoria_estrada_riachao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/272/indicacao_no_178_de_18_de_junho__de_2024_-_jubiratan_saldanha__-_sinalizacao_predios_publicos_-_nova_barra.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/273/indicacao_no_179_de_18_de_junho__de_2024_-_jubiratan_saldanha_-_asfalto_barra_de_santana_-.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao_no_180_de_18_de_junho__de_2024__-_alan_amaral_-_plano_de_cargos_e_carreiras.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/275/indicacao_no_181_de_18_de_junho__de_2024_-_alan_amaral_-_asfaltamento_da_rua_celso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_no_182_18_de_junho_de_2024_-_alan_amaral_-_pavimentacao_ruas_do_novo_rumo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao_no_183_de_25_de_junho__de_2024_-_romualdo_teixeira_-_revitalizacao_bueiros_da_praca_altran_lopes.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao_no_184_de_25_de_junho_de_2024_-_banheiro_publico_no_centro_-_jubira_saldanha.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao_no_185_de_25_de_junho_de_2024_-__sinalizacao_de_transito__zona_urbana_-__alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/280/indicacao_no_186_de_25_de_junho_de_2024_-_praca_recreativa_mutamba_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/281/indicacao_no_187_de_25_de_junho_de__2024_-__neurologista_semanalmente_-_alan_amaral.docx.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_no_188_de_02_de_julho_de_2024_-__rede_de_contencao_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_no_189_de_02_de_julho_de_2024_-_pl_para_vale_alimentacao_e_p_solar_garis_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_no_190_02_de_julho_de_2024_-_academia_de_saude_espinheiro_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_no_191_de_02_junho_de_2024_-_alan_amaral_-_tendas_para_mototaxistas_no_centro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/286/indicacao_no_192_de_09_de_julho_de_2024_-_romualdo_teixeira_cosme_-_faixa_de_pedestre_espaco_do_estudante.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/287/indicacao_no_193_de_09_de_julho_de_2024_-_romualdo_teixeira_cosme_-_banheiros_no_lopao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/288/indicacao_no_194_de_09_de_julho_de_2024_-_edivan_fernandes_-_informacao_sobre__cronograma_de_estradas_feitas_no_municipio_-_nao_vem.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/289/indicacao_no_195_de_09_julho_de_2024_-_romulo_ivo_-_praca_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_no_196_de_09_julho_de_2024_-_romulo_ivo_-_desassoreamento_nas_margens_do_rio_piranhas.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/291/indicacao_no_197_09_de_julho_de_2024_-_academia_de_saude_aroeira_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/292/indicacao_no_198_27_de_agosto_de_2024_-_jubiratan_saldanha_-_passagens_molhadas.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/293/indicacao_no_199_de_27_de_agosto_de_2024_-_onibus__assu_-_jucurutu-_caico_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_no_200_de_27_de_agosto_de_2024_-_francinildo_aquino_-_agua_caern_pedra_navio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/295/indicacao_no_201_27_de_agosto_de_2024_-_quadra_praca_e_ac._saude_cacimbas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/296/indicacao_no_202_27_de_agosto_de_2024_-_romulo_ivo__-_riachao_quadra__praca_e_ac._saude.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/297/indicacao_no_203_de_03_de_setembro_de_2024_-_iluminacao_e_asfalto__nova_barra_-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/298/indicacao_no_204_de_03_de_setembro_de_2024_-_gari_para_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_no_205_10_de_setembro_de_2024_-_romulo_ivo__-_passagem_molhada_arroz_ao_boi_selado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1224/resolucao_001-2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1292/resolucao_002_2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1293/resolucao_003_2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1294/resolucao_004_2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1295/resolucao_005_2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1304/pl_1032_2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/38/pl_002_2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1199/pl_003_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1200/pl_004_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1201/pl_005_2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1202/pl_006_2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1203/pl_007_2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1204/pl_008_2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_009_2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_010_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1309/pl_011_2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1300/pl_012_2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_13_2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1302/projeto_de_lei_14_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1207/pl_1007_2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1208/pl_1008_2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1209/pl_1009_2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1210/pl_1010_2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1211/pl_1011_2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1212/pl_1012_2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1213/pl_1013_2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1214/pl_1014_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1215/pl_1015_2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1216/pl_1016_2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1217/pl_1017_2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_1018_2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1219/pl_1019_2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1220/pl_1020_2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/39/pl_1021_2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1221/pl_1022_2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1222/pl_1023_2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1223/pl_1024_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1301/pl_1025_2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1305/loa_pl_1026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1308/pl_1027.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1303/projeto_de_lei_1028_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_29_2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1297/primeiro_termo_de_ocorrencia_dia_10_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1296/segundo_termo_de_ocorrencia_dia_24_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2024/1298/terceiro_termo_de_ocorrencia_dia_01_de_outubro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H281"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="225" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="224.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>