--- v0 (2026-02-04)
+++ v1 (2026-04-05)
@@ -54,3368 +54,3368 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>P-CFO</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças, Orçamento e F.</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/933/parecer_plo_2_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/933/parecer_plo_2_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Considerando, portanto, o atendimento dos fundamentos legais, formais, regimentais e constitucionais, esta Relatoria resolve exarar parecer favorável à tramitação do presente Projeto de Lei.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/857/parecer_pl_008_2023_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/857/parecer_pl_008_2023_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°004/2023, de autoria do Vereador Alan Oliveira do Amaral.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/900/parecer_pl_996_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/900/parecer_pl_996_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1291/parecer_pl_997_2023_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1291/parecer_pl_997_2023_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças, Orçamento e Fiscalização RESOLVE, por unanimidade de votos, dar parecer FAVORÁVEL ao referido Projeto de Lei.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1121/parecer_pl_1002_2023_-_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1121/parecer_pl_1002_2023_-_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei Complementar do Executivo nº 1002/2023, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>P-CLJ</t>
   </si>
   <si>
     <t>Parecer Comissão de Legislação, Justiça e R.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1168/parecer_pl_001_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1168/parecer_pl_001_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Requisição de Informações.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/848/parecer_pl_002_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/848/parecer_pl_002_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°2/2023 e às emendas modifcativa e aditiva, de autoria do Vereador Francinildo Aquino da Silva.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1129/parecer_pr_003_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1129/parecer_pr_003_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Resolução nº 03/2023, de autoria da Mesa diretora.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/849/parecer_pl_004_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/849/parecer_pl_004_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/850/parecer_pl_005_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/850/parecer_pl_005_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°06/2023, de autoria do Vereador Edivan Fernandes da Costa.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/853/parecer_pl_006_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/853/parecer_pl_006_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°06/2023, de autoria do Vereador Rubens Batista de Aráujo.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/860/parecer_pl_008_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/860/parecer_pl_008_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°08/2023, de autoria da Mesa Diretora da Câmara Municipal de Jucurutu - RN.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/864/parecer_pl_010_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/864/parecer_pl_010_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°010/2023, de autoria da Mesa Diretora desta Câmara Municipal.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/868/parecer_pl_011_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/868/parecer_pl_011_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°011/2023, de autoria da Mesa Diretora desta Câmara Municipal.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/876/parecer_pl_013_2023_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/876/parecer_pl_013_2023_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°013/2023, de autoria do Vereador Alan Oliveira do Amaral.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/880/parecer_pl_014_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/880/parecer_pl_014_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°14/2023, de autoria da Mesa Diretora da Câmara de Jucurutu - RN.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/883/parecer_pl_015_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/883/parecer_pl_015_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°015/2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/889/parecer_pl_988_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/889/parecer_pl_988_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/925/parecer_plo_989_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/925/parecer_plo_989_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/922/parecer_plo_992_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/922/parecer_plo_992_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais:_x000D_
 1) Apresento emenda modificativa ao artigo 21 do Projeto de Lei nº 992/2023._x000D_
 2) Dou parecer favorável, com RESSALVA, ao Projeto de Lei nº 994/2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/894/parecer_pl_993_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/894/parecer_pl_993_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°993/2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/896/parecer_pl_994_2023_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/896/parecer_pl_994_2023_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais: 1) Dou parecer favorável ao Projeto de Lei n°994/2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1123/parecer_plo_995_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1123/parecer_plo_995_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 995, de 19 de junho de 2023, autoria do Poder Executivo, institui o Programa de Estímulo à Melhoria da Arrecadação e a Gratificação de Produtividade Fiscal, a ser acrescida ao salário básico dos ocupantes dos cargos de provimento efetivo de Fiscal de Tributos e de Agente Fiscal de Tributos, estabelece condições de seu pagamento e dá outras providências.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1124/parecer_pl_997_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1124/parecer_pl_997_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 997/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/903/parecer_pl_1000_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/903/parecer_pl_1000_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°1000/2023, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/907/parecer_pl_1001_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/907/parecer_pl_1001_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°1001/2023, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1120/parecer_pl_1002_2023_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1120/parecer_pl_1002_2023_-_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Faço saber que a Câmara Municipal de Jucurutu aprovou e eu sanciono a seguinte Lei:</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/943/parecer_plc_1003_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/943/parecer_plc_1003_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o comprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei do Executivo nº 1.003/2023, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/915/parecer_pl_1004_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/915/parecer_pl_1004_2023_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei n°1004/2023, de autoria do Poder Executivo Municipal._x000D_
 _x000D_
 Apresento as emendas substitutiva n°001/2023, emenda supressiva n°001/2023 e emenda aditiva n°001/2023 ao texto legal proposto, pela fundamentação já exposta.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1170/parececer_pr_005_2023__comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1170/parececer_pr_005_2023__comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Resolução nº 05/2023, de autoria da Mesa diretora.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1171/parececer_pr_002_2023__comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1171/parececer_pr_002_2023__comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Resolução nº 02/2023, de autoria da Mesa diretora.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1259/emenda_modificativa_no_001-2023_-_pl_986-2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1259/emenda_modificativa_no_001-2023_-_pl_986-2023.pdf</t>
   </si>
   <si>
     <t>Modifique-se o art. 3º do Projeto de Lei nº 986, de 07 de dezembro de 2022, que passa a tramitar com a seguinte redação:</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
     <t>Paula Mércia</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/488/mocao_no_001-2023_-_parabens_pelo_dia_da_mulher_-_paula_mercia_medeiros_de_souza_torres.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/488/mocao_no_001-2023_-_parabens_pelo_dia_da_mulher_-_paula_mercia_medeiros_de_souza_torres.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns pelo Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/489/mocao_no_002-2023_-_pesar_pela_morte_de_generosa_altamira_bezerra__-_paula_mercia_medeiros_de_souza_torres.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/489/mocao_no_002-2023_-_pesar_pela_morte_de_generosa_altamira_bezerra__-_paula_mercia_medeiros_de_souza_torres.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela morte de Generosa Altamira Bezerra.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/490/mocao_no_003-2023_-_pesar_pela_morte_de_joao_garcia_de_araujo_filho__-_paula_mercia_medeiros_de_souza_torres.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/490/mocao_no_003-2023_-_pesar_pela_morte_de_joao_garcia_de_araujo_filho__-_paula_mercia_medeiros_de_souza_torres.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela morte de João Garcia de Araújo Filho.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>Edivan Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/491/mocao_no_004-2023_-_pesar_pela_morte_de_francica_de_brito_neri_-_edivan_fernandes_da_costa.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/491/mocao_no_004-2023_-_pesar_pela_morte_de_francica_de_brito_neri_-_edivan_fernandes_da_costa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela morte de Francisca de Brito Neri.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>Alan Amaral</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/492/mocao_no_005-2023-_pesar_pela_morte_de_odete_edite_lopes_-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/492/mocao_no_005-2023-_pesar_pela_morte_de_odete_edite_lopes_-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela morte de Odete Edite Lopes.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>Rubens Batista</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/493/mocao_no_006_-_2023_-_pesar_pela_morte_de_antonio_benedito_da_silva-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/493/mocao_no_006_-_2023_-_pesar_pela_morte_de_antonio_benedito_da_silva-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela morte Antônio Benedito da Silva.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/494/mocao_no_007_-2023_-_pesar_pela_morte_de_maria_de_lourdes_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/494/mocao_no_007_-2023_-_pesar_pela_morte_de_maria_de_lourdes_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela morte Maria de Lourdes Moura de Araújo.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/495/mocao_no_008-2023_-_pesar_pela_morte_de_rita_maria_-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/495/mocao_no_008-2023_-_pesar_pela_morte_de_rita_maria_-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela morte de Rita Maria de Oliveira.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/496/mocao_no_009_de_12_de_setembro_de_2023.-_ao_pres._senado-_paula_mercia-arquivada.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/496/mocao_no_009_de_12_de_setembro_de_2023.-_ao_pres._senado-_paula_mercia-arquivada.pdf</t>
   </si>
   <si>
     <t>moção de apoio ao Congresso Nacional</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/497/mocao_no_010-2023-mocao_de_apoio_ao_congresso_nacional_em_face_da_iminente_legalizacao_do_aborto_por_meio_da_adpf_442_pelo_stf-_paula_mercia-.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/497/mocao_no_010-2023-mocao_de_apoio_ao_congresso_nacional_em_face_da_iminente_legalizacao_do_aborto_por_meio_da_adpf_442_pelo_stf-_paula_mercia-.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Congresso Nacional, em face da iminente legalização do aborto por meio da ADPF 442 pelo STF</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/498/mocao_no_011_de_26_de_setembro_de_2023-_essa.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/498/mocao_no_011_de_26_de_setembro_de_2023-_essa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela morte Maria Lúcia Dutra da Silva.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/499/mocao_no_012_de_10_de_outubro_de_2023._damiana_cruz.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/499/mocao_no_012_de_10_de_outubro_de_2023._damiana_cruz.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento da Sra Damiana da Cruz dos Santos Silva.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Romualdo Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/500/mocao_de_parabens_no_013-_2023-_parabens_ao_aluno_luis_-_brasao-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/500/mocao_de_parabens_no_013-_2023-_parabens_ao_aluno_luis_-_brasao-_romualdo.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns pela conquista do aluno Luís Filipe Medeiros de Souza.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/501/mocao_de_parabens_no_014_-_2023-_parabens_a_saulo_medeiros_-__alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/501/mocao_de_parabens_no_014_-_2023-_parabens_a_saulo_medeiros_-__alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns pela conquista do Professor Saulo Kayron Medeiros de Araújo.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>Francinilson Batista</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/502/mocao_de_parabens_no_015-_2023-_parabens_a_senhora_maria_celina_de_oliveira_-_francinilson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/502/mocao_de_parabens_no_015-_2023-_parabens_a_senhora_maria_celina_de_oliveira_-_francinilson.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns pelo centenário da senhora Maria Celina de Oliveira.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/503/mocao_no_016_de_24_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/503/mocao_no_016_de_24_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela morte da senhora Ozelita Alves Ramalho de Araújo.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/504/mocao_no_017_de_21_de_novembro_de_2023-_genilda.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/504/mocao_no_017_de_21_de_novembro_de_2023-_genilda.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela partida da Servidora Pública professora Genilda Lima dos Santos.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/505/mocao_no_018_de_05_de_dezembro_de_2023._zilma.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/505/mocao_no_018_de_05_de_dezembro_de_2023._zilma.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela partida da Senhora Zilma Júlia da Silva.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/506/mocao_no_019_de_05_de_dezembro_de_2023._licelia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/506/mocao_no_019_de_05_de_dezembro_de_2023._licelia.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela partida da Senhora Licelia Rejane de Araújo Silva.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_no_001-2023_-_cobertura_de_quadras_e_construcao_de_banheiros_no_riachao_-_edivan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_no_001-2023_-_cobertura_de_quadras_e_construcao_de_banheiros_no_riachao_-_edivan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Obras do município de Jucurutu procederem à cobertura da quadra de esportes do sítio Riachão, assim como à construção de banheiros na referida quadra.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_no_002-2023_-_reforma_ubs_riachao_-_edivan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_no_002-2023_-_reforma_ubs_riachao_-_edivan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de Saúde do município de Jucurutu procederem à reforma da unidade básica de saúde (UBS) do Sítio Riachão.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_no_003-2023_-_continuidade_da_obra_da_ubs_barro_branco_-_edivan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_no_003-2023_-_continuidade_da_obra_da_ubs_barro_branco_-_edivan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de Saúde do município de Jucurutu procederem à continuidade das obras da unidade básica de saúde (UBS) do Barro Branco.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_no_004-2023_-_extensao_de_rede_de_agua_morro_do_porco_-_edivan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_no_004-2023_-_extensao_de_rede_de_agua_morro_do_porco_-_edivan.pdf</t>
   </si>
   <si>
     <t>Sugerindo à Companhia de Águas e Esgotos do Rio Grande do Norte – CAERN e ao Deputado Estadual Nelter Queiroz que a empresa pública disponibilize caminhão para realizar a extensão da rede de água da Rua São João, conhecida como Morro do Porco, no Novo Horizonte.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_no_005-2023_-_reforma_quadra_novo_rumo_-_edivan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_no_005-2023_-_reforma_quadra_novo_rumo_-_edivan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Educação do município de Jucurutu que realizem a reforma da quadra de esportes do bairro Novo Rumo.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Willame Lopes</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_no_006-2023_-_construcao_quadra_de_esporte_retiro_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_no_006-2023_-_construcao_quadra_de_esporte_retiro_-_willame.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Educação do município de Jucurutu que realizem a construção de uma quadra de esportes na comunidade Retiro.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/328/indicacao_no_007-2023_-_construcao_quadra_de_esporte_serra_joao_do_vale_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/328/indicacao_no_007-2023_-_construcao_quadra_de_esporte_serra_joao_do_vale_-_willame.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Educação do município de Jucurutu que realizem a construção de uma quadra de esportes na comunidade Chã dos Félix, na Serra de João do Vale.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/329/indicacao_no_008-2023_-_construcao_ubs_no_retiro_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/329/indicacao_no_008-2023_-_construcao_ubs_no_retiro_-_willame.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Saúde do município de Jucurutu que realizem a construção de uma unidade básica de saúde na comunidade Retiro.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Francinildo Aquino</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/330/indicacao_no_009-2023_-_construcao_passsagem_molhada_na_pedra_do_navio_-_francinildo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/330/indicacao_no_009-2023_-_construcao_passsagem_molhada_na_pedra_do_navio_-_francinildo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Obras do município de Jucurutu que realizem a construção de uma passagem molhada no sangradouro do açude de Dona Cambraia, que dá acesso ao bairro Pedra do Navio e Vila de Eraque, como é mais conhecida.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/331/indicacao_no_010-2023_-_realizacao_do_campeonato_municipal_-_francinildo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/331/indicacao_no_010-2023_-_realizacao_do_campeonato_municipal_-_francinildo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Esportes do município de Jucurutu que adotem as medidas necessárias para a realização do campeonato municipal de futebol.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_no_011-2023_-_construcao_de_parquinho_na_escola_santo_alexandre_-_francinildo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_no_011-2023_-_construcao_de_parquinho_na_escola_santo_alexandre_-_francinildo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Educação do município de Jucurutu que adotem as medidas necessárias para a construção de um parquinho na Escola Municipal Santo Alexandre.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>José Pedro</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_no_012-2023_-_ampliacao_cemiterio_publico_boi_selado_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_no_012-2023_-_ampliacao_cemiterio_publico_boi_selado_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Obras do município de Jucurutu que procedam à ampliação do cemitério público do Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_no_013-2023_-_construcao_rede_de_esgoto_rua_damiao_carneiro_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_no_013-2023_-_construcao_rede_de_esgoto_rua_damiao_carneiro_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Obras do município de Jucurutu que refaçam a tubulação de esgoto da Rua Joaquim Mangaba e da Travessa Damião Carneiro, no Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/335/indicacao_no_014-2023_-_reforma_de_quadra_do_distrito_boi_selado_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/335/indicacao_no_014-2023_-_reforma_de_quadra_do_distrito_boi_selado_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/336/indicacao_no_015-2023_-_reforma_de_quadra_da_comunidade_santa_rita_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/336/indicacao_no_015-2023_-_reforma_de_quadra_da_comunidade_santa_rita_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Esportes do município de Jucurutu que realizem a reforma da quadra de esportes da comunidade Santa Rita.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Jubiratan Saldanha</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_no_016-2023_-_colocacao_de_iluminacao_no_cemiterio_da_nova_barra_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_no_016-2023_-_colocacao_de_iluminacao_no_cemiterio_da_nova_barra_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Obras do município de Jucurutu que procedam à colocação de iluminação pública no cemitério público da nova Barra de Santana.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_no_017-2023_-_limpeza_do_cemiterio_da_nova_barra_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_no_017-2023_-_limpeza_do_cemiterio_da_nova_barra_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Obras do município de Jucurutu que procedam à limpeza do cemitério público da nova Barra de Santana.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_no_018-2023_-_retirada_de_pedras_da_velha_barra_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_no_018-2023_-_retirada_de_pedras_da_velha_barra_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Obras do município de Jucurutu que utilizem as pedras que estão sendo retiradas dos prédios e vias públicos da velha Barra de Santana para que sejam utilizados na agrovila Raimundo Nonato e nas comunidades Aroeira, São Braz e São Bento.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_no_019-2023_-_instalacao_de_torre_de_telefonia_na_nova_barra_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_no_019-2023_-_instalacao_de_torre_de_telefonia_na_nova_barra_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Gabinete do município de Jucurutu que entre em entendimento com as operadoras de telefonia, especialmente a TIM, para analisar a possibilidade de instalação de uma torre de telefonia no distrito da nova Barra de Santana.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_no_020-2023_-_construcao_de_asfalto_no_trecho_aroeira-barra_de_santana_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_no_020-2023_-_construcao_de_asfalto_no_trecho_aroeira-barra_de_santana_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Obras do município de Jucurutu que realize a construção de asfalto no trecho que liga a comunidade Aroeira ao Distrito da Barra de Santana.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_no_021-2023_-_limpeza_e_conscientizacao_da_e_na_barragem_de_oiticica_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_no_021-2023_-_limpeza_e_conscientizacao_da_e_na_barragem_de_oiticica_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Meio Ambiente do município de Jucurutu que realize trabalho de conscientização, a colocação de placas de sinalização e também a limpeza do espaço ocupado por banhistas e frequentadores nas margens da Barragem de Oiticica.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/343/indicacao_no_022-2023_-_lavanderia_comunitaria_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/343/indicacao_no_022-2023_-_lavanderia_comunitaria_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Obras do município de Jucurutu que realize a construção de uma lavanderia comunitária no distrito da Barra de Santana.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_no_023-2023_-_calcamento_na_aroeira_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_no_023-2023_-_calcamento_na_aroeira_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Obras do município de Jucurutu que realize a construção de pavimentação em paralelepípedo nas principais ruas da comunidade Aroeira.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_no_024-2023_-_recuperacao_caixa_dagua_da_aroeira_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_no_024-2023_-_recuperacao_caixa_dagua_da_aroeira_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Obras do município de Jucurutu que realize a recuperação da caixa d’água da comunidade Aroeira.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_no_025-2023_-_reforma_de_mataburros_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_no_025-2023_-_reforma_de_mataburros_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Agricultura e Meio Ambiente do município de Jucurutu que realize a reforma dos mata-burros do município.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_no_026-2023_-_recuperacao_quadra_espinheiro_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_no_026-2023_-_recuperacao_quadra_espinheiro_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Esportes do município de Jucurutu que realize a recuperação da quadra da comunidade Espinheiro.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/348/indicacao_no_027-2023_-_recuperacao_quadra_cobertura_e_banheiros_adeque_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/348/indicacao_no_027-2023_-_recuperacao_quadra_cobertura_e_banheiros_adeque_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Esportes do município de Jucurutu que realize a recuperação da quadra da comunidade Adequê, inclusive com a colocação de cobertura e construção de banheiros.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_no_028-2023_-_recuperacao_quadra_mutamba_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_no_028-2023_-_recuperacao_quadra_mutamba_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Esportes do município de Jucurutu que realize a recuperação da quadra da comunidade Mutamba.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_no_029-2023_-_construcao_vestuario_e_rede_de_protecao_quadra_espinheiro_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_no_029-2023_-_construcao_vestuario_e_rede_de_protecao_quadra_espinheiro_-_willame.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Esportes do município de Jucurutu que realize a construção de um vestiário e um banheiro e a colocação de uma rede de proteção na quadra da comunidade Espinheiro.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_no_030-2023_-_solicita_colocacao_de_tampas_em_bueiros_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_no_030-2023_-_solicita_colocacao_de_tampas_em_bueiros_-_willame.pdf</t>
   </si>
   <si>
     <t>Sugerindo à Companhia de Águas e Esgotos do Rio Grande do Norte – CAERN para que realize a colocação de tampas em bueiros abertos nos logradouros da cidade.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_no_031-2023_-_construcao_de_cobertura_e_instalacao_de_portao_escola_tia_dimir_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_no_031-2023_-_construcao_de_cobertura_e_instalacao_de_portao_escola_tia_dimir_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito do Município de Jucurutu e à Secretaria de Educação que realize a construção de uma cobertura e instalação de portão na creche Tia Dimir.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_no_032-2023_-_recuperacao_rn_118_a_br_304_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_no_032-2023_-_recuperacao_rn_118_a_br_304_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Governo do Estado do Rio Grande do Norte, com cópia para a Assembleia Legislativa do Rio Grande do Norte, que realize a recuperação da RN 118 a partir do trecho do trevo que liga à BR 304, no município de Jucurutu.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_no_033-2023_-_construcao_de_calcamento_rua_joaquim_mangaba_e_travessa-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_no_033-2023_-_construcao_de_calcamento_rua_joaquim_mangaba_e_travessa-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando à Secretaria de Obras que realize a pavimentação em paralelepípedo na Rua Joaquim Mangaba e na Travessa Joaquim Mangaba.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_no_034-2023_-_abertura_de_rua_por_tras_da_rua_damiao_carneiro_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_no_034-2023_-_abertura_de_rua_por_tras_da_rua_damiao_carneiro_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando à Secretaria de Obras que realize a abertura de uma rua de acesso por trás da Rua Damião Carneiro.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Rômulo Ivo</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_no_035-2023_-_instalacao_de_guarda_municipal_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_no_035-2023_-_instalacao_de_guarda_municipal_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município que realize a instalação da guarda municipal.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_no_036-2023_-_criacao_praca_de_taxi_-_romulo_ivo_-_repetida.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_no_036-2023_-_criacao_praca_de_taxi_-_romulo_ivo_-_repetida.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município que realize a criação de uma praça de táxi no município.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_no_037-2023_-_instalacao_de_redutor_de_velocidade_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_no_037-2023_-_instalacao_de_redutor_de_velocidade_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Departamento Estadual de Trânsito do Rio Grande do Norte, com cópia para presidente da Assembleia Legislativa do Rio Grande do Norte, Deputado Ezequiel Ferreira, e para o Deputado Estadual Nélter Queiroz, para que instale redutores de velocidade na RN 118 no trecho próximo ao distrito industrial.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_no_038-2023_-_calcamento_pedra_do_navio_-_francinildo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_no_038-2023_-_calcamento_pedra_do_navio_-_francinildo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize a pavimentação em paralelepípedo das ruas do bairro Pedra do Navio.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_no_039-2023_-_ativacao_do_selo_sim_-_francinildo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_no_039-2023_-_ativacao_do_selo_sim_-_francinildo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Agricultura que realize a implementação do Serviço de Inspeção Municipal – SIM no âmbito do município.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_no_040-2023_-_troca_de_canos_no_bairro_pedra_do_navio_-_francinildo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_no_040-2023_-_troca_de_canos_no_bairro_pedra_do_navio_-_francinildo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize a troca de canos da rede de abastecimento de água no bairro Pedra do Navio no trecho que dá acesso à Vila do Eraque.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_no_041-2023_-_reparos_na_escola_tia_rita_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_no_041-2023_-_reparos_na_escola_tia_rita_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Educação que realize as seguintes obras na Escola Tia Rita, no bairro Severina Lopes: a) cobertura de área para colocar o parque; b) colocação de armários debaixo das bancadas; c) fechamento do anfiteatro; d) recuperação de algumas torneiras; e) conserto do parque e da casinha.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_no_042-2023_-_construcao_de_calcamento_em_sao_braz_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_no_042-2023_-_construcao_de_calcamento_em_sao_braz_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize a pavimentação em paralelepípedo dos logradouros da comunidade São Braz.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_no_043-2023_-_construcao_de_ubs_em_sao_braz_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_no_043-2023_-_construcao_de_ubs_em_sao_braz_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Saúde que realizem a construção de uma Unidade Básica de Saúde na comunidade São Braz.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_no_044-2023_-_construcao_de_quadra_de_esportes_em_sao_braz_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_no_044-2023_-_construcao_de_quadra_de_esportes_em_sao_braz_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Esportes que realize a construção de uma quadra de esportes na comunidade São Braz.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_no_045-2023_-_pavimentacao_em_paralelepipedo_na_vila_do_jangada_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_no_045-2023_-_pavimentacao_em_paralelepipedo_na_vila_do_jangada_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize a pavimentação em paralelepípedo na Vila do Jangada na rua que passa em frente às casas dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_no_046-2023_-_construcao_de_ponto_de_onibus_na_vila_do_jangada_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_no_046-2023_-_construcao_de_ponto_de_onibus_na_vila_do_jangada_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize a construção de um ponto de ônibus na Vila do Jangada.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_no_047-2023_-_pavimentacao_de_ruas_na_comunidade_santa_rita_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_no_047-2023_-_pavimentacao_de_ruas_na_comunidade_santa_rita_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize a pavimentação em paralelepípedo das ruas da comunidade Santa Rita.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_no_048-2023_-_construcao_de_quebra-molas_na_comunidade_aroeira_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_no_048-2023_-_construcao_de_quebra-molas_na_comunidade_aroeira_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governo do Estado do Rio Grande do Norte, ao Departamento de Estradas e Rodagens do Rio Grande do Norte e à Assembleia Legislativa do Estado do Rio Grande do Norte que entrem em entendimentos para viabilizar a construção de dois quebra-molas na comunidade Aroeira, sendo um deles próximo à entrada que dá acesso ao Distrito Barra de Santana e o outro após o prédio da Unidade Básica de Saúde do município.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_no_049-2023_-_distribuicao_de_enxerto_de_caju_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_no_049-2023_-_distribuicao_de_enxerto_de_caju_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Agricultura e Meio Ambiente que realize a distribuição aos produtores da Serra de João do Vale de enxerto de caju anão-precoce.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_no_050-2023_-_reforma_de_quadra_e_construcao_de_banheiros_em_aroeira_e_sao_bento_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_no_050-2023_-_reforma_de_quadra_e_construcao_de_banheiros_em_aroeira_e_sao_bento_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Esportes do Município que realize a reforma das quadras das comunidades Aroeira e São Bento e a construção de banheiros em ambos os prédios.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_no_051-2023_-_encanacao_do_sitio_riacho_de_santana_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_no_051-2023_-_encanacao_do_sitio_riacho_de_santana_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras do Município que agilize a realização de encanação da rede de água do sítio Riacho de Santana.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_no_052-2023_-_construcao_caixa_dagua_boi_selado_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_no_052-2023_-_construcao_caixa_dagua_boi_selado_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município, à Companhia de Águas e Esgotos do Rio Grande do Norte e ao Deputado Estadual Nélter Queiroz que entrem em entendimentos para viabilizar a construção de uma caixa d’água do Distrito Boi Selado.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_no_053-2023_-_limpeza_do_calcadao_ate_o_ifrn_-_willame_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_no_053-2023_-_limpeza_do_calcadao_ate_o_ifrn_-_willame_lopes.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras do Município que realize a limpeza do calçadão no trecho da saída da cidade em direção ao município de Caicó até o trecho que fica em frente ao IFRN.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_no_054-2023_-_extensao_do_calcadao_ate_o_distrito_industrial_-_willame_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_no_054-2023_-_extensao_do_calcadao_ate_o_distrito_industrial_-_willame_lopes.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras do Município que realize a extensão do calçadão localizado na saída da cidade para o município de Caicó até o trecho próximo ao distrito industrial.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_no_055-2023_-_solicita_encaminhamento_de_projeto_de_lei_da_bolsa-atleta_-_francinildo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_no_055-2023_-_solicita_encaminhamento_de_projeto_de_lei_da_bolsa-atleta_-_francinildo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município que encaminhe a esta Casa Legislativa projeto de Lei instituindo a Bolsa-Atleta no âmbito do município de Jucurutu.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_no_056-2023_-_iluminacao_e_instalacao_de_cameras_ate_o_complexo_industrial_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_no_056-2023_-_iluminacao_e_instalacao_de_cameras_ate_o_complexo_industrial_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize a iluminação e a instalação de câmeras até o complexo industrial do município.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_no_057-2023_-_iluminacao_na_entrada_e_via_principal_da_vila_do_velame_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_no_057-2023_-_iluminacao_na_entrada_e_via_principal_da_vila_do_velame_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize a iluminação na entrada e na via principal do bairro Vila do Velame.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_no_058-2023_-_conclusao_iluminacao_publica_nas_proximidades_de_tidal_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_no_058-2023_-_conclusao_iluminacao_publica_nas_proximidades_de_tidal_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize a conclusão da iluminação pública nas proximidades de Tidal até a entrada do bairro Abraão Lopes, na saída do município em direção a Florânia.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_no_059-2023_-_construcao_de_irrigacao_no_estadio_lopao_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_no_059-2023_-_construcao_de_irrigacao_no_estadio_lopao_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Esportes que realize a construção de adutora no estádio Lopão.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_no_060-2023_-_construcao_de_ubs_no_novo_rumo_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_no_060-2023_-_construcao_de_ubs_no_novo_rumo_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Saúde que realize a construção de uma unidade básica de saúde (UBS) no bairro Novo Rumo.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_no_061-2023_-_construcao_de_ubs_nos_bairros_pedra_do_navio_e_vila_do_velame_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_no_061-2023_-_construcao_de_ubs_nos_bairros_pedra_do_navio_e_vila_do_velame_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Saúde que realize a construção de uma unidade básica de saúde (UBS) nos bairros Pedra do Navio e Vila do Velame.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_no_062-2023_-_energia_solar_nos_predios_publicos_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_no_062-2023_-_energia_solar_nos_predios_publicos_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize a instalação de equipamento para geração de energia solar nos prédios públicos municipais, principalmente no hospital e nas escolas públicas.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_no_063-2023_-_aquisicao_de_rocadeira_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_no_063-2023_-_aquisicao_de_rocadeira_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Agricultura que realize a aquisição de uma roçadeira articulada.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_no_064-2023_-_construcao_de_centro_administrativo_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_no_064-2023_-_construcao_de_centro_administrativo_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Administração que realize a construção de um centro administrativo no município.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_no_065-2023_-_reforma_da_caixa_dagua_da_comunidade_mutamba_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_no_065-2023_-_reforma_da_caixa_dagua_da_comunidade_mutamba_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras para que realize a reforma da caixa d’água da comunidade Mutamba.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_no_066-2023_-_sinalizacao_de_trilha_que_da_acesso_a_cachoeira_da_bica_-_francinilson_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_no_066-2023_-_sinalizacao_de_trilha_que_da_acesso_a_cachoeira_da_bica_-_francinilson_batista.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Turismo que realize a sinalização da trilha que dá acesso à Cachoeira da Bica.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_no_067-2023_-_colocacao_de_para-raios_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_no_067-2023_-_colocacao_de_para-raios_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize estudos para a colocação de para-raios no Distrito de Barra de Santana.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_no_068-2023_-_troca_de_postes_da_rede_eletrica_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_no_068-2023_-_troca_de_postes_da_rede_eletrica_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize a troca de postes da rede elétrica que liga a bomba de abastecimento de água da comunidade Mutamba.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_no_069-2023_-_academia_da_saude_e_instalacao_de_equipamentos_na_barra_de_santana_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_no_069-2023_-_academia_da_saude_e_instalacao_de_equipamentos_na_barra_de_santana_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Saúde que realize a construção de uma academia da saúde e a instalação de equipamentos na nova Barra de Santana.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_no_070-2023_-_solicita_instalacao_de_lombada_na_entrada_de_boi_selado_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_no_070-2023_-_solicita_instalacao_de_lombada_na_entrada_de_boi_selado_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e ao Departamento de Estradas e Rodagens do Rio Grande do Norte que proceda à instalação de uma lombada na entrada do distrito de Boi Selado.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_no_071-2023_-_cobertura_na_entrada_das_ubss_da_zona_urbana_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_no_071-2023_-_cobertura_na_entrada_das_ubss_da_zona_urbana_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Saúde que instale cobertura (toldos) na entrada das UBS da zona urbana do município.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_no_072-2023_-_construcao_de_calcadao_no_bairro_freitas_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_no_072-2023_-_construcao_de_calcadao_no_bairro_freitas_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que realize a construção de um calçadão no bairro Freitas, a partir do início, na altura do mercadinho de Josivan, até o Portal do Vale.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_no_073-2023_-_construcao_de_uma_praca_e_academia_da_saude_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_no_073-2023_-_construcao_de_uma_praca_e_academia_da_saude_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Saúde para que realize a construção de uma praça/academia da saúde no bairro Novo Rumo.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_no_074-2023_-_construcao_de_uma_academia_da_saude_no_bairro_vila_santa_isabel_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_no_074-2023_-_construcao_de_uma_academia_da_saude_no_bairro_vila_santa_isabel_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Saúde para que realize a construção de uma academia da saúde na praça Newman Queiroz, no bairro Vila Santa Isabel.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_no_075-2023_-_liberacao_de_credito_rural_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_no_075-2023_-_liberacao_de_credito_rural_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Exma. Senhora Governadora do Estado que analisem a possibilidade de liberação, direta ou através de instituições financeiras, de linha de crédito, em condições facilitadas, para o homem do campo.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_no_076-2023_-_redistribuicao_de_urnas_eletronicas_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_no_076-2023_-_redistribuicao_de_urnas_eletronicas_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Juiz Eleitoral desta 27ª Zona para que revise a decisão anterior que concentrou todas as urnas eletrônicas na zona urbana do município e seja feita a redistribuição de seções eleitorais na zona rural.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_no_077-2023_-_construcao_de_ponte_na_rua_odilon_rufino_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_no_077-2023_-_construcao_de_ponte_na_rua_odilon_rufino_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras para a construção de uma ponte na Rua Odilon Rufino, bairro Freitas.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_no_078-2023_-_construcao_de_passagem_molhada_com_bueiros_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_no_078-2023_-_construcao_de_passagem_molhada_com_bueiros_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras para a construção de uma passagem molhada com bueiros no Sítio Barros e no Riacho que dá acesso à Fazenda Saco de São João.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_no_079-2023_-_conclusao_de_calcamento_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_no_079-2023_-_conclusao_de_calcamento_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras a conclusão das obras de pavimentação com paralelepípedo das ruas_x000D_
 Severino Martins, Einar Rufino de Figueiredo, Aderbal Bezerra, no bairro Novo Rumo.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_no_080-2023_-_caixa_dagua_bairro_novo_horizonte_e_severino_lopes_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_no_080-2023_-_caixa_dagua_bairro_novo_horizonte_e_severino_lopes_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e ao Escritório da CAERN que viabilizem a construção de uma caixa d’água para abastecimento dos bairros Novo Horizonte e Severino Lopes.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_no_081-2023_-_construcao_de_galpao_para_a_frota_municipal_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_no_081-2023_-_construcao_de_galpao_para_a_frota_municipal_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras que viabilize a construção de um galpão para os veículos da frota do Município</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_no_082-_2023_-_construcao_de_passagem_molhada_sitio_tapera__loca__-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_no_082-_2023_-_construcao_de_passagem_molhada_sitio_tapera__loca__-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras para que seja realizada a melhoria da passagem molhada localizada entre o Sítio Tapera e o Sítio Loca.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_no_083-_2023-_arborizacao_na_barra_de_santana_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_no_083-_2023-_arborizacao_na_barra_de_santana_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Agricultura e Meio Ambiente, para que seja dado início à necessária arborização da Nova Barra de Santana com plantas nativas, frutíferas, e demais espécies que sejam utilizadas pela Secretaria em questão.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_no_084-2023_-_construcao_mata_burro_no_sitio_barro_branco_-_edivan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_no_084-2023_-_construcao_mata_burro_no_sitio_barro_branco_-_edivan.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e à Secretaria de Obras para que seja construído um mata burro no Sitio Barro Branco entre o riacho de Mirabor e Nino.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_no_085-2023_-_construcao_mata_burro_comunidade_bela_vista_-romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_no_085-2023_-_construcao_mata_burro_comunidade_bela_vista_-romulo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao senhor Prefeito deste Município e à Secretaria de Obras para que providencie a construção de um mata burro na comunidade Bela Vista, nas proximidades das residências do senhor Anastácio e Barandão.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_no_086-2023_-_construcao_de_dois_mata_burros_nos_pocinos_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_no_086-2023_-_construcao_de_dois_mata_burros_nos_pocinos_-_romulo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito do Município e à Secretaria de Obras para que providencie a construção dois mata-burros na comunidade Porcino; Na localização entre as casas de Francisco de Camilo e Tutuá.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_no_087-2023_-_mocoes_aos_ex_vereadores_-_romulo-arquivada.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_no_087-2023_-_mocoes_aos_ex_vereadores_-_romulo-arquivada.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara que realize homenagem aos ex-vereadores desta casa legislativa e envie através de moções de parabéns pelos serviços prestados nesta cidade.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_no_088-2023_-_construcao_de_pista_de_ciclista_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_no_088-2023_-_construcao_de_pista_de_ciclista_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo senhor Prefeito a construção de uma pista para ciclista, mão e contramão nas proximidades da borracharia do Galego.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_no_089-2023_-_testagem_da_covid_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_no_089-2023_-_testagem_da_covid_-_willame.pdf</t>
   </si>
   <si>
     <t>Requeira a senhora secretária municipal de saúde providências no tocante a realização de testagem da população de Jucurutu ao exame da Covid-19, visto que a cidade passa por um período de gripe.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_no_090-2023_-_cobertua_para_os_mototaxi_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_no_090-2023_-_cobertua_para_os_mototaxi_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Requeira ao Excelentíssimo senhor Prefeito que providencie a cobertura de uma pequena parte do espaço da garagem da prefeitura com a finalidade de proteger de sol e chuva os mototáxis desta cidade e transeuntes que por ali circulam.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_no_091-2023_-_construcao_de_portico_da_cidade_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_no_091-2023_-_construcao_de_portico_da_cidade_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Requeira ao Excelentíssimo senhor Prefeito a construção de pórtico de entrada do Município de Jucurutu/ RN que liga a Triunfo Potiguar. O Pórtico, além de identificação é um ponto turístico caraterístico da cidade.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_no_092-2023_-_implementacao_do_piso_salarial_de_enfermagem_-_alan_amaral.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_no_092-2023_-_implementacao_do_piso_salarial_de_enfermagem_-_alan_amaral.pdf</t>
   </si>
   <si>
     <t>Requeira ao Executivo Municipal que envie a esta Casa Legislativa, Projeto de Lei visando a implementação do Piso Salarial dos Profissionais de Enfermagem</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_no_093-2023-_solicitacao_do_cumprimento_pl_008_2023-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_no_093-2023-_solicitacao_do_cumprimento_pl_008_2023-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Senhor Prefeito e ao Secretário de Esporte do município de Jucurutu procederem ao cumprimento do PL 008/2022, Dispõe sobre a instalação de bebedouros nas praças esportivas do Município de Jucurutu</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_no_094-2023-_perfuracao_poco_artesanal_cha_dos_felix_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_no_094-2023-_perfuracao_poco_artesanal_cha_dos_felix_-_willame.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Agricultura a perfuração de um poço tubular na localidade chã dos félix – Serra João vale.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_no_095-2023-_perfuracao_poco_artesanal_saco_grande_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_no_095-2023-_perfuracao_poco_artesanal_saco_grande_-_willame.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Agricultura a perfuração de um poço na comunidade saco grande.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_no_096-_2023-_perfuracao_poco_artesanal_riachosantana_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_no_096-_2023-_perfuracao_poco_artesanal_riachosantana_-_willame.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Agricultura a perfuração de um poço na comunidade Riacho de Santana.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_097-2023-_construcao_de_centro_de_velorio_municipal_-_edivan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_097-2023-_construcao_de_centro_de_velorio_municipal_-_edivan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Obras do município de Jucurutu procederem à construção de um centro de velório Municipal.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_098-2023_-_auto_clave_para_hmtlqs_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_098-2023_-_auto_clave_para_hmtlqs_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e a Secretária de Saúde do município de Jucurutu a adquirir um novo equipamento Auto-Clave para a Central de Material de Esterilização HMTLQS._x000D_
 .</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_099-2023-_capinagem__nas_ruas_na_comunidade_boi_selado-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_099-2023-_capinagem__nas_ruas_na_comunidade_boi_selado-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Obras do Município de Jucurutu realizar capinagem e a retirada de entulhos na comunidade de Boi Selado.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_100-2023_-_poste_e_iluminacao_na_tv._damiao_carneiro_bs_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_100-2023_-_poste_e_iluminacao_na_tv._damiao_carneiro_bs_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Obras do Município de Jucurutu a colocar um poste com as luminárias na Rua Travessa Damião Carneiro, no Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_101-2023_-_quebra-mola_na_trav._damiao_carneiro_boi_selado_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_101-2023_-_quebra-mola_na_trav._damiao_carneiro_boi_selado_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Obras do Município de Jucurutu para que construa um quebra-molas na Travessa Damião Carneiro no Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_102-2023_-provedor_de_internet_escola_e_ubs_santa_rita_-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_102-2023_-provedor_de_internet_escola_e_ubs_santa_rita_-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito, a Secretária de Educação e a Secretária de saúde do Município de Jucurutu para que Providencie provedores de Internet para a Unidade de Ensino VII Elói Gomes de Araújo e a Unidade Básica de Saúde da Família Elias Lopes de Araújo.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_103-2023_-_cx_dagua_para_comunidade_loca_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_103-2023_-_cx_dagua_para_comunidade_loca_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito do Município de Jucurutu e ao Secretário de Obras que realize a construção ou instalação de uma caixa d’água com bomba e a canalização até as residências na comunidade da Loca.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_no_104-2023_-_cafe_da_manha_com_os_garis_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_no_104-2023_-_cafe_da_manha_com_os_garis_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito para que volte a ofertar uma vez ao mês um café comunitário aos garis da cidade.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_no_105-2023-_porto_e_acesso_a_margem_na_barragem_da_oiticica_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_no_105-2023-_porto_e_acesso_a_margem_na_barragem_da_oiticica_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Município e ao Secretário de Obras s a construção de um porto no sítio livramento para que os pescadores tenham acesso a barragem Armando Ribeiro Gonçalves, com mais segurança e acesso fácil a margem.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_no_106-2023_-_mata_burro_na_comunidade_sitio_camilo_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_no_106-2023_-_mata_burro_na_comunidade_sitio_camilo_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito do Município e O Secretário de Obras para que recupere o mata-burro da Comunidade Sítio Camilos.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_no_107-_2023_banheiros_quimicos_no_lopao_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_no_107-_2023_banheiros_quimicos_no_lopao_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito do Município de Jucurutu e ao Secretário de Obras que instale banheiros químicos no Estádio de futebol Andrierio Lopes pereira (Lopão).</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_no108-2023-_instalacao_de_lixeiras_basculantes_coletas_seletivas_nas_pracas_-_jose__pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_no108-2023-_instalacao_de_lixeiras_basculantes_coletas_seletivas_nas_pracas_-_jose__pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Obras do Município de Jucurutu para que instale lixeiras basculantes de coletas seletivas nas seguintes praças públicas Praça Januncio Afonso (centro), Autran Lopes (praça de alimentação), Praça da comunidade de Boi Selado, Praça Milena Soares (Freitas), João Eufrasio (correios), Praça Jamilly Queiroz ( vila Santa Isabel), Praça Neuwman Queiroz ( Praça do Hospital), Praça na comunidade Santa Rita, Praça na comunidade barra de Santana.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_no_109-2023_-_coleta_seletiva_nas_comunidades_da_zona_rural_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_no_109-2023_-_coleta_seletiva_nas_comunidades_da_zona_rural_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito do Município de Jucurutu e ao Secretário de Obras que realize a coleta seletiva de lixo as comunidades de São Bento, São Brás, Barro Branco, Loca, Riachão 1, 2 e 3, Adeque e Cacimbas.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_no_110-2023_-_perfuracao_de_poco_tubular_sitio_pangoa_-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_no_110-2023_-_perfuracao_de_poco_tubular_sitio_pangoa_-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito, e ao Secretário de Agricultura do Município de Jucurutu a perfuração de um poço tubular na comunidade Sítio Pangoá.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_no111-2023_-_perfuracao_de_pocos_em_zona_rural_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_no111-2023_-_perfuracao_de_pocos_em_zona_rural_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito, e ao Secretário de Agricultura do Município de Jucurutu a perfuração de um poço tubular nas seguintes comunidades rurais, Sitio Riacho da Palha, Sítio Barros, Sítio Pau Ferrado (Distrito de Boi Selado), Sítio cacimbas, Sítio Pedra Branca, sítio soledade e Sítio Adeque I.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_no_112-_2023_-_reforma_e_manutencao_na_unidade_ensino_do_sitio_sao_braz.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_no_112-_2023_-_reforma_e_manutencao_na_unidade_ensino_do_sitio_sao_braz.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito do Munícipio e a Secretária de Educação reforma e manutenção dos equipamentos na Unidade de Ensino da Comunidade Rural São Bento.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_no_113-2023-_coleta_carro_de_lixo_sitio_espinheiro_-_willame_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_no_113-2023-_coleta_carro_de_lixo_sitio_espinheiro_-_willame_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Munícipio e ao Secretário de Obras Inclua no Calendário de Coleta de Lixo a comunidade Espinheiro, através do carro Cuca.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_no_114-2023_-_combate_ao_barbeiro_no_sitio_malhada_vermelha_-_willame_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_no_114-2023_-_combate_ao_barbeiro_no_sitio_malhada_vermelha_-_willame_lopes.pdf</t>
   </si>
   <si>
     <t>Requer a Solicitação ao Prefeito do Munícipio e a Secretária de saúde que disponibilize os profissionais agentes de endemias para averiguar na comunidade malhada vermelha e adjacências a proliferação dos Trypanosoma Cruzi, conhecido popularmente como bicho barbeiro.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_no_115-_2023-_pavimentacao_da_travessa_7_de_setembro_e_galeria_para_escoamento_da_rede_de_esgoto_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_no_115-_2023-_pavimentacao_da_travessa_7_de_setembro_e_galeria_para_escoamento_da_rede_de_esgoto_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Munícipio e ao Secretário de Obras o término da pavimentação da travessa 7 de Setembro e a construção de uma galeria para escoamento da rede de esgoto e águas da chuva.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_no_116-2023-_carteiras_de_pessoas_com_deficiencia_e_outros_diagnosticos_ocultos-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_no_116-2023-_carteiras_de_pessoas_com_deficiencia_e_outros_diagnosticos_ocultos-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito e a Secretária de saúde do município de Jucurutu a confeccionar novas carteiras de identificação e atualizar as carteiras de pessoas com deficiência e outros diagnósticos ocultos, como também o cordão de Girassol aprovado pelo senado federal.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_no117-2023_-_conclusao_da_pavimentacao_da_rua_rafael_arcanjo_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_no117-2023_-_conclusao_da_pavimentacao_da_rua_rafael_arcanjo_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito do Município de Jucurutu e ao Secretário de Obras que realize conclusão da pavimentação da Rua Rafael Arcanjo da Costa.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/439/inidcacao_no118-2023-_estrada_que_entra_na_aroeira_passa_por_ze_bimba_ate_p_lagradouro_do_sitio_soledade-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/439/inidcacao_no118-2023-_estrada_que_entra_na_aroeira_passa_por_ze_bimba_ate_p_lagradouro_do_sitio_soledade-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito e a Secretário de obras do município de Jucurutu a recuperação da estrada que entra na aroeira e passando por Zé Bimba, Juarez Lopes, Marcelo Santana, Jorge de Barra, logradouro ao sítio Soledade.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/440/inidicacao_no119-2023-_manuntencao_das_vias_publicas_ja_asfaltadas-_willame_lopes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/440/inidicacao_no119-2023-_manuntencao_das_vias_publicas_ja_asfaltadas-_willame_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito e ao Secretário de obras do município de Jucurutu a recuperação e a manutenção das vias públicas que já são asfaltadas.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/441/indicacao_no120-2023-_instale_camaras_na_area_externa_e_na_recepcao_do_hmtlqs.paula_mercia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/441/indicacao_no120-2023-_instale_camaras_na_area_externa_e_na_recepcao_do_hmtlqs.paula_mercia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito e a Secretária de Saúde que instale câmaras na área externa do Hospital Municipal como também na recepção do mesmo.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/442/indicacao_no121-2023-__implante_cursinho_preparatorio_para_enem_de_acordo_com_a_lei_8492016-paula_mercia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/442/indicacao_no121-2023-__implante_cursinho_preparatorio_para_enem_de_acordo_com_a_lei_8492016-paula_mercia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito e a Secretária de educação que inicie em tempo hábil cursinho preparatório para Enem de acordo com a Lei Municipal nº849/2016.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/443/indicacao_no122-2023_-_limpeza_geral_festa_na_nova_barra-_jubira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/443/indicacao_no122-2023_-_limpeza_geral_festa_na_nova_barra-_jubira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito e a Secretário de Obras que organize o dia da limpeza Geral na Nova Barra de Santana para o Festa de Santanna que inicia dia 13/07/2023.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/444/inidicacao_no123-2023-_limpeza_da_orla_fluvial_dique_-_nilsinho_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/444/inidicacao_no123-2023-_limpeza_da_orla_fluvial_dique_-_nilsinho_batista.pdf</t>
   </si>
   <si>
     <t>Solicita que o poder Executivo e o Secretário de Obras solicite junto ao DNOCS a limpeza do dique de proteção (Orla Fluvial José Cassiano Alves).</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/445/indicacao_no124-2023-_construcao_2_banheiros_no_cemiterio_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/445/indicacao_no124-2023-_construcao_2_banheiros_no_cemiterio_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito e a Secretário de Obras que Construa dois banheiros no cemitério Público de Jucurutu.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/446/indicacao_no125-2023-_arborizacao_da_praca_central-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/446/indicacao_no125-2023-_arborizacao_da_praca_central-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito e a Secretário de Obras que implemente a arborização da praça do centro da cidade.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/447/indicacao_no126-2023-_mutirao_distrito_boi_selado-_rubens.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/447/indicacao_no126-2023-_mutirao_distrito_boi_selado-_rubens.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito, e ao Secretário de Obras do Município de Jucurutu limpeza na comunidade, na praça, pinturas e reparos nos prédios públicos no distrito de Boi Selado, com coletor de foças, devido as proximidades da Festa de Nossa Senhora D guia, assim deixando a comunidade preparada para os festejos.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/448/indicacao_no_127-2023-_booster_para_bairros_nh_s.lopes_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/448/indicacao_no_127-2023-_booster_para_bairros_nh_s.lopes_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito, e ao Secretário de Agricultura do município um booster de água para o morro do porco e os bairros severina Lopes e Novo Horizonte.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_no_128-2023-_reativacao_do_grupo_de_idosos_de_boi_selado-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_no_128-2023-_reativacao_do_grupo_de_idosos_de_boi_selado-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e a Secretária de Assistência social a reativação do grupo de idoso da comunidade Boi Selado.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_no129-2023-_reforma_e_revitalizacao_ubs_sao_braz-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_no129-2023-_reforma_e_revitalizacao_ubs_sao_braz-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito do Município e à Secretário de obras e a secretária de saúde que realizem a reforma e revitalização da Unidade Básica de Saúde da comunidade São Braz.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_no_130-2023-_acessibilidade_urbana-_major_lula-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_no_130-2023-_acessibilidade_urbana-_major_lula-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito do Município e ao Secretário de obras que realize a construção das escadas e rampas de acesso na Avenida Major Lula.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_no_131-2023-_faixa_de_pedestres_na_localidade_floraci-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_no_131-2023-_faixa_de_pedestres_na_localidade_floraci-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito do Município e ao Secretário de obras que providencie uma faixa de pedestres na rua José Bezerra de Araújo, em frente ao supermercado Floraci.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_no_132-2023-_remocao_de_pocilgas-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_no_132-2023-_remocao_de_pocilgas-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito do Município que por meio da Secretaria competente que viabilize uma maneira de remover as pocilgas localizada no morro do porco.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_no_133-2023-_limpar_fossas_freitas-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_no_133-2023-_limpar_fossas_freitas-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e ao Secretário de Obras do município de Jucurutu que providencie a limpeza das fossas das residências do conjunto Abraão Lopes - Bairro Freitas.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_no_134-2023-_revitalizacao_esgosto_de_ruas_nos_freitas-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_no_134-2023-_revitalizacao_esgosto_de_ruas_nos_freitas-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e ao Secretário de Obras que providencie a revitalização das redes de esgoto das seguintes ruas José Tomaz de Araújo Neto, Maria Ivanete Queiroz de Araújo, Antônio Sabino dos Santos, Ney Pacífico de Medeiros, localizada no Conjunto Abraão Lopes- Bairro Freitas.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_no_135-2023-_animais__nova_e_velha_barra_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_no_135-2023-_animais__nova_e_velha_barra_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e a Secretária de Saúde Juntamente com a Vigilância sanitária do Município que realizem o levantamento de Cães e Gatos soltos nas ruas da nova barra e na velha barra, se necessário dedetização nos locais, como também vacinação antirrábica e contra carrapatos, como também buscar uma forma de conter o aumento populacional destes animais.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_no_136-_2023-_passagem_molhada_sitio_cacimbas-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_no_136-_2023-_passagem_molhada_sitio_cacimbas-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito do Município e à Secretário de Obras para recuperar a passagem molhada do Sítio Cacimbas.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Junior de Dequinha</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_no_137_de_05_de_setembro_de_2023-_calcamento_pedra_do_navio-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_no_137_de_05_de_setembro_de_2023-_calcamento_pedra_do_navio-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito do Município e ao Secretário de Obras para realizar o calçamento das seguintes ruas do bairro pedra do navio; Avenida Manoel Silvino, Cícero Domingos da Silva e Francisco Pereira da Silva.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_no_138-2023-_solicitacao_de_cisternas_-_edivan_fernandes_da_costa.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_no_138-2023-_solicitacao_de_cisternas_-_edivan_fernandes_da_costa.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente do Sindicato Rural que viabilize a construção de cisternas na comunidade Barro Branco, e realize o levantamento das famílias que se enquadram no programa, desenvolvido pela Asa Potiguar- Articulação Semiárido Brasileiro.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_no_139-2023-_revitalizacao_treiler_ondontologico_-_romulo_ivo_de_almeida.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_no_139-2023-_revitalizacao_treiler_ondontologico_-_romulo_ivo_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito Municipal e a secretaria competente que revitalize a cobertura, como também providencie dois bancos para a espera dos pacientes e a limpeza do terreno onde o trailer Odontológico está instalado na comunidade Pedra do Navio.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_no_140-2023-_melhorias_da_da_estrada_da_comunidade_sitio_pangoa__-_romulo_ivo_de_almeida.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_no_140-2023-_melhorias_da_da_estrada_da_comunidade_sitio_pangoa__-_romulo_ivo_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito Municipal e a secretaria competente um estudo para pavimentação de dois “Altos, conhecidos como Alto da Caponga e Alto da Cruz” no Sítio Pangoá, visto que no período chuvoso fica intransitável.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_no_141-2023-_revitalizacao_de_assistencia_social__-_romulo_ivo_de_almeida.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_no_141-2023-_revitalizacao_de_assistencia_social__-_romulo_ivo_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal e ao Secretário de Obras e a Secretária de Ass. Social que revitalize o centro de assistência social da comunidade Barro Branco para uso da comunidade de uma forma socioeducativa, onde hoje funcionava o antigo grupo escolar.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_no142-2023-solicitacao_cisternas-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_no142-2023-solicitacao_cisternas-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente do Sindicato Rural que viabilize a construção de cisternas na comunidade Pangoá, Pedra do Navio e Sítio Santa Rita que tem dificuldade com o abastecimento de Água e realize o levantamento das famílias que se enquadram no programa, desenvolvido pela Asa Potiguar- Articulação Semiárido Brasileiro.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Gilson Brito</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/464/inidcacao_no143-2023-_terraplanagem_barra_de_santana-_gilson_brito.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/464/inidcacao_no143-2023-_terraplanagem_barra_de_santana-_gilson_brito.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal e ao Secretário de Agricultura a Terraplanagem na estrada que liga Jucurutu à Barra de Santana.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_no_144_de_26_de_setembro_de_2023-_jose_ilo_jr.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_no_144_de_26_de_setembro_de_2023-_jose_ilo_jr.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito do Município e ao Secretário de obras que providencie uma faixa de pedestres na frente do centro Pastoral.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_no_145_de_26_de_setembro_de_2023-jose_ilo_jr.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_no_145_de_26_de_setembro_de_2023-jose_ilo_jr.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito do Município e ao Secretária de obras que viabilize Placas de Identificação com os nomes das ruas no âmbito do Município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_no_146_de_26_de_setembro_de_2023-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_no_146_de_26_de_setembro_de_2023-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito do Município e ao Secretário de obras que viabilize Placas de Identificação e sinalização com os nomes dos sítios, nas entradas dos mesmos. (Zona Rural) do Município de Jucurutu.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e ao Secretário de obras uma faixa de pedestres, Na localidade, Praça da Vila (Praça do Hospital) e Drogaria Santa Isabel (Farmácia de Fabiana).</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_no_148_de_17_de_outubro_de_2023-_edivan_fernandes-_pav._avenida_riachao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_no_148_de_17_de_outubro_de_2023-_edivan_fernandes-_pav._avenida_riachao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e ao Secretário de obras, a pavimentação da avenida principal do sítio Riachão.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_no_149_de_17_de_outubro_de_2023-_jose_ilo-_cisternas_cha_felix.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_no_149_de_17_de_outubro_de_2023-_jose_ilo-_cisternas_cha_felix.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente do Sindicato Rural que viabilize a construção de cisternas na Serra do João do vale- Sítio chã dos Félix, e realize o levantamento das famílias que se enquadram no programa, desenvolvido pela Asa Potiguar- Articulação Semiárido Brasileiro.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_no_150_de_17_de_outubro_de_2023-_jose_ilo-_pav._santo_expedito_nh.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_no_150_de_17_de_outubro_de_2023-_jose_ilo-_pav._santo_expedito_nh.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito do Município e ao Secretário de obras, a conclusão da pavimentação da Rua Santo Expedito, no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_no_151_de_17_de_outubro_de_2023-_jose_pedro-campo_de_futebol-_cacimbas.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_no_151_de_17_de_outubro_de_2023-_jose_pedro-campo_de_futebol-_cacimbas.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Obras do município de Jucurutu providencie a terraplanagem e melhoramento do campo de futebol da comunidade cacimbas.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_no_152_de_31_de_outubro_de_2023-_esgoto_e__pavimentacao-_benjamim_constante_-romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_no_152_de_31_de_outubro_de_2023-_esgoto_e__pavimentacao-_benjamim_constante_-romulo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Obras do município de Jucurutu que recupere o esgoto na rua Benjamim Constante, próximo a academia, colocando cano e concluindo a pavimentação.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_no_153_de_31_de_outubro_de_2023-_pavimentacao_para_ruas_em_boi_selado-rubens.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_no_153_de_31_de_outubro_de_2023-_pavimentacao_para_ruas_em_boi_selado-rubens.pdf</t>
   </si>
   <si>
     <t>Solicitando a Vossa Excelência, o Senhor Dep. Nelter Queiroz uma emenda parlamentar no valor R$ 200.000,00 reais, para a pavimentação de ruas no distrito de Boi selado – Jucurutu/RN._x000D_
 Seguintes Ruas:_x000D_
 Rua: Joaquim Mangaba 1; Rua Joaquim Mangaba 2; Rua: Manoel Cícero de Morais.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_no_154_de_14_de_novembro_de_2023-_recuperacao_de_calcamento_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_no_154_de_14_de_novembro_de_2023-_recuperacao_de_calcamento_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo e ao Secretário de obras a recuperação da pavimentação da Rua Chico André, Localizada no Bairro Freitas.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_no_155_de_14_de_novembro_de_2023-_instalacao_de_comedouros_e_bebedouros_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_no_155_de_14_de_novembro_de_2023-_instalacao_de_comedouros_e_bebedouros_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e as Secretárias Competentes a instalação de bebedouros e comedouros para os animais de rua em pontos estratégicos.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_no_156_de_14_de_novembro_de_2023-_terraplanagem_no_sitio_retiro_-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_no_156_de_14_de_novembro_de_2023-_terraplanagem_no_sitio_retiro_-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e ao Secretário de Obras que providencie a terraplanagem no Sítio Retiro, locais abaixo mencionados: Na entrada de Adorico, na curva da aroeira, na entrada do Sítio Retiro.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_no_157_de_21_de_novembro_de_2023-_escrituras_dnocs-_romuado.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_no_157_de_21_de_novembro_de_2023-_escrituras_dnocs-_romuado.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretaria competente a efetivação e agilidade nas escrituras públicas do bairro DNOCS, Município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_no_158_de_21_de_novembro_de_2023-_patio_creativo_joel_lopes_-romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_no_158_de_21_de_novembro_de_2023-_patio_creativo_joel_lopes_-romualdo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Educação solicita ao Poder Executivo e ao Secretário de Educação a revitalização do pátio recreativo da Escola Municipal Joel Lopes Galvão.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_no_159_de_21_de_novembro_de_2023-_quadra_novo_horizonte-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_no_159_de_21_de_novembro_de_2023-_quadra_novo_horizonte-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito ao Secretário de Obras e ao Secretário de Esportes a reforma da quadra de Esportes do bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_no_160_de_21_de_novembro_de_2023-_praca_recreativa_na_mutamba-_alan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_no_160_de_21_de_novembro_de_2023-_praca_recreativa_na_mutamba-_alan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito ao Secretário de Obras uma área recreativa / praça na comunidade mutamba do município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/482/indicacao_no_161_de_21_de_novembro_de_2023-_asg_-_cozinha-_gratificacao-_gilson_brito.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/482/indicacao_no_161_de_21_de_novembro_de_2023-_asg_-_cozinha-_gratificacao-_gilson_brito.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito ao Secretária de Saúde a gratificação de ASG - cozinheiras.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_no_162_de_21_de_novembro_de_2023-_rua_jose_bezerra_araujo_centro-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_no_162_de_21_de_novembro_de_2023-_rua_jose_bezerra_araujo_centro-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito ao Secretário de Obras a recuperação da pavimentação da rua professor José Bezerra de Araújo, no trecho já próximo a travessia para pista, onde já ocorreu acidentes.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_no_163_de_28_de_novembro_de_2023-_manutencao_de_bombas-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_no_163_de_28_de_novembro_de_2023-_manutencao_de_bombas-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito que seja encaminhado ao Deputado Nelter Queiroz, juntamente ao DNOCS, para que seja realizado a manutenção das bombas de capitação dos diques.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_no_164_de_28_de_novembro_de_2023_-_emendas_para_construcao_depassagens_molhadas-_jose_ilo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_no_164_de_28_de_novembro_de_2023_-_emendas_para_construcao_depassagens_molhadas-_jose_ilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder executivo e ao Secretário de Obras, um projeto da construção de passagens molhadas que liga a estrada do Barro Branco, á loca e as demais comunidades da Zona Rural de Jucurutu/RN; E que o referido projeto seja encaminhado ao Deputado Nelter Queiroz, para captar recursos.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_no_165_de_05_de_dezembro_de_2023-_plantoes_veterinarios_-_jubira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_no_165_de_05_de_dezembro_de_2023-_plantoes_veterinarios_-_jubira.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo e ao secretário de Agricultura que possibilite plantões veterinários aos finais de semanas com a finalidade de atender as demandas que surgem aos sábados e domingos.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_no_166_de_19_de_dezembro_de_2023_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_no_166_de_19_de_dezembro_de_2023_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Educação solicita ao Poder Executivo e ao Secretário de Educação a climatização das salas de aula da Escola Municipal Valdemir Fernandes de Medeiros. (TIA DIMIR).</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/507/indicacao_verbal_no_001-2023_-_distribuicao_de_fardamento_escolar_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/507/indicacao_verbal_no_001-2023_-_distribuicao_de_fardamento_escolar_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de Educação que distribuam fardamento escolar para os alunos da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/508/indicacao_verbal_no_002-2023_-_construcao_de_lombadas_na_nova_barra_de_santana_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/508/indicacao_verbal_no_002-2023_-_construcao_de_lombadas_na_nova_barra_de_santana_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de obras que construam lombadas na nova Barra de Santana.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/509/indicacao_verbal_no_003-2023_-_fazer_cortes_de_terras_na_zona_rural_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/509/indicacao_verbal_no_003-2023_-_fazer_cortes_de_terras_na_zona_rural_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de Agricultura que realize o corte de terras nas propriedades da zona rural.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_verbal_no_004-2023_-_agilizar_construcao_e_reforma_de_passagem_molhada_no_barro_branco_-_jubiratan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_verbal_no_004-2023_-_agilizar_construcao_e_reforma_de_passagem_molhada_no_barro_branco_-_jubiratan.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de Obras que agilize a construção/reforma das passagens molhadas localizadas na comunidade Barro Branco.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_verbal_no_005-2023_-_construcao_de_parque_infantil_na_pedra_do_navio_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_verbal_no_005-2023_-_construcao_de_parque_infantil_na_pedra_do_navio_-_romulo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de Educação que realize a construção de um parque infantil na escola do bairro Pedra do Navio.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_verbal_no_006-2023_-_distribuicao_de_peixes_na_semana_santa_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_verbal_no_006-2023_-_distribuicao_de_peixes_na_semana_santa_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de Assistência Social que realizem a compra e distribuição de peixes na Semana Santa.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/513/indicacao_verbal_no_007-2023_-_vazamento_caixa_dagua_sitio_mineiro-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/513/indicacao_verbal_no_007-2023_-_vazamento_caixa_dagua_sitio_mineiro-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de Obras que realizem reparos da caixa d’água do Sítio Mineiro, a mesma se encontra com vazamentos.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_verbal_no_008-2023_-calcamento_da_comunidade_adeque_i_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_verbal_no_008-2023_-calcamento_da_comunidade_adeque_i_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito do Município e à Secretaria de Obras que realize a pavimentação em paralelepípedo dos logradouros da comunidade Adeque I.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_verbal_no_009-2023_-faixa_de_pedetres_na_frente_das_escolas_-edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_verbal_no_009-2023_-faixa_de_pedetres_na_frente_das_escolas_-edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de obras que Renovem as faixas de pedestre em frente as escolas da rede Pública Municipal e Estadual.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/516/indicacao_verbal_no_010-2023_-carro_fumace_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/516/indicacao_verbal_no_010-2023_-carro_fumace_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito do Município e a Secretaria de Saúde a aquisição de um carro fumacê para prevenir proliferação ao Aedes aegypti, mosquito que transmite a dengue, zika e chikungunya, como também proliferação de mosquitos e muriçocas que atualmente estão prejudicando as comunidades do nosso Município.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/517/indicacao_verbal_no_011-2023_-_estradas_vicinais_e_roco_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/517/indicacao_verbal_no_011-2023_-_estradas_vicinais_e_roco_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito do Município e à Secretaria de Obras que realizem a recuperação das estradas vicinais do nosso Município, bem como realizem o roço, podendo solicitar para o ato a necessária parceria com o 1° BEC - Destacamento Vale do Açu.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/518/indicacao_verbal_no_012-2023_-_conserto_de_maquinarios_-_jubira_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/518/indicacao_verbal_no_012-2023_-_conserto_de_maquinarios_-_jubira_saldanha.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito do Município e à Secretaria de Obras o concerto dos carros e maquinários do Município que contribuem diretamente com a construção, reparo e manutenção das estradas do nosso Município.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_verbal_no_013-2023_-_profissionais_de_saude_curativos_-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_verbal_no_013-2023_-_profissionais_de_saude_curativos_-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito do Município e a Secretaria de Saúde que disponibilizem uma vez por semana enfermeiros e técnicos em Enfermagem para acompanharem os idosos que necessitam de curativos e acompanhamento de sua evolução clínica no Lar de Idosos de Jucurutu, fornecendo, ainda, o material específico para realização dos curativos.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_verbal_no_014-2023_-_plantoes_de_raio_x_clinica_particular_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_verbal_no_014-2023_-_plantoes_de_raio_x_clinica_particular_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de saúde, plantões sobre aviso nos fins de semana para técnico de radiologia em parceria com a clínica já contratada pelo Município.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/521/indicacao_verbal_no_015-2023-_limpeza_no_severina_lopes_e_freitas_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/521/indicacao_verbal_no_015-2023-_limpeza_no_severina_lopes_e_freitas_-_romulo.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretário de Obras que realize a limpeza e retirada de entulhos nos bairros severina Lopes e Freitas.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/522/indicacao_verbal_no_016-2023_-_escolas_acesso_ao_estadio_lopao_atividades_esportivas-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/522/indicacao_verbal_no_016-2023_-_escolas_acesso_ao_estadio_lopao_atividades_esportivas-_romualdo.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito do Município e a Secretária de Educação e Secretário de Esportes que disponibilizem um rodizio por dois dias na semana o acesso dos alunos ao Estádio Andriério Lopes Pereira (Lopão).</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_verbal_no_017-2023-_climatizacao_das_salas_do_ps_do_hmtqs-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_verbal_no_017-2023-_climatizacao_das_salas_do_ps_do_hmtqs-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito e a Secretária de saúde que climatize as seguintes salas que ficam no Pronto socorro do HMTLQS sala de Observação adulto Masculino e Feminino e na sala de Observação pediátrica.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/524/indicacao_verbal_no_018-2023-_passagem_molhada_da_acesso_ao_sitio_mineiro_e_o_sitio_adeque..pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/524/indicacao_verbal_no_018-2023-_passagem_molhada_da_acesso_ao_sitio_mineiro_e_o_sitio_adeque..pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito e ao Poder Executivo e ao Secretário de Obras que reconstrua a passagem molhada que dá acesso ao Sítio Mineiro e o Sítio Adeque.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_verbal_no_019-2023_-_caixa_dagua_sitio_barro_branco-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_verbal_no_019-2023_-_caixa_dagua_sitio_barro_branco-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo e ao Secretário de Obras que reforme a caixa D’água do Sítio Barro Branco pois a mesma é pequena para sanar as necessidades dos moradores e a mesma se encontra com vazamentos na sua estrutura.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/526/indicacao_verbal_no_020-2023-_climatizacao_do_lar_do_idoso-__romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/526/indicacao_verbal_no_020-2023-_climatizacao_do_lar_do_idoso-__romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo e a Secretária de Assistência Social que climatizem os quartos dos Pacientes que moram no Lar do Idoso.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/527/inidicacao_verbal_no_021-2023-_barbearia_municipal-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/527/inidicacao_verbal_no_021-2023-_barbearia_municipal-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao secretário de Obras uma reforma na Barbearia Municipal Pedro Barbeiro.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_verbal_no_022-2023-_banheiro_publico_no_centro-_romulo_ivo.docx</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_verbal_no_022-2023-_banheiro_publico_no_centro-_romulo_ivo.docx</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Obras a Construção de um banheiro público nas proximidades da praça Januncio Afonso, centro.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/529/indicacao_verbal_no_023-2023-_celeridade_no_mercado_publico_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/529/indicacao_verbal_no_023-2023-_celeridade_no_mercado_publico_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor prefeito e ao secretário de obras a celeridade na entrega da obra do mercado modelo.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/530/inidcacao_verbal_no_024-2023-_escritorio_da_caern_abastecimento-_jubiratan_saldanha.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/530/inidcacao_verbal_no_024-2023-_escritorio_da_caern_abastecimento-_jubiratan_saldanha.pdf</t>
   </si>
   <si>
     <t>Abastecimento Caern</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_verbal_no_025-2023-_aulas_isoladas-_romualdo_teixeira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_verbal_no_025-2023-_aulas_isoladas-_romualdo_teixeira.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao Secretário de Educação que ofereça a classe estudantil aulas de matérias isoladas como química, física, biologia, inglês.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_verbal_no_026-_limpeza_dos_cemiterio_publicos-_jubira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_verbal_no_026-_limpeza_dos_cemiterio_publicos-_jubira.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito Municipal e à Secretaria de Obras do município de Jucurutu que procedam à limpeza dos cemitérios público da nova Barra de Santana, Boi Selado, e o de Jucurutu.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_verbal_no_027_de__05_de_setembro_de_2023_-_edivan_fernandes.docx</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_verbal_no_027_de__05_de_setembro_de_2023_-_edivan_fernandes.docx</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e ao secretário de Obras que dê continuidade à pavimentação na rua ver. Escolástico Lopes no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_verbal_no_028-2023-_revitalizacao_da_praca_da_bandeira_-_romulo_ivo_de_almeida.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_verbal_no_028-2023-_revitalizacao_da_praca_da_bandeira_-_romulo_ivo_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal e ao Secretário de Obras a revitalização da Praça da Bandeira Devido ao declive e que atualmente afeta os transeuntes, tropeçando e causando quedas e se faz necessário evitar maiores transtornos. (Lado da Escola Antônio Batista e outro Lado na Igreja Assembleia de Deus).</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao_verbal_no_029-2023-_obra_da_estrada_entre_o_aroeira_e_barra_de_santana-_jubira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao_verbal_no_029-2023-_obra_da_estrada_entre_o_aroeira_e_barra_de_santana-_jubira.pdf</t>
   </si>
   <si>
     <t>Solicitar junto ao Poder Executivo e ao Governo do Estado e a sua secretaria competente o asfalto da estrada Vicinal que dá acesso a Nova Barra de Santana; que seja enviado ofício ao Governo do Estado com assinatura de todos os vereadores da Câmara de Jucurutu –RN requerendo a pavimentação asfáltica da Aroeira a Barra de Santana, visto que já existe recursos destinados para esta obra.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_verbal_no_030-2023-_solicitacao_de_doacao_de_predio_estadual_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_verbal_no_030-2023-_solicitacao_de_doacao_de_predio_estadual_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita através do Poder Executivo e a secretária de Educação e o Governo do estado, a doação do prédio da escola Isolada do Barro Branco.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_verbal_no_031-2023-_construcao_do_muro_na_escola_da_comunidade_pedra_do_navio_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_verbal_no_031-2023-_construcao_do_muro_na_escola_da_comunidade_pedra_do_navio_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, ao Secretário de Educação e a secretária de Obras a Recuperação do muro da escola municipal Unidade de Ensino II Ana Maria do Amaral localizada no Bairro Pedra do Navio.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/538/indicacao_verbal_no_032-2023-__abastecimento_agua_bairro_novo_rumo_-_romualdo_teixeira_cosme.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/538/indicacao_verbal_no_032-2023-__abastecimento_agua_bairro_novo_rumo_-_romualdo_teixeira_cosme.pdf</t>
   </si>
   <si>
     <t>Solicita Junto ao Poder Executivo e ao Secretário de Agricultura e a Entidade responsável CAERN, informações sobre a falta de abastecimento de água no bairro da zona urbana- Novo Rumo, como também a regularização do abastecimento.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/539/indicacao_verbal_no_033-2023-_recuperacao_da_estrada_do_alto_da_boa_vista_-_jose_pedro_de_araujo_neto.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/539/indicacao_verbal_no_033-2023-_recuperacao_da_estrada_do_alto_da_boa_vista_-_jose_pedro_de_araujo_neto.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo, ao Secretário de Obras e ao Secretário de Agricultura que recupere a estrada Vicinal que liga BR-226 ao Alto da Bela Vista, por trás a escola estadual Newman Queiroz.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_verbal_no_034-2023-_estradas_vicinais_concluir-_romulo_ivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_verbal_no_034-2023-_estradas_vicinais_concluir-_romulo_ivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Obras que seja feita manutenção nas estradas vicinais de todas as comunidades da zona Rural do Município de Jucurutu/RN, que ainda não foram concluídas.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/541/indicacao_verbal_no_035-2023-_caern_e_obras_vazamento_na_rua_do_mercado_-_gilson_brito.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/541/indicacao_verbal_no_035-2023-_caern_e_obras_vazamento_na_rua_do_mercado_-_gilson_brito.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo, ao Secretário de Obras que seja feito reparo nos três pontos de vazamento de água que ficou na rua do mercado, no Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/542/indicacao_verbal_no_036_de_17_de_outubro_de_2023-romualdo-_faixa_de_pedestres.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/542/indicacao_verbal_no_036_de_17_de_outubro_de_2023-romualdo-_faixa_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de obras que providencie uma faixa de pedestre em frente ao espaço do estudante próximo à Praça de Alimentação.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_verbal_no_037_de_17_de_outubro_de_2023-escadaria_na_joaquim_de_felix-_gilson_brito.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_verbal_no_037_de_17_de_outubro_de_2023-escadaria_na_joaquim_de_felix-_gilson_brito.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Senhor Prefeito e à Secretaria de obras que viabilize a construção de uma escadaria iniciando próximo ao corrimão devido a rua Joaquim de Félix ser muito íngreme e um ponto de ônibus na mesma rua, no Bairro bela vista.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/544/indicacao_verbal_no_038_de_31_de_outubro_de_2023-_piso_da_quadra_boi_selado-_gilson.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/544/indicacao_verbal_no_038_de_31_de_outubro_de_2023-_piso_da_quadra_boi_selado-_gilson.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo, Secretário de Obras e ao Secretário de Esportes, a revitalização do piso da Quadra de Esportes do Distrito de Boi Selado- Jucurutu/RN.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/545/indicacao_verbal_no_039_de_07_de_novembro_de_2023-_unidade_de_assitencia_social_24_horas_-_paula_mercia_medeiros_de_souza_torres.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/545/indicacao_verbal_no_039_de_07_de_novembro_de_2023-_unidade_de_assitencia_social_24_horas_-_paula_mercia_medeiros_de_souza_torres.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo e a secretária de saúde para unidade hospitalar Maternidade Terezinha Lula de Queiroz Santos um setor de assistência social que atue em regime de plantões de 24 horas.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/546/indicacao_verbal_no_040_de_31_de_novembro_de_2023-_terraplanagem_e_cerca_barro_branco_-_edivan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/546/indicacao_verbal_no_040_de_31_de_novembro_de_2023-_terraplanagem_e_cerca_barro_branco_-_edivan.pdf</t>
   </si>
   <si>
     <t>Indicando ao Senhor Prefeito e ao secretário de Obras a terraplanagem da estrada que dá acesso ao barro branco, como também refazer a cerca após o mata-burro.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/547/indicacao_verbal_no_041_de_28_de_novembro_de_2023-_revitalizacao_praca_marcelino-_edivan.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/547/indicacao_verbal_no_041_de_28_de_novembro_de_2023-_revitalizacao_praca_marcelino-_edivan.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito e ao secretário de Obras a revitalização com limpeza, reparos e pinturas da Praça José Marcelino Fernandes na entrada da cidade.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_verbal_no_042-2023-_solicitacao_de_torre_de_sinal_de_aparalho_celular_-_jose_pedro_de_araujo_neto.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_verbal_no_042-2023-_solicitacao_de_torre_de_sinal_de_aparalho_celular_-_jose_pedro_de_araujo_neto.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que some força com os deputados estaduais Nelter Queiroz e Ezequiel Ferreira para que providencie uma torre de sinal de operadora de telefone para atender a comunidade de Boi Selado.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_verbal_no_043-2023-_solicita_que_seja_feito_a_limpeza_dos_matos_na_travessa_das_orquidias__-_romualdo_texeira_cosme.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_verbal_no_043-2023-_solicita_que_seja_feito_a_limpeza_dos_matos_na_travessa_das_orquidias__-_romualdo_texeira_cosme.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e ao Secretário de Obras que seja feito a limpeza do mato na travessa das Orquídeas na Vila Santa Isabel.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1193/resolucao_001_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1193/resolucao_001_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, CARGOS DE NÍVEL SUPERIOR DO ARTIGO TERCEIRO DA RESOLUÇÃO Nº 001/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/8/resolucao_002_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/8/resolucao_002_2023.pdf</t>
   </si>
   <si>
     <t>Aprova o Regimento Interno da Escola do Legislativo da Câmara Municipal de Jucurutu/RN, instituída pela Resolução 02/2021.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/32/resolucao_003_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/32/resolucao_003_2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ESCOLA DO LEGISLATIVO JOSÉ MARCELINO FERNANDES - ESCOLA DO LEGISLATIVO DA CÂMARA MUNICIPAL DE JUCURUTU/RN CRIADA PELA RESOLUÇÃO 01/2023</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/33/resolucao_004_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/33/resolucao_004_2023.pdf</t>
   </si>
   <si>
     <t>CRIA O BRASÃO DA CÂMARA MUNICIPAL DE JUCURUTU-RN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/34/resolucao_005_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/34/resolucao_005_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO DE Nº 01/2022 DE 09 DE MARÇO DE 2022. ATUALIZA O VALOR DAS DIÁRIAS DA CÂMARA MUNICIPAL DE JUCURUTU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1198/projeto_de_decreto_001_de_2023-_aprovacao_de_contas_2014.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1198/projeto_de_decreto_001_de_2023-_aprovacao_de_contas_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GESTÃO DO EXERCÍCIO DE 2014 DO MUNICÍPIO DE JUCURUTU E APROVA AS REFERIDAS CONTAS DE GESTÃO.</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
     <t>Iogo Nielson de Queiroz e Silva</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/27/pl_1002_2023_-_etiqueta_feita.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/27/pl_1002_2023_-_etiqueta_feita.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS QUE ESPECIFICA DA LEI COMPLEMENTAR Nº 34, DE 27 DE DEZEMBRO DE 2022 (CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE JUCURUTU)</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/28/pl_1003_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/28/pl_1003_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL Nº 1.043 DE 27 DE DEZEMBRO DE 2021, QUE CRIOU O CONSELHO MUNICIPAL DE TURISMO, O FUNDO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_004_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_004_2023.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Jucurutu, Estado do Rio Grande no Norte, o "Dia do Animal", a ser comemorado no dia 04 (quatro) de outubro de cada ano, mediante campanhas próprias, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_006_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_006_2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público como "Rua Maria Paulina de Morais", localizada a frente da "Rua Manoel Cícero de Morais" no Distrito de Boi Selado - Jucurutu - RN.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/25/pl_010_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/25/pl_010_2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO COMO AVENIDA ODILON RUFINO, O LOGRADOURA LOCALIZADA A ENTRADA DO TREVO DA BR-226 AO PARQUE DE VAQUEJADA MANOELZINHO PEREIRA, NO BAIRRO FREITAS, JUCURUTU-RN</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/26/pl_011_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/26/pl_011_2023.pdf</t>
   </si>
   <si>
     <t>ATRIBUI DENOMINAÇÃO AOS LOGRADOUROS PÚBLICOS SEM NOMES, NO BAIRRO FREITAS, JUCURUTU-RN.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/35/pl_012_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/35/pl_012_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DA ESCOLA LOCALIZADA NO SÍTIO LAGOA, JOAQUIM DAS VIRGENS PEREIRA, PASSANDO A SE CHAMAR ESCOLA MUNICIPAL FRANCISCO AVELINO DE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/36/pl_013_2023_-_etiqueta_feita.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/36/pl_013_2023_-_etiqueta_feita.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA EDUCAÇÃO AMBIENTAL HUMANITÁRIA EM BEM ESTAR ANIMAL NO PROJETO PEDAGÓGICO DAS UNIDADES ESCOLARES DO MUNICÍPIO DE JUCURUTU - RN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1191/pl_016_2023_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1191/pl_016_2023_legislativo.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA DE JUCURUTU PARA A LEGISLATURA DE 2025 A 2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1192/pl_017_2023_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1192/pl_017_2023_legislativo.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE JUCURUTU -RN PARA A LEGISLATURA DE 2025 A 2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_998_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_998_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do Município de Jucurutu/RN a aderir ao Programa Federal Médicos pelo Brasil e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_989-2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_989-2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Estabelece a atualização do piso dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias no município de Jucurutu/RN e dá outras providências</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_990-2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_990-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal de Políticas Públicas no âmbito da estrutura administrativa do Município de Jucurutu/RN (Prefeitura Municipal) e dá outras providências.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_991-2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_991-2023.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor do piso salarial dos professores da rede municipal de educação de acordo com a Lei Federal nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_992-2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_992-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2024 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/47/pl_993_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/47/pl_993_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece a atualização do piso dos agentes comunitários de saúde e agente de combate ás endemias no município de Jucurutu-RN.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/43/pl_994_2023_-_etiqueta_feita.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/43/pl_994_2023_-_etiqueta_feita.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da união para cumprimento de assistência financeira complementar de que se trata a emenda constitucional Nº 127/2022.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_995_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_995_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Estímulo à Melhoria da Arrecadação e a Gratificação de Produtividade Fiscal, a ser acrescida ao salário básico dos ocupantes dos cargos de provimento efetivo de Fiscal de Tributos e de Agente Fiscal de Tributos, estabelece condições de seu pagamento e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_996_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_996_2023.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de Jucurutu e autoriza a abertura do crédito especial ao orçamento anual de 2023, no valor de R$189.864,48</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1196/pl_997_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1196/pl_997_2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JUCURUTU PARA O EXERCÍCIO 2024.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_998_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_998_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos que especifica a Lei Complementar N° 34 de 27 de Dezembro de 2022 (Código Tributário do Município de Jucurutu)</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1194/pl_999_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1194/pl_999_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS RECEBIDOS DA UNIÃO PARA CUMPRIMENTO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DE QUE TRATA A EMENDA CONSTITUCIONAL Nº 127/2022.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/42/pl_executivo_1000_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/42/pl_executivo_1000_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional N° 127/2022.</t>
   </si>
   <si>
     <t>Institui o Projeto Adote uma lixeira no Município de Jucurutu e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_1005_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_1005_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos, oriundos das contribuições previdenciárias patronais do Município de Jucurutu/RN, com seu Regime Próprio da Previdência Social - RPPS e dá outras providências.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1197/pl_1006_2023.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1197/pl_1006_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO DIFERENCIADO, FAVORECIDO, REGIONALIZADO E SIMPLIFICADO ÀS MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE E AOS MICROEMPREENDEDORES INDIVIDUAIS, NO ACESSO AO MERCADO LOCAL E NAS CONTRATAÇÕES PÚBLICAS REALIZADAS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE JUCURUTU/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3722,67 +3722,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/933/parecer_plo_2_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/857/parecer_pl_008_2023_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/900/parecer_pl_996_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1291/parecer_pl_997_2023_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1121/parecer_pl_1002_2023_-_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1168/parecer_pl_001_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/848/parecer_pl_002_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1129/parecer_pr_003_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/849/parecer_pl_004_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/850/parecer_pl_005_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/853/parecer_pl_006_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/860/parecer_pl_008_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/864/parecer_pl_010_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/868/parecer_pl_011_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/876/parecer_pl_013_2023_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/880/parecer_pl_014_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/883/parecer_pl_015_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/889/parecer_pl_988_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/925/parecer_plo_989_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/922/parecer_plo_992_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/894/parecer_pl_993_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/896/parecer_pl_994_2023_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1123/parecer_plo_995_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1124/parecer_pl_997_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/903/parecer_pl_1000_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/907/parecer_pl_1001_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1120/parecer_pl_1002_2023_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/943/parecer_plc_1003_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/915/parecer_pl_1004_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1170/parececer_pr_005_2023__comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1171/parececer_pr_002_2023__comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1259/emenda_modificativa_no_001-2023_-_pl_986-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/488/mocao_no_001-2023_-_parabens_pelo_dia_da_mulher_-_paula_mercia_medeiros_de_souza_torres.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/489/mocao_no_002-2023_-_pesar_pela_morte_de_generosa_altamira_bezerra__-_paula_mercia_medeiros_de_souza_torres.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/490/mocao_no_003-2023_-_pesar_pela_morte_de_joao_garcia_de_araujo_filho__-_paula_mercia_medeiros_de_souza_torres.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/491/mocao_no_004-2023_-_pesar_pela_morte_de_francica_de_brito_neri_-_edivan_fernandes_da_costa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/492/mocao_no_005-2023-_pesar_pela_morte_de_odete_edite_lopes_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/493/mocao_no_006_-_2023_-_pesar_pela_morte_de_antonio_benedito_da_silva-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/494/mocao_no_007_-2023_-_pesar_pela_morte_de_maria_de_lourdes_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/495/mocao_no_008-2023_-_pesar_pela_morte_de_rita_maria_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/496/mocao_no_009_de_12_de_setembro_de_2023.-_ao_pres._senado-_paula_mercia-arquivada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/497/mocao_no_010-2023-mocao_de_apoio_ao_congresso_nacional_em_face_da_iminente_legalizacao_do_aborto_por_meio_da_adpf_442_pelo_stf-_paula_mercia-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/498/mocao_no_011_de_26_de_setembro_de_2023-_essa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/499/mocao_no_012_de_10_de_outubro_de_2023._damiana_cruz.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/500/mocao_de_parabens_no_013-_2023-_parabens_ao_aluno_luis_-_brasao-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/501/mocao_de_parabens_no_014_-_2023-_parabens_a_saulo_medeiros_-__alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/502/mocao_de_parabens_no_015-_2023-_parabens_a_senhora_maria_celina_de_oliveira_-_francinilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/503/mocao_no_016_de_24_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/504/mocao_no_017_de_21_de_novembro_de_2023-_genilda.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/505/mocao_no_018_de_05_de_dezembro_de_2023._zilma.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/506/mocao_no_019_de_05_de_dezembro_de_2023._licelia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_no_001-2023_-_cobertura_de_quadras_e_construcao_de_banheiros_no_riachao_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_no_002-2023_-_reforma_ubs_riachao_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_no_003-2023_-_continuidade_da_obra_da_ubs_barro_branco_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_no_004-2023_-_extensao_de_rede_de_agua_morro_do_porco_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_no_005-2023_-_reforma_quadra_novo_rumo_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_no_006-2023_-_construcao_quadra_de_esporte_retiro_-_willame.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/328/indicacao_no_007-2023_-_construcao_quadra_de_esporte_serra_joao_do_vale_-_willame.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/329/indicacao_no_008-2023_-_construcao_ubs_no_retiro_-_willame.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/330/indicacao_no_009-2023_-_construcao_passsagem_molhada_na_pedra_do_navio_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/331/indicacao_no_010-2023_-_realizacao_do_campeonato_municipal_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_no_011-2023_-_construcao_de_parquinho_na_escola_santo_alexandre_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_no_012-2023_-_ampliacao_cemiterio_publico_boi_selado_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_no_013-2023_-_construcao_rede_de_esgoto_rua_damiao_carneiro_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/335/indicacao_no_014-2023_-_reforma_de_quadra_do_distrito_boi_selado_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/336/indicacao_no_015-2023_-_reforma_de_quadra_da_comunidade_santa_rita_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_no_016-2023_-_colocacao_de_iluminacao_no_cemiterio_da_nova_barra_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_no_017-2023_-_limpeza_do_cemiterio_da_nova_barra_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_no_018-2023_-_retirada_de_pedras_da_velha_barra_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_no_019-2023_-_instalacao_de_torre_de_telefonia_na_nova_barra_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_no_020-2023_-_construcao_de_asfalto_no_trecho_aroeira-barra_de_santana_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_no_021-2023_-_limpeza_e_conscientizacao_da_e_na_barragem_de_oiticica_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/343/indicacao_no_022-2023_-_lavanderia_comunitaria_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_no_023-2023_-_calcamento_na_aroeira_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_no_024-2023_-_recuperacao_caixa_dagua_da_aroeira_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_no_025-2023_-_reforma_de_mataburros_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_no_026-2023_-_recuperacao_quadra_espinheiro_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/348/indicacao_no_027-2023_-_recuperacao_quadra_cobertura_e_banheiros_adeque_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_no_028-2023_-_recuperacao_quadra_mutamba_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_no_029-2023_-_construcao_vestuario_e_rede_de_protecao_quadra_espinheiro_-_willame.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_no_030-2023_-_solicita_colocacao_de_tampas_em_bueiros_-_willame.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_no_031-2023_-_construcao_de_cobertura_e_instalacao_de_portao_escola_tia_dimir_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_no_032-2023_-_recuperacao_rn_118_a_br_304_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_no_033-2023_-_construcao_de_calcamento_rua_joaquim_mangaba_e_travessa-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_no_034-2023_-_abertura_de_rua_por_tras_da_rua_damiao_carneiro_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_no_035-2023_-_instalacao_de_guarda_municipal_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_no_036-2023_-_criacao_praca_de_taxi_-_romulo_ivo_-_repetida.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_no_037-2023_-_instalacao_de_redutor_de_velocidade_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_no_038-2023_-_calcamento_pedra_do_navio_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_no_039-2023_-_ativacao_do_selo_sim_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_no_040-2023_-_troca_de_canos_no_bairro_pedra_do_navio_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_no_041-2023_-_reparos_na_escola_tia_rita_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_no_042-2023_-_construcao_de_calcamento_em_sao_braz_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_no_043-2023_-_construcao_de_ubs_em_sao_braz_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_no_044-2023_-_construcao_de_quadra_de_esportes_em_sao_braz_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_no_045-2023_-_pavimentacao_em_paralelepipedo_na_vila_do_jangada_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_no_046-2023_-_construcao_de_ponto_de_onibus_na_vila_do_jangada_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_no_047-2023_-_pavimentacao_de_ruas_na_comunidade_santa_rita_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_no_048-2023_-_construcao_de_quebra-molas_na_comunidade_aroeira_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_no_049-2023_-_distribuicao_de_enxerto_de_caju_-_willame.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_no_050-2023_-_reforma_de_quadra_e_construcao_de_banheiros_em_aroeira_e_sao_bento_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_no_051-2023_-_encanacao_do_sitio_riacho_de_santana_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_no_052-2023_-_construcao_caixa_dagua_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_no_053-2023_-_limpeza_do_calcadao_ate_o_ifrn_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_no_054-2023_-_extensao_do_calcadao_ate_o_distrito_industrial_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_no_055-2023_-_solicita_encaminhamento_de_projeto_de_lei_da_bolsa-atleta_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_no_056-2023_-_iluminacao_e_instalacao_de_cameras_ate_o_complexo_industrial_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_no_057-2023_-_iluminacao_na_entrada_e_via_principal_da_vila_do_velame_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_no_058-2023_-_conclusao_iluminacao_publica_nas_proximidades_de_tidal_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_no_059-2023_-_construcao_de_irrigacao_no_estadio_lopao_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_no_060-2023_-_construcao_de_ubs_no_novo_rumo_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_no_061-2023_-_construcao_de_ubs_nos_bairros_pedra_do_navio_e_vila_do_velame_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_no_062-2023_-_energia_solar_nos_predios_publicos_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_no_063-2023_-_aquisicao_de_rocadeira_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_no_064-2023_-_construcao_de_centro_administrativo_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_no_065-2023_-_reforma_da_caixa_dagua_da_comunidade_mutamba_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_no_066-2023_-_sinalizacao_de_trilha_que_da_acesso_a_cachoeira_da_bica_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_no_067-2023_-_colocacao_de_para-raios_-_willame.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_no_068-2023_-_troca_de_postes_da_rede_eletrica_-_willame.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_no_069-2023_-_academia_da_saude_e_instalacao_de_equipamentos_na_barra_de_santana_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_no_070-2023_-_solicita_instalacao_de_lombada_na_entrada_de_boi_selado_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_no_071-2023_-_cobertura_na_entrada_das_ubss_da_zona_urbana_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_no_072-2023_-_construcao_de_calcadao_no_bairro_freitas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_no_073-2023_-_construcao_de_uma_praca_e_academia_da_saude_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_no_074-2023_-_construcao_de_uma_academia_da_saude_no_bairro_vila_santa_isabel_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_no_075-2023_-_liberacao_de_credito_rural_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_no_076-2023_-_redistribuicao_de_urnas_eletronicas_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_no_077-2023_-_construcao_de_ponte_na_rua_odilon_rufino_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_no_078-2023_-_construcao_de_passagem_molhada_com_bueiros_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_no_079-2023_-_conclusao_de_calcamento_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_no_080-2023_-_caixa_dagua_bairro_novo_horizonte_e_severino_lopes_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_no_081-2023_-_construcao_de_galpao_para_a_frota_municipal_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_no_082-_2023_-_construcao_de_passagem_molhada_sitio_tapera__loca__-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_no_083-_2023-_arborizacao_na_barra_de_santana_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_no_084-2023_-_construcao_mata_burro_no_sitio_barro_branco_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_no_085-2023_-_construcao_mata_burro_comunidade_bela_vista_-romulo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_no_086-2023_-_construcao_de_dois_mata_burros_nos_pocinos_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_no_087-2023_-_mocoes_aos_ex_vereadores_-_romulo-arquivada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_no_088-2023_-_construcao_de_pista_de_ciclista_-_willame.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_no_089-2023_-_testagem_da_covid_-_willame.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_no_090-2023_-_cobertua_para_os_mototaxi_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_no_091-2023_-_construcao_de_portico_da_cidade_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_no_092-2023_-_implementacao_do_piso_salarial_de_enfermagem_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_no_093-2023-_solicitacao_do_cumprimento_pl_008_2023-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_no_094-2023-_perfuracao_poco_artesanal_cha_dos_felix_-_willame.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_no_095-2023-_perfuracao_poco_artesanal_saco_grande_-_willame.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_no_096-_2023-_perfuracao_poco_artesanal_riachosantana_-_willame.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_097-2023-_construcao_de_centro_de_velorio_municipal_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_098-2023_-_auto_clave_para_hmtlqs_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_099-2023-_capinagem__nas_ruas_na_comunidade_boi_selado-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_100-2023_-_poste_e_iluminacao_na_tv._damiao_carneiro_bs_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_101-2023_-_quebra-mola_na_trav._damiao_carneiro_boi_selado_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_102-2023_-provedor_de_internet_escola_e_ubs_santa_rita_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_103-2023_-_cx_dagua_para_comunidade_loca_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_no_104-2023_-_cafe_da_manha_com_os_garis_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_no_105-2023-_porto_e_acesso_a_margem_na_barragem_da_oiticica_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_no_106-2023_-_mata_burro_na_comunidade_sitio_camilo_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_no_107-_2023_banheiros_quimicos_no_lopao_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_no108-2023-_instalacao_de_lixeiras_basculantes_coletas_seletivas_nas_pracas_-_jose__pedro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_no_109-2023_-_coleta_seletiva_nas_comunidades_da_zona_rural_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_no_110-2023_-_perfuracao_de_poco_tubular_sitio_pangoa_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_no111-2023_-_perfuracao_de_pocos_em_zona_rural_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_no_112-_2023_-_reforma_e_manutencao_na_unidade_ensino_do_sitio_sao_braz.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_no_113-2023-_coleta_carro_de_lixo_sitio_espinheiro_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_no_114-2023_-_combate_ao_barbeiro_no_sitio_malhada_vermelha_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_no_115-_2023-_pavimentacao_da_travessa_7_de_setembro_e_galeria_para_escoamento_da_rede_de_esgoto_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_no_116-2023-_carteiras_de_pessoas_com_deficiencia_e_outros_diagnosticos_ocultos-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_no117-2023_-_conclusao_da_pavimentacao_da_rua_rafael_arcanjo_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/439/inidcacao_no118-2023-_estrada_que_entra_na_aroeira_passa_por_ze_bimba_ate_p_lagradouro_do_sitio_soledade-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/440/inidicacao_no119-2023-_manuntencao_das_vias_publicas_ja_asfaltadas-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/441/indicacao_no120-2023-_instale_camaras_na_area_externa_e_na_recepcao_do_hmtlqs.paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/442/indicacao_no121-2023-__implante_cursinho_preparatorio_para_enem_de_acordo_com_a_lei_8492016-paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/443/indicacao_no122-2023_-_limpeza_geral_festa_na_nova_barra-_jubira.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/444/inidicacao_no123-2023-_limpeza_da_orla_fluvial_dique_-_nilsinho_batista.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/445/indicacao_no124-2023-_construcao_2_banheiros_no_cemiterio_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/446/indicacao_no125-2023-_arborizacao_da_praca_central-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/447/indicacao_no126-2023-_mutirao_distrito_boi_selado-_rubens.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/448/indicacao_no_127-2023-_booster_para_bairros_nh_s.lopes_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_no_128-2023-_reativacao_do_grupo_de_idosos_de_boi_selado-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_no129-2023-_reforma_e_revitalizacao_ubs_sao_braz-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_no_130-2023-_acessibilidade_urbana-_major_lula-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_no_131-2023-_faixa_de_pedestres_na_localidade_floraci-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_no_132-2023-_remocao_de_pocilgas-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_no_133-2023-_limpar_fossas_freitas-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_no_134-2023-_revitalizacao_esgosto_de_ruas_nos_freitas-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_no_135-2023-_animais__nova_e_velha_barra_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_no_136-_2023-_passagem_molhada_sitio_cacimbas-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_no_137_de_05_de_setembro_de_2023-_calcamento_pedra_do_navio-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_no_138-2023-_solicitacao_de_cisternas_-_edivan_fernandes_da_costa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_no_139-2023-_revitalizacao_treiler_ondontologico_-_romulo_ivo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_no_140-2023-_melhorias_da_da_estrada_da_comunidade_sitio_pangoa__-_romulo_ivo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_no_141-2023-_revitalizacao_de_assistencia_social__-_romulo_ivo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_no142-2023-solicitacao_cisternas-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/464/inidcacao_no143-2023-_terraplanagem_barra_de_santana-_gilson_brito.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_no_144_de_26_de_setembro_de_2023-_jose_ilo_jr.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_no_145_de_26_de_setembro_de_2023-jose_ilo_jr.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_no_146_de_26_de_setembro_de_2023-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_no_148_de_17_de_outubro_de_2023-_edivan_fernandes-_pav._avenida_riachao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_no_149_de_17_de_outubro_de_2023-_jose_ilo-_cisternas_cha_felix.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_no_150_de_17_de_outubro_de_2023-_jose_ilo-_pav._santo_expedito_nh.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_no_151_de_17_de_outubro_de_2023-_jose_pedro-campo_de_futebol-_cacimbas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_no_152_de_31_de_outubro_de_2023-_esgoto_e__pavimentacao-_benjamim_constante_-romulo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_no_153_de_31_de_outubro_de_2023-_pavimentacao_para_ruas_em_boi_selado-rubens.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_no_154_de_14_de_novembro_de_2023-_recuperacao_de_calcamento_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_no_155_de_14_de_novembro_de_2023-_instalacao_de_comedouros_e_bebedouros_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_no_156_de_14_de_novembro_de_2023-_terraplanagem_no_sitio_retiro_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_no_157_de_21_de_novembro_de_2023-_escrituras_dnocs-_romuado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_no_158_de_21_de_novembro_de_2023-_patio_creativo_joel_lopes_-romualdo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_no_159_de_21_de_novembro_de_2023-_quadra_novo_horizonte-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_no_160_de_21_de_novembro_de_2023-_praca_recreativa_na_mutamba-_alan.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/482/indicacao_no_161_de_21_de_novembro_de_2023-_asg_-_cozinha-_gratificacao-_gilson_brito.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_no_162_de_21_de_novembro_de_2023-_rua_jose_bezerra_araujo_centro-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_no_163_de_28_de_novembro_de_2023-_manutencao_de_bombas-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_no_164_de_28_de_novembro_de_2023_-_emendas_para_construcao_depassagens_molhadas-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_no_165_de_05_de_dezembro_de_2023-_plantoes_veterinarios_-_jubira.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_no_166_de_19_de_dezembro_de_2023_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/507/indicacao_verbal_no_001-2023_-_distribuicao_de_fardamento_escolar_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/508/indicacao_verbal_no_002-2023_-_construcao_de_lombadas_na_nova_barra_de_santana_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/509/indicacao_verbal_no_003-2023_-_fazer_cortes_de_terras_na_zona_rural_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_verbal_no_004-2023_-_agilizar_construcao_e_reforma_de_passagem_molhada_no_barro_branco_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_verbal_no_005-2023_-_construcao_de_parque_infantil_na_pedra_do_navio_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_verbal_no_006-2023_-_distribuicao_de_peixes_na_semana_santa_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/513/indicacao_verbal_no_007-2023_-_vazamento_caixa_dagua_sitio_mineiro-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_verbal_no_008-2023_-calcamento_da_comunidade_adeque_i_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_verbal_no_009-2023_-faixa_de_pedetres_na_frente_das_escolas_-edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/516/indicacao_verbal_no_010-2023_-carro_fumace_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/517/indicacao_verbal_no_011-2023_-_estradas_vicinais_e_roco_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/518/indicacao_verbal_no_012-2023_-_conserto_de_maquinarios_-_jubira_saldanha.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_verbal_no_013-2023_-_profissionais_de_saude_curativos_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_verbal_no_014-2023_-_plantoes_de_raio_x_clinica_particular_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/521/indicacao_verbal_no_015-2023-_limpeza_no_severina_lopes_e_freitas_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/522/indicacao_verbal_no_016-2023_-_escolas_acesso_ao_estadio_lopao_atividades_esportivas-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_verbal_no_017-2023-_climatizacao_das_salas_do_ps_do_hmtqs-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/524/indicacao_verbal_no_018-2023-_passagem_molhada_da_acesso_ao_sitio_mineiro_e_o_sitio_adeque..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_verbal_no_019-2023_-_caixa_dagua_sitio_barro_branco-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/526/indicacao_verbal_no_020-2023-_climatizacao_do_lar_do_idoso-__romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/527/inidicacao_verbal_no_021-2023-_barbearia_municipal-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_verbal_no_022-2023-_banheiro_publico_no_centro-_romulo_ivo.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/529/indicacao_verbal_no_023-2023-_celeridade_no_mercado_publico_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/530/inidcacao_verbal_no_024-2023-_escritorio_da_caern_abastecimento-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_verbal_no_025-2023-_aulas_isoladas-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_verbal_no_026-_limpeza_dos_cemiterio_publicos-_jubira.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_verbal_no_027_de__05_de_setembro_de_2023_-_edivan_fernandes.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_verbal_no_028-2023-_revitalizacao_da_praca_da_bandeira_-_romulo_ivo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao_verbal_no_029-2023-_obra_da_estrada_entre_o_aroeira_e_barra_de_santana-_jubira.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_verbal_no_030-2023-_solicitacao_de_doacao_de_predio_estadual_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_verbal_no_031-2023-_construcao_do_muro_na_escola_da_comunidade_pedra_do_navio_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/538/indicacao_verbal_no_032-2023-__abastecimento_agua_bairro_novo_rumo_-_romualdo_teixeira_cosme.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/539/indicacao_verbal_no_033-2023-_recuperacao_da_estrada_do_alto_da_boa_vista_-_jose_pedro_de_araujo_neto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_verbal_no_034-2023-_estradas_vicinais_concluir-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/541/indicacao_verbal_no_035-2023-_caern_e_obras_vazamento_na_rua_do_mercado_-_gilson_brito.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/542/indicacao_verbal_no_036_de_17_de_outubro_de_2023-romualdo-_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_verbal_no_037_de_17_de_outubro_de_2023-escadaria_na_joaquim_de_felix-_gilson_brito.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/544/indicacao_verbal_no_038_de_31_de_outubro_de_2023-_piso_da_quadra_boi_selado-_gilson.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/545/indicacao_verbal_no_039_de_07_de_novembro_de_2023-_unidade_de_assitencia_social_24_horas_-_paula_mercia_medeiros_de_souza_torres.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/546/indicacao_verbal_no_040_de_31_de_novembro_de_2023-_terraplanagem_e_cerca_barro_branco_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/547/indicacao_verbal_no_041_de_28_de_novembro_de_2023-_revitalizacao_praca_marcelino-_edivan.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_verbal_no_042-2023-_solicitacao_de_torre_de_sinal_de_aparalho_celular_-_jose_pedro_de_araujo_neto.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_verbal_no_043-2023-_solicita_que_seja_feito_a_limpeza_dos_matos_na_travessa_das_orquidias__-_romualdo_texeira_cosme.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1193/resolucao_001_2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/8/resolucao_002_2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/32/resolucao_003_2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/33/resolucao_004_2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/34/resolucao_005_2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1198/projeto_de_decreto_001_de_2023-_aprovacao_de_contas_2014.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/27/pl_1002_2023_-_etiqueta_feita.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/28/pl_1003_2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_004_2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_006_2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/25/pl_010_2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/26/pl_011_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/35/pl_012_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/36/pl_013_2023_-_etiqueta_feita.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1191/pl_016_2023_legislativo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1192/pl_017_2023_legislativo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_998_2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_989-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_990-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_991-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_992-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/47/pl_993_2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/43/pl_994_2023_-_etiqueta_feita.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_995_2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_996_2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1196/pl_997_2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_998_2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1194/pl_999_2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/42/pl_executivo_1000_2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_1005_2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1197/pl_1006_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/933/parecer_plo_2_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/857/parecer_pl_008_2023_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/900/parecer_pl_996_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1291/parecer_pl_997_2023_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1121/parecer_pl_1002_2023_-_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1168/parecer_pl_001_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/848/parecer_pl_002_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1129/parecer_pr_003_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/849/parecer_pl_004_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/850/parecer_pl_005_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/853/parecer_pl_006_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/860/parecer_pl_008_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/864/parecer_pl_010_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/868/parecer_pl_011_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/876/parecer_pl_013_2023_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/880/parecer_pl_014_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/883/parecer_pl_015_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/889/parecer_pl_988_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/925/parecer_plo_989_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/922/parecer_plo_992_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/894/parecer_pl_993_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/896/parecer_pl_994_2023_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1123/parecer_plo_995_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1124/parecer_pl_997_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/903/parecer_pl_1000_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/907/parecer_pl_1001_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1120/parecer_pl_1002_2023_-_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/943/parecer_plc_1003_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/915/parecer_pl_1004_2023_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1170/parececer_pr_005_2023__comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1171/parececer_pr_002_2023__comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1259/emenda_modificativa_no_001-2023_-_pl_986-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/488/mocao_no_001-2023_-_parabens_pelo_dia_da_mulher_-_paula_mercia_medeiros_de_souza_torres.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/489/mocao_no_002-2023_-_pesar_pela_morte_de_generosa_altamira_bezerra__-_paula_mercia_medeiros_de_souza_torres.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/490/mocao_no_003-2023_-_pesar_pela_morte_de_joao_garcia_de_araujo_filho__-_paula_mercia_medeiros_de_souza_torres.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/491/mocao_no_004-2023_-_pesar_pela_morte_de_francica_de_brito_neri_-_edivan_fernandes_da_costa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/492/mocao_no_005-2023-_pesar_pela_morte_de_odete_edite_lopes_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/493/mocao_no_006_-_2023_-_pesar_pela_morte_de_antonio_benedito_da_silva-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/494/mocao_no_007_-2023_-_pesar_pela_morte_de_maria_de_lourdes_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/495/mocao_no_008-2023_-_pesar_pela_morte_de_rita_maria_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/496/mocao_no_009_de_12_de_setembro_de_2023.-_ao_pres._senado-_paula_mercia-arquivada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/497/mocao_no_010-2023-mocao_de_apoio_ao_congresso_nacional_em_face_da_iminente_legalizacao_do_aborto_por_meio_da_adpf_442_pelo_stf-_paula_mercia-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/498/mocao_no_011_de_26_de_setembro_de_2023-_essa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/499/mocao_no_012_de_10_de_outubro_de_2023._damiana_cruz.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/500/mocao_de_parabens_no_013-_2023-_parabens_ao_aluno_luis_-_brasao-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/501/mocao_de_parabens_no_014_-_2023-_parabens_a_saulo_medeiros_-__alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/502/mocao_de_parabens_no_015-_2023-_parabens_a_senhora_maria_celina_de_oliveira_-_francinilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/503/mocao_no_016_de_24_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/504/mocao_no_017_de_21_de_novembro_de_2023-_genilda.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/505/mocao_no_018_de_05_de_dezembro_de_2023._zilma.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/506/mocao_no_019_de_05_de_dezembro_de_2023._licelia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_no_001-2023_-_cobertura_de_quadras_e_construcao_de_banheiros_no_riachao_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_no_002-2023_-_reforma_ubs_riachao_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_no_003-2023_-_continuidade_da_obra_da_ubs_barro_branco_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_no_004-2023_-_extensao_de_rede_de_agua_morro_do_porco_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_no_005-2023_-_reforma_quadra_novo_rumo_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_no_006-2023_-_construcao_quadra_de_esporte_retiro_-_willame.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/328/indicacao_no_007-2023_-_construcao_quadra_de_esporte_serra_joao_do_vale_-_willame.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/329/indicacao_no_008-2023_-_construcao_ubs_no_retiro_-_willame.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/330/indicacao_no_009-2023_-_construcao_passsagem_molhada_na_pedra_do_navio_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/331/indicacao_no_010-2023_-_realizacao_do_campeonato_municipal_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_no_011-2023_-_construcao_de_parquinho_na_escola_santo_alexandre_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_no_012-2023_-_ampliacao_cemiterio_publico_boi_selado_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_no_013-2023_-_construcao_rede_de_esgoto_rua_damiao_carneiro_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/335/indicacao_no_014-2023_-_reforma_de_quadra_do_distrito_boi_selado_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/336/indicacao_no_015-2023_-_reforma_de_quadra_da_comunidade_santa_rita_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_no_016-2023_-_colocacao_de_iluminacao_no_cemiterio_da_nova_barra_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_no_017-2023_-_limpeza_do_cemiterio_da_nova_barra_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_no_018-2023_-_retirada_de_pedras_da_velha_barra_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_no_019-2023_-_instalacao_de_torre_de_telefonia_na_nova_barra_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_no_020-2023_-_construcao_de_asfalto_no_trecho_aroeira-barra_de_santana_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_no_021-2023_-_limpeza_e_conscientizacao_da_e_na_barragem_de_oiticica_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/343/indicacao_no_022-2023_-_lavanderia_comunitaria_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_no_023-2023_-_calcamento_na_aroeira_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_no_024-2023_-_recuperacao_caixa_dagua_da_aroeira_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_no_025-2023_-_reforma_de_mataburros_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_no_026-2023_-_recuperacao_quadra_espinheiro_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/348/indicacao_no_027-2023_-_recuperacao_quadra_cobertura_e_banheiros_adeque_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_no_028-2023_-_recuperacao_quadra_mutamba_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_no_029-2023_-_construcao_vestuario_e_rede_de_protecao_quadra_espinheiro_-_willame.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_no_030-2023_-_solicita_colocacao_de_tampas_em_bueiros_-_willame.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_no_031-2023_-_construcao_de_cobertura_e_instalacao_de_portao_escola_tia_dimir_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_no_032-2023_-_recuperacao_rn_118_a_br_304_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_no_033-2023_-_construcao_de_calcamento_rua_joaquim_mangaba_e_travessa-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_no_034-2023_-_abertura_de_rua_por_tras_da_rua_damiao_carneiro_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_no_035-2023_-_instalacao_de_guarda_municipal_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_no_036-2023_-_criacao_praca_de_taxi_-_romulo_ivo_-_repetida.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_no_037-2023_-_instalacao_de_redutor_de_velocidade_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_no_038-2023_-_calcamento_pedra_do_navio_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_no_039-2023_-_ativacao_do_selo_sim_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_no_040-2023_-_troca_de_canos_no_bairro_pedra_do_navio_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_no_041-2023_-_reparos_na_escola_tia_rita_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_no_042-2023_-_construcao_de_calcamento_em_sao_braz_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_no_043-2023_-_construcao_de_ubs_em_sao_braz_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_no_044-2023_-_construcao_de_quadra_de_esportes_em_sao_braz_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_no_045-2023_-_pavimentacao_em_paralelepipedo_na_vila_do_jangada_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_no_046-2023_-_construcao_de_ponto_de_onibus_na_vila_do_jangada_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_no_047-2023_-_pavimentacao_de_ruas_na_comunidade_santa_rita_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_no_048-2023_-_construcao_de_quebra-molas_na_comunidade_aroeira_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_no_049-2023_-_distribuicao_de_enxerto_de_caju_-_willame.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_no_050-2023_-_reforma_de_quadra_e_construcao_de_banheiros_em_aroeira_e_sao_bento_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_no_051-2023_-_encanacao_do_sitio_riacho_de_santana_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_no_052-2023_-_construcao_caixa_dagua_boi_selado_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_no_053-2023_-_limpeza_do_calcadao_ate_o_ifrn_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_no_054-2023_-_extensao_do_calcadao_ate_o_distrito_industrial_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_no_055-2023_-_solicita_encaminhamento_de_projeto_de_lei_da_bolsa-atleta_-_francinildo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_no_056-2023_-_iluminacao_e_instalacao_de_cameras_ate_o_complexo_industrial_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_no_057-2023_-_iluminacao_na_entrada_e_via_principal_da_vila_do_velame_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_no_058-2023_-_conclusao_iluminacao_publica_nas_proximidades_de_tidal_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_no_059-2023_-_construcao_de_irrigacao_no_estadio_lopao_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_no_060-2023_-_construcao_de_ubs_no_novo_rumo_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_no_061-2023_-_construcao_de_ubs_nos_bairros_pedra_do_navio_e_vila_do_velame_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_no_062-2023_-_energia_solar_nos_predios_publicos_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_no_063-2023_-_aquisicao_de_rocadeira_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_no_064-2023_-_construcao_de_centro_administrativo_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_no_065-2023_-_reforma_da_caixa_dagua_da_comunidade_mutamba_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_no_066-2023_-_sinalizacao_de_trilha_que_da_acesso_a_cachoeira_da_bica_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_no_067-2023_-_colocacao_de_para-raios_-_willame.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_no_068-2023_-_troca_de_postes_da_rede_eletrica_-_willame.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_no_069-2023_-_academia_da_saude_e_instalacao_de_equipamentos_na_barra_de_santana_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_no_070-2023_-_solicita_instalacao_de_lombada_na_entrada_de_boi_selado_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_no_071-2023_-_cobertura_na_entrada_das_ubss_da_zona_urbana_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_no_072-2023_-_construcao_de_calcadao_no_bairro_freitas_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_no_073-2023_-_construcao_de_uma_praca_e_academia_da_saude_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_no_074-2023_-_construcao_de_uma_academia_da_saude_no_bairro_vila_santa_isabel_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_no_075-2023_-_liberacao_de_credito_rural_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_no_076-2023_-_redistribuicao_de_urnas_eletronicas_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_no_077-2023_-_construcao_de_ponte_na_rua_odilon_rufino_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_no_078-2023_-_construcao_de_passagem_molhada_com_bueiros_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_no_079-2023_-_conclusao_de_calcamento_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_no_080-2023_-_caixa_dagua_bairro_novo_horizonte_e_severino_lopes_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_no_081-2023_-_construcao_de_galpao_para_a_frota_municipal_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_no_082-_2023_-_construcao_de_passagem_molhada_sitio_tapera__loca__-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_no_083-_2023-_arborizacao_na_barra_de_santana_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_no_084-2023_-_construcao_mata_burro_no_sitio_barro_branco_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_no_085-2023_-_construcao_mata_burro_comunidade_bela_vista_-romulo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_no_086-2023_-_construcao_de_dois_mata_burros_nos_pocinos_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_no_087-2023_-_mocoes_aos_ex_vereadores_-_romulo-arquivada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_no_088-2023_-_construcao_de_pista_de_ciclista_-_willame.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_no_089-2023_-_testagem_da_covid_-_willame.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_no_090-2023_-_cobertua_para_os_mototaxi_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_no_091-2023_-_construcao_de_portico_da_cidade_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_no_092-2023_-_implementacao_do_piso_salarial_de_enfermagem_-_alan_amaral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_no_093-2023-_solicitacao_do_cumprimento_pl_008_2023-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_no_094-2023-_perfuracao_poco_artesanal_cha_dos_felix_-_willame.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_no_095-2023-_perfuracao_poco_artesanal_saco_grande_-_willame.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_no_096-_2023-_perfuracao_poco_artesanal_riachosantana_-_willame.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_097-2023-_construcao_de_centro_de_velorio_municipal_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_098-2023_-_auto_clave_para_hmtlqs_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_099-2023-_capinagem__nas_ruas_na_comunidade_boi_selado-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_100-2023_-_poste_e_iluminacao_na_tv._damiao_carneiro_bs_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_101-2023_-_quebra-mola_na_trav._damiao_carneiro_boi_selado_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_102-2023_-provedor_de_internet_escola_e_ubs_santa_rita_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_103-2023_-_cx_dagua_para_comunidade_loca_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_no_104-2023_-_cafe_da_manha_com_os_garis_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_no_105-2023-_porto_e_acesso_a_margem_na_barragem_da_oiticica_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_no_106-2023_-_mata_burro_na_comunidade_sitio_camilo_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_no_107-_2023_banheiros_quimicos_no_lopao_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_no108-2023-_instalacao_de_lixeiras_basculantes_coletas_seletivas_nas_pracas_-_jose__pedro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_no_109-2023_-_coleta_seletiva_nas_comunidades_da_zona_rural_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_no_110-2023_-_perfuracao_de_poco_tubular_sitio_pangoa_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_no111-2023_-_perfuracao_de_pocos_em_zona_rural_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_no_112-_2023_-_reforma_e_manutencao_na_unidade_ensino_do_sitio_sao_braz.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_no_113-2023-_coleta_carro_de_lixo_sitio_espinheiro_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_no_114-2023_-_combate_ao_barbeiro_no_sitio_malhada_vermelha_-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_no_115-_2023-_pavimentacao_da_travessa_7_de_setembro_e_galeria_para_escoamento_da_rede_de_esgoto_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_no_116-2023-_carteiras_de_pessoas_com_deficiencia_e_outros_diagnosticos_ocultos-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_no117-2023_-_conclusao_da_pavimentacao_da_rua_rafael_arcanjo_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/439/inidcacao_no118-2023-_estrada_que_entra_na_aroeira_passa_por_ze_bimba_ate_p_lagradouro_do_sitio_soledade-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/440/inidicacao_no119-2023-_manuntencao_das_vias_publicas_ja_asfaltadas-_willame_lopes.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/441/indicacao_no120-2023-_instale_camaras_na_area_externa_e_na_recepcao_do_hmtlqs.paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/442/indicacao_no121-2023-__implante_cursinho_preparatorio_para_enem_de_acordo_com_a_lei_8492016-paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/443/indicacao_no122-2023_-_limpeza_geral_festa_na_nova_barra-_jubira.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/444/inidicacao_no123-2023-_limpeza_da_orla_fluvial_dique_-_nilsinho_batista.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/445/indicacao_no124-2023-_construcao_2_banheiros_no_cemiterio_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/446/indicacao_no125-2023-_arborizacao_da_praca_central-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/447/indicacao_no126-2023-_mutirao_distrito_boi_selado-_rubens.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/448/indicacao_no_127-2023-_booster_para_bairros_nh_s.lopes_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_no_128-2023-_reativacao_do_grupo_de_idosos_de_boi_selado-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_no129-2023-_reforma_e_revitalizacao_ubs_sao_braz-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_no_130-2023-_acessibilidade_urbana-_major_lula-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_no_131-2023-_faixa_de_pedestres_na_localidade_floraci-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_no_132-2023-_remocao_de_pocilgas-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_no_133-2023-_limpar_fossas_freitas-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_no_134-2023-_revitalizacao_esgosto_de_ruas_nos_freitas-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_no_135-2023-_animais__nova_e_velha_barra_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_no_136-_2023-_passagem_molhada_sitio_cacimbas-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_no_137_de_05_de_setembro_de_2023-_calcamento_pedra_do_navio-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_no_138-2023-_solicitacao_de_cisternas_-_edivan_fernandes_da_costa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_no_139-2023-_revitalizacao_treiler_ondontologico_-_romulo_ivo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_no_140-2023-_melhorias_da_da_estrada_da_comunidade_sitio_pangoa__-_romulo_ivo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_no_141-2023-_revitalizacao_de_assistencia_social__-_romulo_ivo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_no142-2023-solicitacao_cisternas-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/464/inidcacao_no143-2023-_terraplanagem_barra_de_santana-_gilson_brito.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_no_144_de_26_de_setembro_de_2023-_jose_ilo_jr.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_no_145_de_26_de_setembro_de_2023-jose_ilo_jr.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_no_146_de_26_de_setembro_de_2023-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_no_148_de_17_de_outubro_de_2023-_edivan_fernandes-_pav._avenida_riachao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_no_149_de_17_de_outubro_de_2023-_jose_ilo-_cisternas_cha_felix.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_no_150_de_17_de_outubro_de_2023-_jose_ilo-_pav._santo_expedito_nh.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_no_151_de_17_de_outubro_de_2023-_jose_pedro-campo_de_futebol-_cacimbas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_no_152_de_31_de_outubro_de_2023-_esgoto_e__pavimentacao-_benjamim_constante_-romulo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_no_153_de_31_de_outubro_de_2023-_pavimentacao_para_ruas_em_boi_selado-rubens.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_no_154_de_14_de_novembro_de_2023-_recuperacao_de_calcamento_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_no_155_de_14_de_novembro_de_2023-_instalacao_de_comedouros_e_bebedouros_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_no_156_de_14_de_novembro_de_2023-_terraplanagem_no_sitio_retiro_-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_no_157_de_21_de_novembro_de_2023-_escrituras_dnocs-_romuado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_no_158_de_21_de_novembro_de_2023-_patio_creativo_joel_lopes_-romualdo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_no_159_de_21_de_novembro_de_2023-_quadra_novo_horizonte-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_no_160_de_21_de_novembro_de_2023-_praca_recreativa_na_mutamba-_alan.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/482/indicacao_no_161_de_21_de_novembro_de_2023-_asg_-_cozinha-_gratificacao-_gilson_brito.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_no_162_de_21_de_novembro_de_2023-_rua_jose_bezerra_araujo_centro-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_no_163_de_28_de_novembro_de_2023-_manutencao_de_bombas-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_no_164_de_28_de_novembro_de_2023_-_emendas_para_construcao_depassagens_molhadas-_jose_ilo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_no_165_de_05_de_dezembro_de_2023-_plantoes_veterinarios_-_jubira.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_no_166_de_19_de_dezembro_de_2023_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/507/indicacao_verbal_no_001-2023_-_distribuicao_de_fardamento_escolar_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/508/indicacao_verbal_no_002-2023_-_construcao_de_lombadas_na_nova_barra_de_santana_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/509/indicacao_verbal_no_003-2023_-_fazer_cortes_de_terras_na_zona_rural_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_verbal_no_004-2023_-_agilizar_construcao_e_reforma_de_passagem_molhada_no_barro_branco_-_jubiratan.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_verbal_no_005-2023_-_construcao_de_parque_infantil_na_pedra_do_navio_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_verbal_no_006-2023_-_distribuicao_de_peixes_na_semana_santa_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/513/indicacao_verbal_no_007-2023_-_vazamento_caixa_dagua_sitio_mineiro-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_verbal_no_008-2023_-calcamento_da_comunidade_adeque_i_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_verbal_no_009-2023_-faixa_de_pedetres_na_frente_das_escolas_-edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/516/indicacao_verbal_no_010-2023_-carro_fumace_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/517/indicacao_verbal_no_011-2023_-_estradas_vicinais_e_roco_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/518/indicacao_verbal_no_012-2023_-_conserto_de_maquinarios_-_jubira_saldanha.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_verbal_no_013-2023_-_profissionais_de_saude_curativos_-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_verbal_no_014-2023_-_plantoes_de_raio_x_clinica_particular_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/521/indicacao_verbal_no_015-2023-_limpeza_no_severina_lopes_e_freitas_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/522/indicacao_verbal_no_016-2023_-_escolas_acesso_ao_estadio_lopao_atividades_esportivas-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_verbal_no_017-2023-_climatizacao_das_salas_do_ps_do_hmtqs-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/524/indicacao_verbal_no_018-2023-_passagem_molhada_da_acesso_ao_sitio_mineiro_e_o_sitio_adeque..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_verbal_no_019-2023_-_caixa_dagua_sitio_barro_branco-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/526/indicacao_verbal_no_020-2023-_climatizacao_do_lar_do_idoso-__romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/527/inidicacao_verbal_no_021-2023-_barbearia_municipal-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_verbal_no_022-2023-_banheiro_publico_no_centro-_romulo_ivo.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/529/indicacao_verbal_no_023-2023-_celeridade_no_mercado_publico_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/530/inidcacao_verbal_no_024-2023-_escritorio_da_caern_abastecimento-_jubiratan_saldanha.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_verbal_no_025-2023-_aulas_isoladas-_romualdo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_verbal_no_026-_limpeza_dos_cemiterio_publicos-_jubira.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_verbal_no_027_de__05_de_setembro_de_2023_-_edivan_fernandes.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_verbal_no_028-2023-_revitalizacao_da_praca_da_bandeira_-_romulo_ivo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao_verbal_no_029-2023-_obra_da_estrada_entre_o_aroeira_e_barra_de_santana-_jubira.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_verbal_no_030-2023-_solicitacao_de_doacao_de_predio_estadual_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_verbal_no_031-2023-_construcao_do_muro_na_escola_da_comunidade_pedra_do_navio_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/538/indicacao_verbal_no_032-2023-__abastecimento_agua_bairro_novo_rumo_-_romualdo_teixeira_cosme.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/539/indicacao_verbal_no_033-2023-_recuperacao_da_estrada_do_alto_da_boa_vista_-_jose_pedro_de_araujo_neto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_verbal_no_034-2023-_estradas_vicinais_concluir-_romulo_ivo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/541/indicacao_verbal_no_035-2023-_caern_e_obras_vazamento_na_rua_do_mercado_-_gilson_brito.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/542/indicacao_verbal_no_036_de_17_de_outubro_de_2023-romualdo-_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_verbal_no_037_de_17_de_outubro_de_2023-escadaria_na_joaquim_de_felix-_gilson_brito.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/544/indicacao_verbal_no_038_de_31_de_outubro_de_2023-_piso_da_quadra_boi_selado-_gilson.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/545/indicacao_verbal_no_039_de_07_de_novembro_de_2023-_unidade_de_assitencia_social_24_horas_-_paula_mercia_medeiros_de_souza_torres.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/546/indicacao_verbal_no_040_de_31_de_novembro_de_2023-_terraplanagem_e_cerca_barro_branco_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/547/indicacao_verbal_no_041_de_28_de_novembro_de_2023-_revitalizacao_praca_marcelino-_edivan.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_verbal_no_042-2023-_solicitacao_de_torre_de_sinal_de_aparalho_celular_-_jose_pedro_de_araujo_neto.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_verbal_no_043-2023-_solicita_que_seja_feito_a_limpeza_dos_matos_na_travessa_das_orquidias__-_romualdo_texeira_cosme.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1193/resolucao_001_2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/8/resolucao_002_2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/32/resolucao_003_2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/33/resolucao_004_2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/34/resolucao_005_2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1198/projeto_de_decreto_001_de_2023-_aprovacao_de_contas_2014.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/27/pl_1002_2023_-_etiqueta_feita.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/28/pl_1003_2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_004_2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_006_2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/25/pl_010_2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/26/pl_011_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/35/pl_012_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/36/pl_013_2023_-_etiqueta_feita.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1191/pl_016_2023_legislativo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1192/pl_017_2023_legislativo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_998_2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_989-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_990-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_991-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_992-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/47/pl_993_2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/43/pl_994_2023_-_etiqueta_feita.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_995_2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_996_2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1196/pl_997_2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_998_2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1194/pl_999_2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/42/pl_executivo_1000_2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_1005_2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2023/1197/pl_1006_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H293"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="215.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="214.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>