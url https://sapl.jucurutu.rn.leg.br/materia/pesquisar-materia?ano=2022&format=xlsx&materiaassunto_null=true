--- v0 (2025-12-11)
+++ v1 (2026-06-03)
@@ -54,3860 +54,3860 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>P-CFO</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças, Orçamento e F.</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1154/parecer_julgamento_de_contas_processo_n_5918_2013_-comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1154/parecer_julgamento_de_contas_processo_n_5918_2013_-comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Por todo o exposto, OPINO favoravelmente à aprovação das contas da Prefeitura Municipal de Jucurutu relativas ao exercício de 2012, sem ressalvas. Remeto os presentes autos à Comissão de Finanças, Orçamento e Fiscalização, para que possa tomar ciência e votar o presente parecer, além de promover a confecção do necessário Projeto de Decreto Legislativo com o resultado da votação. É o parecer deste relator.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1149/parecer_julgamento_de_contas_processo_n_002765_2016_-_comissao_de_financas_orcamento_e_fiscalizacao_2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1149/parecer_julgamento_de_contas_processo_n_002765_2016_-_comissao_de_financas_orcamento_e_fiscalizacao_2022.pdf</t>
   </si>
   <si>
     <t>Os membros da Comissão de Finanças, Orçamento e Fiscalização, reunidos em 29/11/2022, ACORDAM, por unanimidade, aprovar o Parecer do Relator Romualdo Teixeira Cosme pela aprovação das Contas da Gestão do Exercício de 2016 e a minuta de Decreto Legislativo.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/parecer_pl_007_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/parecer_pl_007_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Por todo o exposto, a Comissão de Finanças, Orçamento e Fiscalização OPINA favoravelmente à apreciação e aprovação do Projeto de Lei do Legislativo n°007/2022. É o parecer desta Comissão.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1108/parecer_pl_980_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1108/parecer_pl_980_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Em análise ao Projeto de Lei nº 980/2022, que DISPÕE SOBRE A ALIENAÇÃO DE BENS INSERVÍVEIS PARA USO, ORIGINÁRIOS DO PODER EXECUTIVO MUNICIPAL, a Comissão de Finanças, Orçamento e Fiscalização RESOLVE, por unanimidade de votos, dar parecer FAVORÁVEL ao referido Projeto de Lei.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1111/parecer_pl_981_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1111/parecer_pl_981_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Em análise ao Projeto de Lei Ordinária do Executivo nº 981, que "Autoriza o Executivo Municipal a firmar contrato de gestão com organizações sociais assim qualificadas no âmbito do Município de Jucurutu/RN e dá outras providências", a Comissão de Finanças, Orçamento e Fiscalização RESOLVE, por unanimidade de votos, dar parecer favorável ao referido Projeto de Lei.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1113/parecer_pl_982_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1113/parecer_pl_982_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Em análise ao Projeto de Lei Ordinária do Executivo nº 982, que "Dispõe sobre a qualificação de entidades sem fins lucrativos como organizações sociais no âmbito do Município de Jucurutu/RN e dá outras providências", a Comissão de Finanças, Orçamento e Fiscalização RESOLVE, por unanimidade de votos, dar parecer favorável ao referido Projeto de Lei.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1116/parecer_pl_983_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1116/parecer_pl_983_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Em análise ao Projeto de Lei Ordinária do Executivo nº 983, que "Recompõe o vencimento-base dos servidores efetivos públicos municipais ocupantes do cargo de motorista, categoria "D", lotados na Secretaria Municipal de Educação e Cultura do Município que desempenham o transporte escolar e dá outras providências", a Comissão de Finanças, Orçamento e Fiscalização RESOLVE, por unanimidade de votos, dar parecer favorável ao referido Projeto de Lei.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1118/parecer_pl_986_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1118/parecer_pl_986_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Considerando, portanto, o atendimento dos fundamentos legais, formais, regimentais e constitucionais, esta Relatoria resolve exarar parecer favorável à tramitação do presente Projeto de Lei.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>P-CLJ</t>
   </si>
   <si>
     <t>Parecer Comissão de Legislação, Justiça e R.</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1051/parecer_pl_002_2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1051/parecer_pl_002_2022.pdf</t>
   </si>
   <si>
     <t>Por todo o exposto, a Comissão de Legislação, Justiça e Redação Final OPINA favoravelmente à aprovação do Projeto de Lei do Executivo n°002/2022, sem ressalvas. Remetemos os presentes autos legislativos, acompanhado deste parecer, bem como do PARECER JURÍDICO N°016/2022CMJ/PROCURADORIA, ao Exmo. Sr. Presidente da Câmara Municipal do Município de Jucurutu, para que proceda com as diligências que julgar necessárias para conhecimento da matéria.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1054/parecer_pl_003_2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1054/parecer_pl_003_2022.pdf</t>
   </si>
   <si>
     <t>Presente todos os membros da presente Comissão, tornou-se possível o debate acerca do objeto legislativo, do texto do projeto, e sobre a possibilidade de aprovação, melhoria ou rejeição de todos estes requisitos. Presentes também os Vereadores José Pedro de Araújo Neto e Willame Lopes de Araújo. É o parecer desta Comissão.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/parecer_pl_005_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/parecer_pl_005_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Ainda no tocante à legalidade do objeto legislativo, bem como à sua adequação constitucional, o competente Parecer Jurídico mencionado em epígrafe trouxe certeza e embasamento à discussão desta Comissão. _x000D_
 Tratando-se de matéria técnica, e com o competente parecer favorável do Órgão Jurídico supremo desta Casa Legislativa, consideramos CONFIRMADA a PARECER JURÍDICO N°020/2022/CMJ/PROCURADORIA, ao Exmo. Sr. Presidente da Câmara Municipal do Município de Jucurutu, para que proceda com as diligências que julgar necessárias para conhecimento da matéria. É o parecer desta Comissão.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/parecer_pl_007_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/parecer_pl_007_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Por todo o exposto, em consonância com o Parecer Jurídico n° 033/2022, proferido pela Procuradoria desta Casa, a Comissão de Legislação, Justiça e Redação Final OPINA favoravelmente à aprovação do Projeto de Lei do Legislativo n°007/2022._x000D_
 Remeto os presentes autos legislativos, acompanhado deste parecer, bem como do Parecer Jurídico n°033/2022, ao Exmo. Sr. Presidente da Câmara Municipal do Município de Jucurutu, para que proceda com as diligências que julgar necessárias para o conhecimento da matéria. É o parecer desta Comissão.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/parecer_pl_009_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/parecer_pl_009_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Por todo o exposto, a Comissão de Legislação, Justiça e Redação Final OPINA favoravelmente à aprovação do Projeto de Lei n° 009/2022, sem ressalvas. Remetemos os presentes autos legislativos, acompanhado deste parecer, bem como do PARECER JURÍDICO N° 036/2022/CMJ/PROCURADORIA, ao Exmo. Sr. Presidente da Câmara Municipal do Município de Juccurutu, para que proceda com as diligências que julgar necessárias para conhecimento da matéria. É o parecer desta Comissão.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1169/parecer_veto_ao_plol_014_2021_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1169/parecer_veto_ao_plol_014_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Remetemos os presentes autos legislativos, acompanhado deste parecer, bem como do PARECER JURÍDICO Nº 008/2022/CMJ/PROCURADORIA, ao Exmo. Sr. Presidente da Câmara Municipal do Município de Jucurutu, para que proceda com as diligências que julgar necessárias para conhecimento da matéria.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/parecer_pl_967_2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/parecer_pl_967_2022.pdf</t>
   </si>
   <si>
     <t>Ainda, no tocante à legalidade do objeto legislativo, bem como à sua adequação constitucional, o competente Parecer Jurídico mencionado em epígrafe trouxe certeza e embasamento à discussão desta Comissão. Tratando-se de matéria técnica, e com o competente parecer favorável do Órgão Jurídico suprema desta Casa Legislativa, consideramos CONFIRMADA a parecer, bem como do PARECER JURÍDICO N° 012/2022/CMJ/PROCUADORIA, ao Exmo. Sr. Presidente da Câmara Municipal do Município de Jucurutu, para que proceda com as diligências que julgar necessárias para conhecimento da matéria. Também presentes na presente reunião os membros da Comissão de Finanças e Orçamento, os Vereadores Rubens Batista de Araújo e Francinilson Batista da Silva, os quais ACOMPANHARAM o presente pow, em sua integralidade. Presentes também os Vereadores José Pedro de Araújo Neto e Willame Lopes de Araújo. É o parecer desta Comissão.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/parecer_pl_969_2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/parecer_pl_969_2022.pdf</t>
   </si>
   <si>
     <t>Por todo o exposto, a Comissão de Legislação, Justiça e Redação Final OPINA favoravelmente à aprovação do Projeto de Lei do Executivo n° 969/2022, o qual "Dispõe sobre o recebimento de doações pelo Município de Jucurutu/RN", sem ressalvas. Remetemos os presentes autos legislativos, acompanhado deste parecer, bem como do PARECER JURÍDICO N° 017/2022/CMJ/PROCURADORIA, ao Exmo. Sr. Presidente da Câmara Municipal do Município de Jucurutu, para que proceda com as diligências necessárias para o conhecimento da matéria. Estiveram também presentes na reunião os membros da Comissão de Finanças e Orçamento, os Vereadores Rubens Batista de Araújo e Francinilson Batista da Silva, os quais ACOMPANHARAM o presente posicionamento, em sua integralidade. Presentes também os Vereadores José Pedro de Araújo Neto e Willame Lopes de Araújo. É o parecer desta Comissão.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1163/parecer_pl_971_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1163/parecer_pl_971_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Por todo o exposto, a Comissão de Legislação, Justiça e Redação Final OPINA favoravelmente à aprovação do Projeto de Lei do Executivo n° 971/2022, o qual "Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S/A, e dá outras providências", sem ressalvas.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1099/parecer_pl_972_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1099/parecer_pl_972_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Por todo o exposto, a Comissão de Legislação, Justiça e Redação Final OPINA favoravelmente à aprovação do Projeto de Lei do Executivo n° 972/2022, o qual "Autoriza o Poder Executivo a ratificar sua participação no Consórcio Intermunicipal Multifinalitário da Região do Rio Grande do Norte - CIM Seridó.", sem ressalvas. Remetemos os presentes autos legislativos, acompanhado deste parecer, bem como do PARECER JURÍDICO N° 031/2022/CMJ/PROCURADORIA, ao Exmo. Sr. Presidente da Câmara Municipal do Município de Jucurutu, para que proceda com as diligências que julgar necessárias para conhecimento da matéria. Também presentes na presente reunião os membros da Comissão de Finanças e Orçamento, os Vereadores Rubens Batista  da Silva. Presentes também os Vereadores José Pedro de Araújo Neto e Willame Lopes de Araújo. É o parecer desta Comissão.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1110/parecer_pl_980_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1110/parecer_pl_980_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Em análise ao Projeto de Lei nº 980/2022, que DISPÕE SOBRE A ALIENAÇÃO DE BENS INSERVÍVEIS PARA USO, ORIGINÁRIOS DO PODER EXECUTIVO MUNICIPAL, a Comissão de Legislação, Justiça e Redação Final RESOLVE, por unanimidade de votos, dar parecer FAVORÁVEL, ao referido Projeto de Lei, com a Emenda Modificativa nº 001/2022 e Emenda Modificativa nº 002/2022, também aprovadas por unanimidade de votos.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1112/parecer_pl_981_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1112/parecer_pl_981_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Em análise ao Projeto de Lei Ordinária do Executivo nº 981, que "Autoriza o Executivo Municipal a firmar contrato de gestão com organizações sociais assim qualificadas no âmbito do Município de Jucurutu/RN e dá outras providências". A Comissão de Legislação, Justiça e Redação Final RESOLVE, por unanimidade de votos, dar parecer FAVORÁVEL ao referido Projeto de Lei.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1115/parecer_pl_982_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1115/parecer_pl_982_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Em análise ao Projeto de Lei Ordinária do Executivo n° 982, que "Dispõe sobre a qualificação de entidades sem fins lucrativos como organizações sociais no âmbito do Município de Jucurutu/RN e da outras providências". A Comissão de Legislação, Justiça e Redação Final RESOLVE, por unanimidade de votos, dar parecer FAVORÁVEL ao referido Projeto de Lei.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1117/parecer_pl_983_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1117/parecer_pl_983_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Em análise ao Projeto de Lei Ordinária do Executivo nº 983, que "Recompõe o vencimento-base dos servidores efetivos públicos municipais ocupantes do cargo de motorista, categoria "D", lotados na Secretaria Municipal de Educação e Cultura do Município que desempenham o transporte escolar e dá outras providências". A Comissão de Legislação, Justiça e Redação Final RESOLVE, por unanimidade de votos, dar parecer FAVORÁVEL ao referido Projeto de Lei.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1119/parecer_pl_986_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1119/parecer_pl_986_2022_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Assim, tendo em vista que houve o cumprimento dos requisitos legais, dou parecer favorável ao Projeto de Lei nº 986/2022, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
     <t>Iogo Nielson de Queiroz e Silva</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/91/veto_ao_plol_014_2021_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/91/veto_ao_plol_014_2021_executivo.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI DO LEGISLATIVO Nº 014/2021, QUE DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DE IPTU A PRÉDIOS E RESIDÊNCIAS LOCALIZADAS NO DISTRITO JANÚNCIO AFONSO.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1260/emenda_no_001-2022_-_pl_970-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1260/emenda_no_001-2022_-_pl_970-2022.pdf</t>
   </si>
   <si>
     <t>A Emenda de Redação nº 001/2022 ao Projeto de Lei nº 970/2022 passa a ter a seguinte redação: _x000D_
 Altera-se o art. 2º, § 11º passando a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>Francinildo Aquino, Rômulo Ivo</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1261/emenda_modificativa_no_001-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1261/emenda_modificativa_no_001-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>Modifica-se o art. 8º do Projeto de Lei do Executivo nº 979/2022, que passa a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1262/emenda_aditiva_no_001-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1262/emenda_aditiva_no_001-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>Acresce-se o parágrafo único ao art. 8º do Projeto de Lei do Executivo nº 979/2022, que passa a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Francinildo Aquino</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1263/emenda_parlamentar_no_001-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1263/emenda_parlamentar_no_001-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>Adiciona-se nas Ações do Projeto de Lei do Executivo nº 979/2022 que "estima a receita e fixa despesa do orçamento do município de Jucurutu para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>Willame Lopes</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1264/emenda_parlamentar_no_002-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1264/emenda_parlamentar_no_002-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1265/emenda_parlamentar_no_003-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1265/emenda_parlamentar_no_003-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>Francinildo Aquino, Willame Lopes</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1266/emenda_parlamentar_no_004-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1266/emenda_parlamentar_no_004-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Rômulo Ivo</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1267/emenda_parlamentar_no_005-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1267/emenda_parlamentar_no_005-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>José Pedro</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1268/emenda_parlamentar_no_006-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1268/emenda_parlamentar_no_006-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1269/emenda_parlamentar_no_007-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1269/emenda_parlamentar_no_007-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1270/emenda_parlamentar_no_008-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1270/emenda_parlamentar_no_008-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>Adiciona-se nas Ações do Projeto de Lei do Executivo nº 979/2022 que 'estima a receita e fixa despesa do orçamento do município de Jucurutu para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1271/emenda_parlamentar_no_009-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1271/emenda_parlamentar_no_009-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1272/emenda_parlamentar_no_010-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1272/emenda_parlamentar_no_010-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>Alan Amaral, Rubens Batista</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1273/emenda_impositiva_no_001-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1273/emenda_impositiva_no_001-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>Adiciona-se nas Ações do Projeto de Lei do Executivo nº 979 que "Estima a receita e fixa despesa do orçamento do Município de Jucurutu para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1274/emenda_impositiva_no_002-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1274/emenda_impositiva_no_002-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>Adiciona-se nas Ações do Projeto de Lei do Executivo nº 979 que "Estima a receita e fixa despesa do orçamento do Município de Jucurutu para o exercício financeiro de 2023."</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Willame Lopes, Alan Amaral, Edivan Fernandes, Francinildo Aquino, Francinilson Batista, José Pedro, Jubiratan Saldanha, Paula Mércia, Romualdo Teixeira, Rômulo Ivo, Rubens Batista</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1275/emenda_impositiva_no_003-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1275/emenda_impositiva_no_003-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Edivan Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1276/emenda_impositiva_no_004-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1276/emenda_impositiva_no_004-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1277/emenda_impositiva_no_005-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1277/emenda_impositiva_no_005-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1278/emenda_impositiva_no_006-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1278/emenda_impositiva_no_006-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1279/emenda_impositiva_no_007-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1279/emenda_impositiva_no_007-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Romualdo Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1280/emenda_impositiva_no_008-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1280/emenda_impositiva_no_008-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Paula Mércia</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1281/emenda_impositiva_no_009-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1281/emenda_impositiva_no_009-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1282/emenda_impositiva_no_010-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1282/emenda_impositiva_no_010-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Jubiratan Saldanha</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1283/emenda_impositiva_no_011-2022_-_pl_979-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1283/emenda_impositiva_no_011-2022_-_pl_979-2022.pdf</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1284/emenda_modificativa_no_001-2022_-_pl_982-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1284/emenda_modificativa_no_001-2022_-_pl_982-2022.pdf</t>
   </si>
   <si>
     <t>Modifica-se a alínea "e" do art. 2º do Projeto de Lei nº 981/2022.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1285/emenda_modificativa_no_002-2022_-_pl_982-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1285/emenda_modificativa_no_002-2022_-_pl_982-2022.pdf</t>
   </si>
   <si>
     <t>Modifica-se o art. 6º do Projeto de Lei do Executivo nº 981/2022, que passa a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1286/emenda_modificativa_no_003-2022_-_pl_982-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1286/emenda_modificativa_no_003-2022_-_pl_982-2022.pdf</t>
   </si>
   <si>
     <t>Modifica-se o art. 9º do Projeto de Lei do Executivo nº 981/2022, que passa a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1287/emenda_modificativa_no_004-2022_-_pl_982-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1287/emenda_modificativa_no_004-2022_-_pl_982-2022.pdf</t>
   </si>
   <si>
     <t>Modifica-se o art. 11º do Projeto de Lei do Executivo nº 981/2022, que passa a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1288/emenda_modificativa_no_005-2022_-_pl_982-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1288/emenda_modificativa_no_005-2022_-_pl_982-2022.pdf</t>
   </si>
   <si>
     <t>Modifica-se o art. 10 do Projeto de Lei do Executivo nº 981/2022, que passa a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1289/emenda_modificativa_no_006-2022_-_pl_982-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1289/emenda_modificativa_no_006-2022_-_pl_982-2022.pdf</t>
   </si>
   <si>
     <t>Modifica-se o § 1 do art. 5º do Projeto de Lei do Executivo nº 981/2022, que passa a vigorar com a seguinte redação.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1290/emenda_aditiva_no_001-2022_-_pl_982-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1290/emenda_aditiva_no_001-2022_-_pl_982-2022.pdf</t>
   </si>
   <si>
     <t>Acresce-se o inciso I ao art. 2º do Projeto de Lei do Executivo nº 981/2022, que passa a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/753/mocao_de_parabens_001.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/753/mocao_de_parabens_001.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABÉNS AO DIA DAS MULHERES.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/754/mocao_de_parabens_002.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/754/mocao_de_parabens_002.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABÉNS A SANDRA AZEVEDO QUEIROZ</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/755/mocao_de_parabens_003.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/755/mocao_de_parabens_003.2022.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns a Isaac Jordão de Souza Araújo.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>Rubens Batista</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/756/mocao_de_parabens_004.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/756/mocao_de_parabens_004.2022.pdf</t>
   </si>
   <si>
     <t>Moção de parabéns à equipe organizadora e aos voluntários da festa da padroeira Nossa Senhora da Guia, padroeira da comunidade Boi Selado</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/757/mocao_de_parabens_005.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/757/mocao_de_parabens_005.2022.pdf</t>
   </si>
   <si>
     <t>Moção de parabéns ao Sr. Francisco Jares de Queiroz Júnior.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/758/mocao_de_pesar_001.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/758/mocao_de_pesar_001.2022.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de RAIMUNDO NONATO DE SOUZA FILHO</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/759/mocao_de_pesar_002.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/759/mocao_de_pesar_002.2022.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. JOAQUIM BATISTA DE ARAÚJO</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/760/mocao_de_pesar_003.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/760/mocao_de_pesar_003.2022.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de MARIA DAS DORES ALEXANDRE DE MEDEIROS</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/761/mocao_de_parabens_004.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/761/mocao_de_parabens_004.2022.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de RAIMUNDO PAULINO DE SOUZA</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/762/mocao_de_pesar_005.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/762/mocao_de_pesar_005.2022.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de MILENA LOPES</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/763/mocao_de_pesar_006.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/763/mocao_de_pesar_006.2022.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. NELSON QUEIROZ DOS SANTOS</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/764/mocao_de_pesar_007.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/764/mocao_de_pesar_007.2022.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. LAIR FERNANDES DA SILVA</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/765/mocao_de_pesar_008.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/765/mocao_de_pesar_008.2022.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. ANASTÁCIO BATISTA VIDAL</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/766/mocao_de_pesar_009.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/766/mocao_de_pesar_009.2022.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. CÍCERO HONORATO DOS_x000D_
 SANTOS</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/767/mocao_de_pesar_010.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/767/mocao_de_pesar_010.2022.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. RITA MEDEIROS</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/768/mocao_de_pesar_011.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/768/mocao_de_pesar_011.2022.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. MARIA GOMES DE ARAÚJO</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/769/mocao_de_pesar_012.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/769/mocao_de_pesar_012.2022.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. ONEIDE FERNANDES DE_x000D_
 OLIVEIRA TEIXEIRA</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/770/mocao_de_pesar_013.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/770/mocao_de_pesar_013.2022.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. SEBASTIÃO ATANÁZIO DE_x000D_
 ARAÚJO</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/771/mocao_de_repudio_001.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/771/mocao_de_repudio_001.2022.pdf</t>
   </si>
   <si>
     <t>Voto de repúdio pela conduta da Companhia Energética do Rio Grande do Norte</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/772/mocao_de_repudio_002.2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/772/mocao_de_repudio_002.2022.pdf</t>
   </si>
   <si>
     <t>Nota de repúdio à decisão do Exmo. Ministro Luís Roberto Barroso, do Supremo Tribunal Federal,</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alan Amaral</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_no_001-2022_-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_no_001-2022_-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por meio da Secretaria competente, que seja_x000D_
 realizada a construção de uma quadra de esportes na Comunidade São Braz,_x000D_
 bem como que seja realizada reforma e cobertura na quadra da Comunidade_x000D_
 Aroeira.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_no_002-2022_-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_no_002-2022_-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por meio da Secretaria competente, que seja_x000D_
 realizada a reforma da quadra do bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_no_003-2022_-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_no_003-2022_-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por meio da Secretaria competente, que seja_x000D_
 realizada a construção de banheiros na praça localizada no bairro Novo_x000D_
 Horizonte.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_verbal_no_001-2022_-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_verbal_no_001-2022_-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito que seja formalizado convite aos senhores Maguilon Soares Gomes,_x000D_
 Vanilson Paulo de Medeiros, Sebastião Felinto Segundo, Francisco Monteiro_x000D_
 e ao Presidente do Conselho Municipal do FNDE para participarem de_x000D_
 reunião a ser realizada na próxima terça-feira, às 16 horas, com a_x000D_
 participação da Senhora Secretária Municipal de Educação e do Presidente_x000D_
 do Conselho Municipal de Educação, na sede desta Câmara Municipal, a fim_x000D_
 de tratar sobre o reajuste do piso salarial dos professores municipais.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/554/requerimento_verbal_no_002-2022_-_alan_oliveira.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/554/requerimento_verbal_no_002-2022_-_alan_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito que, no prazo de 30 dias previsto na Lei Orgânica do Município, o_x000D_
 secretário de Esportes do Município de Jucurutu explique, acompanhado de_x000D_
 documentação comprobatória, os motivos pelos quais o Estádio Andriério_x000D_
 Lopes encontra-se fechado, sem a realização de atividades esportivas.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_no_001-2022_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_no_001-2022_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de 2 (dois) banheiros e 2 (dois) vestiários, masculino e feminino, na quadra de esportes da Escola Municipal Joel Lopes Galvão.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/556/requerimento_no_002-2022_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/556/requerimento_no_002-2022_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da secretaria competente, seja ampliada a rede de abastecimento de água na comunidade Barro Branco e reformada a caixa d’água do local.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/557/requerimento_no_003-2022_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/557/requerimento_no_003-2022_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo municipal, por meio da sua Secretaria de Saúde, disponibilize a permanência de um veículo, próprio ou locado, nas comunidades Loca, São Bento e São Braz.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_no_004-2022_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_no_004-2022_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo municipal, por meio da sua Secretaria de Assistência Social, viabilize a construção e/ou designação específica para utilização pelos idosos do município, tal qual havia antigamente, a fim de que sirva como local de confraternização e lazer, e dê ao referido local o nome do senhor Sérgio Guilherme.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/559/requerimento_no_005-2022_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/559/requerimento_no_005-2022_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo municipal, por meio da sua Secretaria de Serviços Obras e Serviços Urbanos, viabilize a reforma da passagem molhada do Sítio Cacimbas.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_no_006-2022_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_no_006-2022_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo municipal, por meio da sua Secretaria de Serviços Obras e Serviços Urbanos, viabilize a recuperação dos mata-burros dos sítios Cacimbas e Mineiro.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/561/requerimento_no_007-2022_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/561/requerimento_no_007-2022_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo, por meio da secretaria de Obras e Serviços Urbanos, designe o carro coletor de lixo para atender as comunidades Riachão e Barro Branco.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/562/requerimento_no_008-2022_-_edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/562/requerimento_no_008-2022_-_edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo, por meio da secretaria de Obras e Serviços Urbanos, proceda à retirada das pedras de Barra de Santana velha para realizar pavimentação em calçamento de 3 ruas na comunidade Acampamento.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/563/requerimentos_verbal_-_001-2022-edivan_fernandes_2.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/563/requerimentos_verbal_-_001-2022-edivan_fernandes_2.pdf</t>
   </si>
   <si>
     <t>Solicito o encaminhamento de ofício para o Comando da Polícia Militar no Município de Jucurutu e ao Comando Estadual da Polícia Militar, a fim de que seja instalada ronda escolar na Escola Municipal Wagner Lopes nos horários de 7 horas, 11 horas, 13 horas e 17 horas, visando a proporcionar mais segurança aos alunos que precisam usar a faixa de pedestres naquele local para ir e sair da instituição educacional.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/564/requerimentos_verbal_-_002-2022-edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/564/requerimentos_verbal_-_002-2022-edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Saúde garanta atendimento à_x000D_
 população da comunidade Barro Branco na unidade básica de saúde mais próxima daquele local, tendo em vista que a UBS da referida comunidade se encontra em reforma e a população não dispõe de condições de se deslocar até a UBS da comunidade São Bento.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/565/requerimentos_verbal_-_003-2022-edivan_fernandes_4.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/565/requerimentos_verbal_-_003-2022-edivan_fernandes_4.pdf</t>
   </si>
   <si>
     <t>Solicito que o Município de Jucurutu, por meio de sua secretaria competente, realize a troca das lâmpadas na comunidade Panguá, haja vista que os moradores têm enfrentado dificuldades com a precariedade de iluminação pública.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/566/requerimentos_verbal_-_004-2022-edivan_fernandes_5.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/566/requerimentos_verbal_-_004-2022-edivan_fernandes_5.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a reforma da barbearia de Jucurutu.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/567/requerimentos_verbal_-_005-2022-edivan_fernandes.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/567/requerimentos_verbal_-_005-2022-edivan_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a contratação de maqueiro e recepcionista para o hospital maternidade Teresinha Lula de Queiroz, para o melhor funcionamento do serviço daquela unidade de saúde.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_escrito_no_001-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_escrito_no_001-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Prefeito do Município, por meio da Secretaria_x000D_
 competente, realize a recuperação da passagem molhada da estrada que dá acesso à Malhada Vermelha, solicitando ainda que seja feita no local uma malha de ferro com concretagem, oferecendo mais resistência e duração à obra.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_escrito_no_002-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_escrito_no_002-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Prefeito do Município, por meio da Secretaria_x000D_
 competente, realize a construção da passagem molhada no sangrador do açude de Dona Maria Cambraia, que dá acesso ao bairro Pedra do Navio e Vila do Eraque, como é mais conhecido, tendo em vista que os moradores daquela região têm encontrado dificuldade, principalmente no período chuvoso, para deslocarem e retornarem às suas casas.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_escrito_no_003-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_escrito_no_003-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal, por meio da Secretaria competente, que realize uma reforma com melhorias na Praça Myllena Soares Da Silva, localizada no Bairro Freitas, para que construa banheiros públicos e que sejam revitalizados os bancos, plantas e canteiros existentes no local.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_escrito_no_004-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_escrito_no_004-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza dos terrenos localizados no bairro Abraão Lopes, que foram doados à Companhia Estadual de Habitação e Desenvolvimento Urbano do Rio Grande do Norte – CEHAB-RN para a construção de moradias populares a serem doados à população que atender aos critérios do Programa_x000D_
 Habitacional Pró-Moradia desenvolvido pelo Estado.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_escrito_no_005-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_escrito_no_005-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Que, no prazo do art. 24, § 2, da Lei Orgânica do Município, encaminhe informações quanto ao andamento da doação dos terrenos localizados no bairro Abraão Lopes à Companhia Estadual de Habitação e Desenvolvimento Urbano do Rio Grande do Norte – CEHAB-RN, aprovado pela Lei Municipal nº 1.005/2020.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_escrito_no_006-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_escrito_no_006-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Que, no prazo do art. 24, § 2, da Lei Orgânica do Município, preste as seguintes informações quanto ao “Pregão Eletrônico nº 001/2022 – Registro de Preços para possível contratação de empresa especializada na execução dos serviços de mão de obra para suprir as necessidades da Secretaria Municipal Educação e Cultura do Município de Jucurutu/RN”</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_escrito_no_007-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_escrito_no_007-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Que, no prazo do art. 24, § 2, da Lei Orgânica do Município, encaminhe informações quanto às ruas que serão beneficiadas com o serviço de pavimentação asfáltica e com calçamento neste ano de 2022, encaminhando a respectiva relação com os nomes delas e dos bairros em que localizadas, e, ainda, informe qual a origem dos recursos que serão utilizados para a realização do serviço, encaminhando a documentação correspondente.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/575/requerimento_escrito_no_008-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/575/requerimento_escrito_no_008-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a abertura da creche localizada no bairro Freitas. A medida se justifica haja vista que o prédio público permanece fechado desde a sua inauguração, sem que a população local possa usufruir dos benefícios, a qual necessita se deslocar para regiões mais distantes da cidade, a fim de matricular seus filhos. Assim, a abertura trará inúmeros benefícios à população.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/576/requerimento_escrito_no_009-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/576/requerimento_escrito_no_009-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a reforma de mata-burro no sítio Saco de São Vicente, localizado entre Vital e Davi, ambos agricultores.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/577/requerimento_escrito_no_010-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/577/requerimento_escrito_no_010-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado levantamento de moradores do bairro DNOCS cujas casas têm sofrido alagamentos ocasionados pelas chuvas, a fim de possibilitar a concessão de aluguel social a elas, de modo a amenizar os efeitos e transtornos causados a tais moradores.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/578/requerimento_escrito_no_011-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/578/requerimento_escrito_no_011-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a melhoria da Rua Francisco Campanha, que dá acesso ao Rio Piranhas, a fim de possa ser resolvido o problema daquele logradouro, o qual está bastante prejudicado pelo surgimento de buracos.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_escrito_no_012-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_escrito_no_012-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a construção de pavimentação na região que fica entorno da Escola Santo Alexandre, localizada no bairro Freitas, a fim de melhorar o trânsito dos transeuntes e o acesso dos alunos.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/580/requerimento_escrito_no_013-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/580/requerimento_escrito_no_013-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a construção de uma cobertura ao lado da Escola Santo Alexandre, localizada no bairro Freitas, a fim de conferir maior conforto durante a realização de eventos escolares.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/581/requerimento_escrito_no_014-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/581/requerimento_escrito_no_014-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja dado cumprimento à emenda impositiva destinada à construção de um parquinho para as crianças da Escola Santo Alexandre.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_escrito_no_015-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_escrito_no_015-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizadas melhorias nas estradas do sítio Saco de São Vicente, na zona rural deste Município, principalmente no Alto do Paeiro.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_escrito_no_016-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_escrito_no_016-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja agendado dia e horário específico para atendimento exclusivo de pessoas com espectro autista, com a finalidade de elaborar documentos de identidades.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/584/requerimento_escrito_no_017-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/584/requerimento_escrito_no_017-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito a liberação do Plenário Vereador Augusto Queiroz na próxima quintafeira, 26/05/2022, às 16 horas, para a realização de audiência pública para a discussão sobre a implementação de projeto de lei de iniciativa popular de tarifa justa e de como está a atual situação da Tarifa Social e Popular no município de Jucurutu.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/585/requerimento_escrito_no_018-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/585/requerimento_escrito_no_018-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma da quadra de esporte na Comunidade Mutamba, onde necessitasse de reparos na estrutura metálica, parte hidráulica e elétrica, como também portas e janelas nos vestiários.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_escrito_no_019-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_escrito_no_019-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Público disponibilize barracas para os artesãos durante a festa de São Miguel para que possam expor seus produtos na feirinha e em todo o período de festividade.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento_escrito_no_020-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento_escrito_no_020-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que a administração municipal realize a substituição das lâmpadas instaladas em postes da comunidade Vila da Jangada por equipamentos de led, a fim de garantir melhor visibilidade no período noturno e garantir maior segurança aos habitantes daquela localidade.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/588/requerimento_escrito_no_021-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/588/requerimento_escrito_no_021-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a reforma da caixa d’água da comunidade Mutamba, com a finalidade de melhorar a estrutura do prédio, que tem sofrido com a deterioração provocada pela ação do tempo.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_escrito_no_022-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_escrito_no_022-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a extensão da rede de água nas ruas do Município em que o serviço ainda está ausente, tal como ficou acordado em audiência pública realizada na Câmara Municipal, a fim de atender aos inúmeros pedidos formulados pela população que se encontra desassistida.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_escrito_no_023-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_escrito_no_023-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o escoramento dos calçamentos que foram feitos e que continuam a ser construídos na Rua Chico André e demais logradouros beneficiados com o serviço de pavimentação em paralelepípedo.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_verbal_no_001-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_verbal_no_001-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a abertura da creche Margarida Maria dos Santos Rodrigues, localizada no bairro Freitas.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_verbal_no_002-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_verbal_no_002-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que determine a abertura de licitação, ou a sua dispensa, se houver permissivo legal, para que sejam adquiridas passagens para moradores do município de Jucurutu se deslocarem até Caicó para a realização de exames e cirurgias.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/593/requerimento_verbal_no_003-2022_-_francinildo_aquino.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/593/requerimento_verbal_no_003-2022_-_francinildo_aquino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito levantamento das comunidades que não possuem estrutura adequada para atendimento médico.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Francinilson Batista</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/594/requerimento_escrito_no_001-2022_-_francinilson_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/594/requerimento_escrito_no_001-2022_-_francinilson_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que realize a formalização do encaminhamento da ambulância adquirida com os recursos públicos originados de emenda parlamentar do Senhor Deputado Ubaldo Fernandes da Silva.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/595/requerimento_escrito_no_002-2022_-_francinilson_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/595/requerimento_escrito_no_002-2022_-_francinilson_batista.pdf</t>
   </si>
   <si>
     <t>Que, no prazo do art. 24, § 2, da Lei Orgânica do Município, encaminhe cópias das medições e dos pagamentos referentes ao calçamento da estrada que dá acesso à Serra de João do Vale.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/596/requerimento_escrito_no_003-2022_-_francinilson_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/596/requerimento_escrito_no_003-2022_-_francinilson_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o serviço de desgotamento de fossas na_x000D_
 comunidade Cacimbas.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/597/requerimento_escrito_no_004-2022_-_francinilson_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/597/requerimento_escrito_no_004-2022_-_francinilson_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantada uma caixa de areia para treinamentos físicos nas estações do Estádio Municipal Andriério Lopes (Lopão).</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/598/requerimento_escrito_no_005-2022_-_francinilson_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/598/requerimento_escrito_no_005-2022_-_francinilson_batista.pdf</t>
   </si>
   <si>
     <t>Requisito que, no prazo legal, sejam prestadas informações relacionadas à execução da emenda destinada pelo Deputado Federal General Girão para a obra de pavimentação de alguns trechos da estrada da Serra de João do Vale, acompanhada de cópia do extrato/saldo da conta.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/599/requerimento_escrito_no_006-2022_-_francinilson_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/599/requerimento_escrito_no_006-2022_-_francinilson_batista.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Iogo Nielson Queiroz Silva, que seja feito uma avaliação na segurança do Hospital Municipal, para que possa ficar disponível um vigilante ou segurança na recepção do mesmo.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/600/requerimento_escrito_no_007-2022_-_francinilson_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/600/requerimento_escrito_no_007-2022_-_francinilson_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que o Município, em parceria com o DETRAN, realize o reavivamento da pintura das faixas de pedestres localizadas em frente às escolas localizadas no Municípios e, naquelas em que não houver faixa de pedestre, que realize a pintura.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/601/requerimento_escrito_no_001-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/601/requerimento_escrito_no_001-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja realizada a reforma da quadra da comunidade Boi_x000D_
 Selado.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_escrito_no_002-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_escrito_no_002-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal que adote as medidas necessárias para utilizar o material dos prédios e vias públicos existentes no atual Distrito Barra de Santana.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_escrito_no_003-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_escrito_no_003-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal que realize estudo para verificar a viabilidade de instalação de equipamento para geração de energia solar nos prédios públicos municipais, principalmente no hospital e nas escolas públicas.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_escrito_no_004-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_escrito_no_004-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Que entre em entendimentos com a Secretaria Municipal de Obras e Serviços Urbanos para que determine a instalação de um poste com luminária na Travessa Adonias Apolinário, situada no bairro Freitas.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_escrito_no_005-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_escrito_no_005-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Que entre em entendimentos com a Secretaria Municipal de Obras e Serviços Urbanos para que seja feito o calçamento da rua localizada na Vila do Jangada que passa em frente às casas dos moradores da vila.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_escrito_no_006-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_escrito_no_006-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Que entre em entendimentos com a Secretaria Municipal de Obras e Serviços Urbanos para que realize serviço de calçamento de ruas da comunidade Santa Rita, Vilas I e II.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_escrito_no_007-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_escrito_no_007-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja viabilizada a instalação de caixas d’água com pelo menos 10.000 litros para uso dos moradores das comunidades Santa Rita, Espinheiro, Nova Barra de Santana, Mutamba e Boi Selado.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_escrito_no_008-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_escrito_no_008-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Que entre em entendimentos com a Secretaria Municipal de Obras e Serviços Urbanos para que seja feito o calçamento da Rua Maria Eloi, no sentido que desce ao rio Piranhas a partir do bairro Freitas.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_escrito_no_009-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_escrito_no_009-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Requeiro que o Poder Executivo viabilize junto à Secretaria competente, a aquisição de uma máquina Roçadeira Articulada.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_escrito_no_010-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_escrito_no_010-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal, por meio da Secretaria competente, que realize levantamento dos cargos públicos vagos no Município e, após, realize a abertura de novo concurso público municipal.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_escrito_no_011-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_escrito_no_011-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal que realize a compra de um carro fumacê para o Município de Jucurutu,</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_escrito_no_012-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_escrito_no_012-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja realizada a reforma da quadra do Sítio Santa Rita</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_escrito_no_013-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_escrito_no_013-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Requeiro ao poder executivo municipal, por meio da secretaria_x000D_
 competente, que realize a recuperação do calçamento da Rua Sabino Moura Cavalcante, onde estão localizadas a UBS do conjunto Abraão Lopes no Bairro Freitas e o Ginásio João Eufrásio.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_escrito_no_014-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_escrito_no_014-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da Secretaria competente, realize limpeza no_x000D_
 cemitério público do Distrito Boi Selado.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_escrito_no_015-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_escrito_no_015-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal, por meio da Secretaria competente, que refaça a tubulação de esgoto da Rua Joaquim Mangaba e da Travessa Damião Carneiro, ambas na comunidade Boi Selado, eis que a rede de esgoto existente não possui estrutura suficiente para dar a vazão adequada ao esgoto.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_escrito_no_016-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_escrito_no_016-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Que, no prazo previsto no art. 24, § 3º da Lei Orgânica do Município, explique qual a justificativa que motivou a suspensão de fornecimento de medicamentos para pacientes em tratamento de trombose e outras especialidades não fornecidos pela farmácia básica. Informe, ainda, quais especialidades, além de trombose, foram afetadas com a suspensão.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_escrito_no_017-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_escrito_no_017-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Requisito que, no prazo previso no art. 24, § 3º, da Lei Orgânica do Município, encaminhe a este Poder Legislativo todas as notas de despesas da reforma do parque de vaquejada, assim como a habite-se emitida pelo Corpo de Bombeiros que autorizou a realização do evento e atestou a estrutura das arquibancadas.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_escrito_no_018-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_escrito_no_018-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Requisito que, no prazo previso no art. 24, § 3º, da Lei Orgânica do Município, encaminhe a este Poder Legislativo toda a documentação referente à demolição/reforma do antigo Acajú, inclusive o laudo do engenheiro responsável.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/619/requerimento_escrito_no_019-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/619/requerimento_escrito_no_019-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito que o Município de Jucurutu adquira uma unidade móvel de saúde equipada para melhorar a prestação de serviço em saúde dos munícipes.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_escrito_no_020-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_escrito_no_020-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Que seja construído um calçadão com corrimão na rua Manoel Dutra de Souza, para melhorar o acesso de pedestres a antiga rua do cortume, localizada no bairro Bela Vista.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_verbal_no_001-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_verbal_no_001-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a implantação de farmácia básica no Hospital Municipal Terezinha Lula de Queiroz.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_verbal_no_002-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_verbal_no_002-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Esporte, que envie para esta Casa o cronograma das reformas das praças esportivas do Município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_verbal_no_003-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_verbal_no_003-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de obras e serviços urbanos, que realize manutenção das Lâmpadas, reparo no disjuntor e implantação de rede de contenção da quadra esportiva da comunidade Aroeira.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_verbal_no_004-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_verbal_no_004-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de obras e serviços urbanos, que realize limpeza das fossas da comunidade Santa Rita, peço ainda que envie para essa Casa Legislativa cronograma de limpeza de fossas no Município de Jucurutu/RN.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_verbal_no_005-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_verbal_no_005-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria competente realize a limpeza e drenagem dos esgotos da Travessa Professora Maria Úrsula de Faria.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_verbal_no_006-2022_-_jose_pedro.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_verbal_no_006-2022_-_jose_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que realize a construção de uma ponte na Rua Odilon Rufino, bairro Freitas, a fim de facilitar o trânsito das pessoas durante o período das chuvas.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_escrito_no_001-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_escrito_no_001-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito do Município que, por meio da secretaria_x000D_
 competente, seja realizada a construção de caixa d’água no Distrito Boi Selado.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_escrito_no_002-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_escrito_no_002-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito do Município que, por meio da secretaria_x000D_
 competente, seja realizada a reforma e a ampliação do cemitério público do Distrito Boi Selado.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_escrito_no_003-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_escrito_no_003-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito do Município que, por meio da secretaria_x000D_
 competente, seja agilizada a reforma do cemitério público do Município de Jucurutu.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_escrito_no_004-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_escrito_no_004-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito do Município que, por meio da secretaria_x000D_
 competente, realize a construção do asfalto no trecho que liga a comunidade Aroeira ao Distrito da Barra de Santana.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_escrito_no_005-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_escrito_no_005-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito à direção do Departamento de Estradas e Rodagens do Estado do Rio Grande do Norte – DER/RN a sinalização da RN-118, no trecho que liga o município de Jucurutu a Caicó, mas precisamente entre as comunidades Tapera e Aroeira.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_escrito_no_006-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_escrito_no_006-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja dada agilidade para o funcionamento do novo aparelho de raio-X do hospital municipal.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_escrito_no_007-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_escrito_no_007-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a construção de praças nas comunidades São Bento, São Braz e Aroeira.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_escrito_no_008-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_escrito_no_008-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que realize melhorias nas passagens molhadas que ligam a_x000D_
 comunidade São Braz ao Barro Branco e à cidade.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_escrito_no_009-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_escrito_no_009-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que, quando do aproveitamento do material dos prédios e vias públicos retirado da atual Barra de Santana, seja dada prioridade à utilização deles na nova Barra de Santana, na Agrovila, na Aroeira, em São Braz e em São Bento.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_escrito_no_010-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_escrito_no_010-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que realize curso de aperfeiçoamento para atendimento ao público do município de Jucurutu.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_escrito_no_011-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_escrito_no_011-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja dada prioridade à reforma da Unidade Básica de Saúde da comunidade Aroeira.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/638/requerimento_escrito_no_012-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/638/requerimento_escrito_no_012-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja dada agilidade para a construção da Unidade Básica de Saúde no bairro São Braz.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/639/requerimento_escrito_no_013-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/639/requerimento_escrito_no_013-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de roçagem nas estradas do Município, com prioridade para aquelas do sítio Barros, localizado no Distrito de Boi Selado.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/640/requerimento_escrito_no_014-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/640/requerimento_escrito_no_014-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da secretaria competente, realize a construção de quiosques em todas as praças do Município, a fim de facilitar a empregabilidade dos munícipes.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/641/requerimento_escrito_no_015-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/641/requerimento_escrito_no_015-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria competente que faça a doação de 35 (trinta e cinco) terrenos para atender às famílias do Distrito da Barra de Santana que não foram contempladas com as residências disponibilizadas para os moradores daquela localidade.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/642/requerimento_escrito_no_016-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/642/requerimento_escrito_no_016-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio das secretarias competentes, realize os seguintes serviços e obras na nova Barra de Santana: a) a melhoria da iluminação da entrada da comunidade; b) a construção de lombadas em todas as ruas; c) a construção de uma academia da saúde; d) a realização de coleta de lixo duas vezes por semana.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/643/requerimento_escrito_no_017-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/643/requerimento_escrito_no_017-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Deputado Beto Rosado que se digne a encaminhar emenda parlamentar a este Município a fim de que possa ser feita a reforma da passagem molhada do Sítio Tapera, na zona rural do Município de Jucurutu.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/644/requerimento_escrito_no_018-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/644/requerimento_escrito_no_018-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado/reforçado o policiamento no Distrito Barra de Santana aos fins de semana.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/645/requerimento_escrito_no_019-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/645/requerimento_escrito_no_019-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da secretaria competente, realize o recolhimento dos animais no Distrito Barra de Santana.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/646/requerimento_escrito_no_020-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/646/requerimento_escrito_no_020-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de Audiência Pública, no dia 25 de novembro, às 09h30min, no Plenário Vereador Augusto Queiroz, a fim de discutir a situação dos moradores da Barra de Santana que não foram contemplados com a concessão de terrenos para a construção de residências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/647/requerimento_verbal_no_001-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/647/requerimento_verbal_no_001-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito do Município, por meio da secretaria competente, que realize o serviço de roço nas estradas do Município.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/648/requerimento_verbal_no_002-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/648/requerimento_verbal_no_002-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito do Município, por meio da secretaria competente, que realize a melhoria das estradas de barro do Município através de maquinário.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/649/requerimento_verbal_no_003-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/649/requerimento_verbal_no_003-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito do Município, por meio da secretaria competente, que realize o combate do mosquito da dengue no Município por meio da utilização de carro fumacê.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/650/requerimento_verbal_no_004-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/650/requerimento_verbal_no_004-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a limpeza na Rua Vicente Lacava, no local em que há veículos abandonados sob a tutela da Companhia de Polícia Militar.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_verbal_no_005-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_verbal_no_005-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada campanha municipal contra a Dengue e, na mesma oportunidade, mutirão de limpeza de todas as ruas do Município com o intuito de prevenir quanto às doenças.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_verbal_no_006-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_verbal_no_006-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantada tambores de lixos em pontos estratégicos, nas Comunidades Aroeira e Agrovila na Barra de Santana, e no Distrito Boi Selado.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/653/requerimento_verbal_no_007-2022_-_jubiratan_de_araujo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/653/requerimento_verbal_no_007-2022_-_jubiratan_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a revisão automotiva dos ônibus escolares que estão defasados, que faz o transporte dos alunos das comunidades rurais até ao município, visando a segurança dos mesmos.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/654/requerimento_escrito_no_001-2022_-paula_mercia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/654/requerimento_escrito_no_001-2022_-paula_mercia.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Municipal que os medicamentos da Farmácia Básica sejam disponibilizados também nas Unidades Básicas de Saúde do Município, notadamente nos bairros mais afastados do Centro.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/655/requerimento_escrito_no_002-2022_-paula_mercia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/655/requerimento_escrito_no_002-2022_-paula_mercia.pdf</t>
   </si>
   <si>
     <t>Que, nos termos do art. 24, § 3º da Lei Orgânica do Município,_x000D_
 encaminhe cópias das folhas de pagamentos dos servidores da_x000D_
 Secretaria Municipal de Educação referentes aos meses de dezembro de 2021 e janeiro de 2022.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/656/requerimento_escrito_no_003-2022_-paula_mercia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/656/requerimento_escrito_no_003-2022_-paula_mercia.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Municipal que realize o cálculo dos impactos orçamentários-financeiros relacionados à implantação do piso dos ACS e ACE.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/657/requerimento_escrito_no_004-2022_-paula_mercia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/657/requerimento_escrito_no_004-2022_-paula_mercia.pdf</t>
   </si>
   <si>
     <t>Solicito que envie a esta Casa Legislativa projeto de Lei regulamentando o pagamento do piso salarial dos Enfermeiros, Técnicos de Enfermagem, Auxiliares de Enfermagem e Parteiras.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/658/requerimento_escrito_no_005-2022_-paula_mercia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/658/requerimento_escrito_no_005-2022_-paula_mercia.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que proceda à compra de um veículo_x000D_
 castramóvel equipado para dar início a programa municipal de_x000D_
 esterilização e controle populacional de animais de rua e animais_x000D_
 domésticos de pessoas que não possuam condições de fazer o_x000D_
 procedimento particular.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/659/requerimento_verbal_no_001-2022_-_paula_mercia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/659/requerimento_verbal_no_001-2022_-_paula_mercia.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da Secretaria competente, o Poder Executivo realize reforma e reparos na caixa d’água que abastece a comunidade Aroeira.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/660/requerimento_verbal_no_002-2022_-_paula_mercia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/660/requerimento_verbal_no_002-2022_-_paula_mercia.pdf</t>
   </si>
   <si>
     <t>Solicito que realize mutirão de mamografia e ultrassonografia mamária, assim como disponibilize mastologista para a realização de exames e consultas às mulheres jucurutuenses, em atenção à campanha Outubro Rosa.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/661/requerimento_verbal_no_003-2022_-_paula_mercia.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/661/requerimento_verbal_no_003-2022_-_paula_mercia.pdf</t>
   </si>
   <si>
     <t>Requeiro que o Poder Executivo informe relação em que conste quais exames de alta complexidade foram contemplados com o valor de R$ 16.000,00 (dezesseis mil reais) devolvido pela Massas de Jucurutu ao município de Jucurutu, conforme previsto no art. 3º da Lei Municipal nº 1.044/2021.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/662/requerimento_escrito_no_001-2022_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/662/requerimento_escrito_no_001-2022_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de banheiro público multigênero no Centro de Eventos Altran Lopes Nogueira de Souza, localizado no bairro Santa Izabel.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/663/requerimento_escrito_no_002-2022_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/663/requerimento_escrito_no_002-2022_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a revitalização dos canteiros principais da Rua São Miguel, no bairro Novo Horizonte, mediante a ampliação dos canteiros, colocação de lixeiras e implantação de luz de led.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/664/requerimento_escrito_no_003-2022_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/664/requerimento_escrito_no_003-2022_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de um centro de velório público, preferencialmente ao lado do cemitério novo.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/665/requerimento_escrito_no_004-2022_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/665/requerimento_escrito_no_004-2022_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a limpeza da praça Terson Queiroz, localizada em frente à Escola Estadual Newman Queiroz, no Alto da Bela Vista.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Solicito que seja realizada a pintura de uma faixa de pedestres na RN-118, no trecho localizado nas proximidades do restaurante Mapa da Mina e do hotel Verônica, nesta cidade de Jucurutu.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/667/requerimento_escrito_no_006-2022_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/667/requerimento_escrito_no_006-2022_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Município que se digne a realizar a doação de aparelhos de ar condicionado ao Lar dos Idosos de Jucurutu, a fim de que a instituição possa climatizar todos os ambientes.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/668/requerimento_escrito_no_007-2022_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/668/requerimento_escrito_no_007-2022_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Público que se digne a proceder à realização de cursinhos gratuitos para alunos do Município que irão prestar o Exame Nacional do Ensino Médio.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/669/requerimento_escrito_no_008-2022_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/669/requerimento_escrito_no_008-2022_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que, por meio da secretaria competente,_x000D_
 disponibilize transporte público para garantir o trajeto dos estudantes jucurutuenses até o Instituto Federal do Rio Grande do Norte – IFRN em Jucurutu.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/670/requerimento_escrito_no_009-2022_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/670/requerimento_escrito_no_009-2022_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que, por meio da secretaria competente, execute serviço destinado ao prolongamento do calçadão no trecho que dá acesso ao IFRN em Jucurutu.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/671/requerimento_verbal_no_001-2022_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/671/requerimento_verbal_no_001-2022_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a construção de uma cobertura em frente à Escola Municipal Valdemir Fernandes.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/672/requerimento_verbal_no_002-2022_-_romualdo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/672/requerimento_verbal_no_002-2022_-_romualdo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalada rede de proteção e realizada a construção de dois banheiros, um feminino e um masculino, na quadra da comunidade Espinheiro, a fim de garantir a melhoria das condições de uso do local pelos desportistas e demais habitantes daquela comunidade.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/673/requerimento_escrito_no_001-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/673/requerimento_escrito_no_001-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da secretaria competente, seja construída adutora com a finalidade de garantir a irrigação do Estádio “Lopão".</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/674/requerimento_escrito_no_002-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/674/requerimento_escrito_no_002-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito a iluminação e a instalação de câmeras até o complexo industrial, onde existem indústrias como a Del Rayssa e Massas Jucurutu.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/675/requerimento_escrito_no_003-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/675/requerimento_escrito_no_003-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Presidente da Câmara realize homenagem aos exvereadores desta Casa Legislativa, a serem realizadas através do envio de moções de parabéns pelos serviços prestados nesta edilidade ao Município de Jucurutu.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_escrito_no_004-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_escrito_no_004-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Prefeito Municipal viabilize instalação de uma academia de saúde na Praça Newman Queiroz, no Bairro Santa Isabel.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/677/requerimento_escrito_no_005-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/677/requerimento_escrito_no_005-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Municipal e ao Diretor do DER/RN, por meio da Secretaria competente, viabilize instalação de uma lombada redutora de velocidade, no polo industrial do Município de Jucurutu.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/678/requerimento_escrito_no_006-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/678/requerimento_escrito_no_006-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Municipal por meio da Secretaria competente, que realize a distribuição de EPI’s para prevenção ao COVID 19, como máscaras, viseiras e capotes, para todos os profissionais da Educação do Município de Jucurutu.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/679/requerimento_escrito_no_007-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/679/requerimento_escrito_no_007-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Municipal por meio da Secretaria competente, que realize a iluminação na entrada e na via principal da Vila do Velame.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/680/requerimento_escrito_no_008-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/680/requerimento_escrito_no_008-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Prefeito Municipal por meio da Secretaria competente, viabilize a realização da obra de calçamento.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/681/requerimento_escrito_no_009-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/681/requerimento_escrito_no_009-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que realize o calçamento da Rua Santo Expedito, localizada no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_escrito_no_010-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_escrito_no_010-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/683/requerimento_escrito_no_011-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/683/requerimento_escrito_no_011-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Prefeito Municipal viabilize construção de um calçadão para caminhada de pedestres, no Bairro Freitas.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/684/requerimento_escrito_no_012-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/684/requerimento_escrito_no_012-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Municipal por meio da Secretaria competente,_x000D_
 viabilize a construção de um galpão para os veículos da frota do Município.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/685/requerimento_escrito_no_013-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/685/requerimento_escrito_no_013-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Prefeito Municipal por meio da Secretaria competente, realize a construção de uma Unidade Básica de Saúde (UBS) para o bairro Novo Rumo.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/686/requerimento_escrito_no_014-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/686/requerimento_escrito_no_014-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Prefeito Municipal viabilize construção de uma praça no Bairro Novo Rumo.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/687/requerimento_escrito_no_015-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/687/requerimento_escrito_no_015-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Prefeito Municipal viabilize construção de uma_x000D_
 academia de saúde no Bairro Novo Rumo.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/688/requerimento_escrito_no_016-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/688/requerimento_escrito_no_016-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Municipal e ao Escritório da CAERN no Município de Jucurutu, que viabilize a ligação de água no “Morro do Porco”.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/689/requerimento_escrito_no_017-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/689/requerimento_escrito_no_017-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito à CAERN RN e ao Escritório da CAERN no Município de Jucurutu, que viabilize a instalação de uma caixa d’agua para abastecimento dos Bairros Novo Horizonte e Severina Lopes.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_escrito_no_018-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_escrito_no_018-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de desassoreamento nas margens do Rio Piranhas que corta a cidade de Jucurutu.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/691/requerimento_escrito_no_019-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/691/requerimento_escrito_no_019-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja retirado “barranco” localizado em trecho da via que dá acesso ao bairro Abraão Lopes.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/692/requerimento_escrito_no_020-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/692/requerimento_escrito_no_020-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalado mata-burro na comunidade Barro Branco, próximo à passagem molhada de Mirabô, tendo em vista que o anterior foi furtado.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/693/requerimento_escrito_no_021-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/693/requerimento_escrito_no_021-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que realize estudo de viabilidade a fim de verificar a possibilidade de criação de praça de táxi no Município.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/694/requerimento_escrito_no_022-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/694/requerimento_escrito_no_022-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Municipal por meio da Secretaria competente, viabilize a construção de um pórtico de entrada do Município, no sentido que vêm do Município de Triunfo Potiguar.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/695/requerimento_escrito_no_023-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/695/requerimento_escrito_no_023-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o senhor prefeito do município viabilize a construção de mataburros na comunidade Pocinhos, entre as propriedades de Francisco de Camilo e Tutuá.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/696/requerimento_escrito_no_024-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/696/requerimento_escrito_no_024-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito Municipal por meio da Secretaria competente, a conclusão da iluminação pública, nas proximidades de “Tidal” até a entrada do Bairro Abrão Lopes, na saída do Município com direção à Florânia.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_escrito_no_025-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_escrito_no_025-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Prefeito Municipal viabilize construção de um calçadão para caminhada de pedestres, no Bairro Freitas, neste Município.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_escrito_no_026-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_escrito_no_026-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Prefeito Municipal, por meio da Secretaria Competente viabilize construção de um calçadão para caminhada de pedestres, no Bairro Freitas, neste Município</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/699/requerimento_escrito_no_027-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/699/requerimento_escrito_no_027-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Prefeito Municipal por meio da Secretaria competente, viabilize a instalação de uma academia de saúde destinada para a praça Terson Queiroz.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/700/requerimento_escrito_no_028-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/700/requerimento_escrito_no_028-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Senhor Prefeito Municipal viabilize a instalação de placas de identificação e sinalização nas entradas dos sítios na zona rural do Município de Jucurutu</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/701/requerimento_escrito_no_029-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/701/requerimento_escrito_no_029-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a construção de pista para a prática de esporte de Whelling e do Grau no Município de Jucurutu</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/702/requerimento_escrito_no_030-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/702/requerimento_escrito_no_030-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito e secretaria competente que seja feita a_x000D_
 construção de 2 (dois) banheiros no Cemitério Público Municipal de Jucurutu.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_escrito_no_031-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_escrito_no_031-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Saúde a aquisição de uma impressora multifuncional que possa ficar disponível em sua Sede à população do Município</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/704/requerimento_escrito_no_032-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/704/requerimento_escrito_no_032-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Obras que seja feito um estudo no “Morro do Porco” no Bairro Novo Horizonte</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/705/requerimento_escrito_no_033-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/705/requerimento_escrito_no_033-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da Secretaria competente, o Poder Executivo municipal realize a construção de um espaço comunitário próximo ao local onde funcionou a antiga Casa do Estudante</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/706/requerimento_escrito_no_034-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/706/requerimento_escrito_no_034-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da Secretaria competente, o Poder Executivo municipal realize o reaproveitamento do espaço localizado ao lado do prédio onde funcionou a antiga Casa do Estudante com a finalidade de transformá-lo em estacionamento</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/707/requerimento_escrito_no_035-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/707/requerimento_escrito_no_035-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da Secretaria competente, o Poder Executivo municipal construa dentro do atual prédio do mercado-modelo espaço seguro que possa ser utilizado pelos feirantes locais para guardar seus instrumentos de trabalho e também mercadorias comercializadas na feira livre.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/708/requerimento_escrito_no_036-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/708/requerimento_escrito_no_036-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a pavimentação com paralelepípedo de trecho final da Rua Epaminondas Lopes, no Centro, próximo ao dique de contenção.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/709/requerimento_escrito_no_037-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/709/requerimento_escrito_no_037-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a limpeza das lagoas de contenção localizadas na Rua Epaminondas Lopes, centro da cidade de Jucurutu.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_escrito_no_038-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_escrito_no_038-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a construção e recuperação das paradas de ônibus nas comunidades rurais, como também, no Instituto Federal do Rio Grande do Norte (IFRN – Campus Jucurutu/RN)</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/711/requerimento_escrito_no_039-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/711/requerimento_escrito_no_039-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a recuperação nas passagens molhadas das comunidades Loca e Tapera.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/712/requerimento_escrito_no_040-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/712/requerimento_escrito_no_040-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da secretaria competente, seja construída uma adutora no bairro Pedra do Navio, afim de sanar os problemas com a falta d’água.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/713/requerimento_escrito_no_041-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/713/requerimento_escrito_no_041-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a pavimentação com paralelepípedo no bairro Pedra do Navio</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/714/requerimento_escrito_no_042-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/714/requerimento_escrito_no_042-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a pavimentação com paralelepípedo na_x000D_
 comunidade Retiro</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/715/requerimento_escrito_no_043-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/715/requerimento_escrito_no_043-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a pavimentação com paralelepípedo na_x000D_
 comunidade Riachão</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/716/requerimento_escrito_no_044-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/716/requerimento_escrito_no_044-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a construção de uma Unidade Básica de Saúde para os bairros Pedra do Navio e Vila do Velame</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/717/requerimento_escrito_no_045-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/717/requerimento_escrito_no_045-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que, se possível, seja realizada a reforma da passagem molhada da estiva que dá acesso a Vila do Velame</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/718/requerimento_escrito_no_046-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/718/requerimento_escrito_no_046-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo municipal, por meio da Secretaria Municipal de Educação e Cultura, adote providências para distribuir fardamento escolar para todos os alunos da rede pública municipal de ensino no início do ano letivo de 2023.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/719/requerimentos_verbal_no_001-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/719/requerimentos_verbal_no_001-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor do DNIT – Departamento Nacional de Infraestrutura de Transportes juntamente com o Senhor Prefeito Municipal, que viabilize a instalação de uma lombada na BR 226 e sinalização, a ser instalada no trevo que dá acesso ao Bairro Freitas, neste Município, em frente à “oficina de Tidal”.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/720/requerimentos_verbal_no_002-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/720/requerimentos_verbal_no_002-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da secretaria competente, reforme/instale mata-burro na comunidade Bela Vista, na extensão até Anastácio e Barandão.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/721/requerimentos_verbal_no_003-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/721/requerimentos_verbal_no_003-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da secretaria competente, seja feita a recuperação da estiva que liga a zona urbana à zona rural, precisamente entre Netinho e João de Sebastião do peixe e Vestin.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/722/requerimentos_verbal_no_004-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/722/requerimentos_verbal_no_004-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da secretaria competente, seja feita a sinalização no quebra-molas localizado em frente à loja Souza Móveis, assim como a pintura de todos os quebra-molas existentes no município de Jucurutu.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/723/requerimentos_verbal_no_005-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/723/requerimentos_verbal_no_005-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da secretaria competente, que seja providenciada uma caixa d’água para a Serra do João do Vale</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/724/requerimentos_verbal_no_006-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/724/requerimentos_verbal_no_006-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio do órgão competente, seja realizada a limpeza dos dois lados do dique de contenção</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/725/requerimentos_verbal_no_007-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/725/requerimentos_verbal_no_007-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a pintura de uma faixa de pedestres no trecho da RN 118 que fica na altura da rua que dá acesso ao cemitério público municipal, no bairro Vila Santa Izabel</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/726/requerimentos_verbal_no_008-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/726/requerimentos_verbal_no_008-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que disponibilize às comunidades rurais carregamentos de areia que possam ser utilizados por pessoas carentes daquelas comunidades.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/727/requerimentos_verbal_no_009-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/727/requerimentos_verbal_no_009-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a recuperação da caixa d’água que abastece os bairros Bela Vista e Vila do Velame.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/728/requerimentos_verbal_no_010-2022_-_romulo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/728/requerimentos_verbal_no_010-2022_-_romulo.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo adote as medidas necessárias para garantir que haja espaço livre em frente à igreja matriz nos sábados</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/729/requerimento_escrito_no_001-2022_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/729/requerimento_escrito_no_001-2022_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que por meio da secretaria competente, realize a cobertura da quadra de esportes da Comunidade Adeque, assim como a construção de banheiros e vestiários no referido prédio público, já que tais espaços inexistem naquele local.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/730/requerimento_escrito_no_002-2022_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/730/requerimento_escrito_no_002-2022_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a distribuição de alevinos para os produtores e criadores do município de Jucurutu.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/731/requerimento_escrito_no_003-2022_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/731/requerimento_escrito_no_003-2022_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que seja dada continuidade à obra do calçamento da Rua Ney Pacífico de Medeiros, no Abraão Lopes, e que seja realizada a pavimentação da Avenida Terezinha Lula de Queiroz Santos, no Loteamento Boa Vista</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/732/requerimento_escrito_no_004-2022_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/732/requerimento_escrito_no_004-2022_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria competente realize a ligação da rede de água para o cemitério de Boi Selado</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/733/requerimento_escrito_no_005-2022_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/733/requerimento_escrito_no_005-2022_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que se digne a destinar emenda parlamentar no valor de R$_x000D_
 300.000,00 (trezentos mil reais), a fim de possibilitar a pavimentação em paralelepípedo das ruas Manoel Cícero de Moraes e Joaquim Mangaba, no Distrito Boi Selado.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/734/requerimento_escrito_no_006-2022_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/734/requerimento_escrito_no_006-2022_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a pavimentação em paralelepípedo de logradouro localizado entre na vila I da comunidade Adequê, na zona rural deste município.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_escrito_no_007-2022_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_escrito_no_007-2022_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam adotadas as providências necessárias para a realização de uma força-tarefa com a finalidade de reformar barreiros e açudes de pequenos produtores rurais.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_verbal_no_001-2022_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_verbal_no_001-2022_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que o Município de Jucurutu realize a compra de peixes e faça a sua distribuição à população.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/737/requerimento_verbal_no_002-2022_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/737/requerimento_verbal_no_002-2022_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que o Município de Jucurutu oficie a empresa terceirizada_x000D_
 responsável pelos veículos que fica à disposição dos moradores das_x000D_
 comunidades Espinheiro, Saco Grande, Soledade, Boi Selado, Adequê, Santa Rita e outras, a fim de que voltem a prestar o serviço de atendimento aos moradores.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/738/requerimento_verbal_no_003-2022_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/738/requerimento_verbal_no_003-2022_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que determine que o ônibus responsável pelo transporte dos alunos do Distrito Boi Selado para a cidade de Jucurutu, quando do retorno da zona urbana para o referido distrito, leve os alunos até o Distrito e evite deixá-los no trevo que dá acesso à comunidade.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/739/requerimento_verbal_no_004-2022_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/739/requerimento_verbal_no_004-2022_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que o Município de Jucurutu, por meio de sua secretaria competente, realize a instalação de bomba para bombeamento de água na comunidade Mutamba</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/740/requerimento_verbal_no_005-2022_-_rubens_batista.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/740/requerimento_verbal_no_005-2022_-_rubens_batista.pdf</t>
   </si>
   <si>
     <t>Solicito que o Município de Jucurutu/RN, por meio de sua secretaria_x000D_
 competente, que continue o calçamento no trecho da Rua Sabino de Moura Cavalcante, no Conjunto Abrão Lopes até a divisa que dá acesso ao Laticínio Sertão Jucurutu.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/741/requerimento_escrito_no_001-2022_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/741/requerimento_escrito_no_001-2022_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicito que por meio da secretaria competente, viabilize a construção de uma quadra de esportes na comunidade Retiro</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/742/requerimento_escrito_no_002-2022_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/742/requerimento_escrito_no_002-2022_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicito que por meio da secretaria competente, viabilize a construção de uma Unidade Básica de Saúde (UBS) na comunidade Retiro</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/743/requerimento_escrito_no_003-2022_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/743/requerimento_escrito_no_003-2022_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicito que por meio da secretaria competente, viabilize a construção de uma quadra de esportes na comunidade Serra do Vale.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_escrito_no_004-2022_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_escrito_no_004-2022_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicito que por meio da secretaria competente, viabilize a construção de um banheiro e de um vestiário na quadra de esportes da comunidade Espinheiro</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/745/requerimento_escrito_no_005-2022_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/745/requerimento_escrito_no_005-2022_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicito que realize a instalação de poços tubulares nas comunidades Espinheiro e Saco Grande.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/746/requerimento_escrito_no_006-2022_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/746/requerimento_escrito_no_006-2022_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicito que seja dado incentivo aos produtores da Serra de João do Vale para a operação de enxerto de caju anão-precoce.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/747/requerimento_escrito_no_007-2022_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/747/requerimento_escrito_no_007-2022_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada reforma do matadouro público de Jucurutu</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/748/requerimento_escrito_no_008-2022_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/748/requerimento_escrito_no_008-2022_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a pintura de uma faixa de pedestres próxima à Churrascaria do Zorro, no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/749/requerimento_escrito_no_009-2022_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/749/requerimento_escrito_no_009-2022_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicito que seja destinada emenda parlamentar ao município de Jucurutu no valor de R$ 100.000,00 (cem mil reais), destinada à aquisição de um dessalinizador para a comunidade Espinheiro</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/750/requerimento_escrito_no_010-2022_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/750/requerimento_escrito_no_010-2022_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicito que seja destinada emenda parlamentar ao município de Jucurutu no valor de R$ 300.000,00 (trezentos mil reais), para a pavimentação em paralelepípedo de ruas da agrovila Raimundo Nonato</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/751/requerimento_escrito_no_011-2022_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/751/requerimento_escrito_no_011-2022_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da secretaria competente, adote todas as medidas possíveis capazes e suficientes para realizar a arborização completa da nova Barra de Santana com espécies nativas.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/752/requerimento_escrito_no_012-2022_-_willame.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/752/requerimento_escrito_no_012-2022_-_willame.pdf</t>
   </si>
   <si>
     <t>Solicito que, por meio da secretaria competente, realize pavimentação com paralelepípedo da Rua Otávio Lamartine, no Centro da cidade, em trecho ainda não beneficiado.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD, Edivan Fernandes, Francinildo Aquino, Romualdo Teixeira, Willame Lopes</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/87/resolucao_001_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/87/resolucao_001_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 002/2019 E ATUALIZA O VALOR DAS DIÁRIAS DA CÂMARA MUNICIPAL DE JUCURUTU.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1125/pl_decreto_1_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1125/pl_decreto_1_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JUCURUTUENSE.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1126/pl_decreto_2_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1126/pl_decreto_2_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1127/pl_decreto_3_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1127/pl_decreto_3_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1128/pl_decreto_4_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1128/pl_decreto_4_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1130/pl_decreto_5_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1130/pl_decreto_5_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1131/pl_decreto_6_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1131/pl_decreto_6_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1132/pl_decreto_7_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1132/pl_decreto_7_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1133/pl_decreto_8_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1133/pl_decreto_8_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1134/pl_decreto_9_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1134/pl_decreto_9_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1135/pl_decreto_10_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1135/pl_decreto_10_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1136/pl_decreto_11_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1136/pl_decreto_11_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1137/pl_decreto_12_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1137/pl_decreto_12_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1138/pl_decreto_13_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1138/pl_decreto_13_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1139/pl_decreto_14_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1139/pl_decreto_14_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_decreto_15_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_decreto_15_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1141/pl_decreto_16_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1141/pl_decreto_16_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1142/pl_decreto_17_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1142/pl_decreto_17_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1143/pl_decreto_18_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1143/pl_decreto_18_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1144/pl_decreto_19_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1144/pl_decreto_19_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1145/pl_decreto_20_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1145/pl_decreto_20_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1146/pl_decreto_21_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1146/pl_decreto_21_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1147/pl_decreto_22_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1147/pl_decreto_22_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1148/pl_decreto_23_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1148/pl_decreto_23_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1150/pl_decreto_24_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1150/pl_decreto_24_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1151/pl_decreto_25_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1151/pl_decreto_25_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1152/pl_decreto_26_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1152/pl_decreto_26_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1153/pl_decreto_27_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1153/pl_decreto_27_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1155/pl_decreto_28_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1155/pl_decreto_28_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1156/pl_decreto_29_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1156/pl_decreto_29_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1157/pl_decreto_30_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1157/pl_decreto_30_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1158/pl_decreto_31_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1158/pl_decreto_31_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1159/pl_decreto_32_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1159/pl_decreto_32_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1160/pl_decreto_33_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1160/pl_decreto_33_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1161/pdl_034-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1161/pdl_034-2022.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER DO TRIBUNAL DE CONTAS DO RIO GRANDE DO NORTE SOBRE AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE JUCURUTU RELATIVAS AO EXERCÍCIO 2012.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1162/pdl_035-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1162/pdl_035-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GESTÃO DO EXERCÍCIO DE 2016 DO MUNICÍPIO DE JUCURUTU E APROVA AS REFERIDAS CONTAS DE GESTÃO.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/92/pl_964_2022_complementar_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/92/pl_964_2022_complementar_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMALIZAÇÃO DE PLANTÕES DE SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE PÚBLICA, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/95/pl_967_2022__complementar_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/95/pl_967_2022__complementar_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMALIZAÇÃO DE PLANTÕES DE SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1189/pl_977_2022_complementar.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1189/pl_977_2022_complementar.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI 861, DE 29 DE JUNHO DE 2016, QUE INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE JUCURUTU/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1183/projeto_de_lei_complementar_no_984-2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1183/projeto_de_lei_complementar_no_984-2022.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE JUCURUTU, ESTADO DO RIO GRANDE DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1178/pl_complementar_n_985_de_07_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1178/pl_complementar_n_985_de_07_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>RETIFICA ARTIGO 2º DA LEI MUNICIPAL Nº 1.076/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/88/pl_01_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/88/pl_01_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO AO SALÁRIO MÍNIMO DOS CARGOS DA CÂMARA MUNICIPAL DE JUCURUTU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/97/pl_002_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/97/pl_002_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIREITOS SOCIAIS AOS VEREADORES DA CÂMARA MUNICIPAL DE JUCURUTU/RN, COM BASE NOS ARTS. 7º, VIII E XVII; 39, § 4º, DA CONSTITUIÇÃO DA REPÚBLICA, PELO EXERCÍCIO DA FUNÇÃO PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/96/pl_003_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/96/pl_003_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PISO REMUNERATÓRIO DA ADVOCACIA PÚBLICA DA CÂMARA MUNICIPAL DE JUCURUTU, CONFORME TABELA DE HONORÁRIOS ADVOCATÍCIOS, APROVADA EM 25 DE JANEIRO DE 2022.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/100/pl_004_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/100/pl_004_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 963, DE 14 DE OUTUBRO DE 2019, CONCEDE REAJUSTE SALARIAL A SERVIDORES DA CÂMARA MUNICIPAL DE JUCURUTU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/99/pl_005_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/99/pl_005_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DENOMINA JUAREZ LOPES GALVÃO LOGRADOURO LOCALIZADO NO BAIRRO CENTRO.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/101/pl_006_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/101/pl_006_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O ESPAÇO DO ESTUDANTE DE JUCURUTU.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/103/pl_007_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/103/pl_007_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DENOMINA ILUMINATA LOPES DE ARAÚJO, SALAS DE ATENDIMENTO MÉDICO NA ESCOLA SENADOR DINARTE MARIZ, NA COMUNIDADE ADEQUÊ.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1184/pl_008_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1184/pl_008_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE BEBEDOUROS NAS PRAÇAS ESPORTIVAS DO MUNICÍPIO DE JUCURUTU.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/104/pl_009_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/104/pl_009_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DENOMINA FRANCISCO BENÍCIO DE MEDEIROS, O CEMITÉRIO PÚBLICO MUNICIPAL DE JUCURUTU.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1185/pl_10_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1185/pl_10_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PROTETORA DOS PEQUENOS ANIMAIS DE RUA DE JUCURUTU.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1186/pl_11_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1186/pl_11_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE BEBEDOUROS EM GINÁSIOS, QUADRAS POLIESPORTIVAS E ESTÁDIOS DO MUNICÍPIO DE JUCURUTU.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1164/pl_12_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1164/pl_12_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DENOMINA LAIR FERNANDES DA SILVA A GARAGEM PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1165/pl_13__2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1165/pl_13__2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "RAIMUNDO NONATO DE SOUZA FILHO" DE INCENTIVO ÀS ATIVIDADES ESPORTIVAS, QUE CONCEDE ISENÇÃO DE PAGAMENTO DE TAXA DE INSCRIÇÃO E PARA PARTICIPAÇÃO EM EVENTOS ESPORTIVOS NO MUNICÍPIO DE JUCURUTU.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_14_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_14_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DENOMINA PALÁCIO NELSON QUEIROZ DOS SANTOS O PRÉDIO-SEDE DA PREFEITURA MUNICIPAL DE JUCURUTU.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_15_2022_legislativo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_15_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DENOMINA MESSIAS BEZERRA DOS SANTOS LOGRADOURO PÚBLICO LOCALIZADO NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/90/pl_965_2022__executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/90/pl_965_2022__executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE - ACS E AOS AGENTES DE COMBATE A ENDEMIAS - ACE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/89/pl_966_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/89/pl_966_2022_executivo.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VALOR DO PISO SALARIAL DOS PROFESSORES DA REDE MUNICIPAL DE EDUCAÇÃO DE ACORDO COM A LEI FEDERAL Nº 11.738, 16 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/94/pl_968_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/94/pl_968_2022_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VENCIMENTO-BASE DOS PROCURADORES DO MUNICÍPIO DE JUCURUTU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/93/pl_969_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/93/pl_969_2022_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECEBIMENTO DE DOAÇÕES PELO MUNICÍPIO DE JUCURUTU.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/98/pl_970_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/98/pl_970_2022_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O JETON COMO INDENIZAÇÃO PARA AS ATIVIDADES EM ÓRGÃOS COLEGIADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/102/pl_971_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/102/pl_971_2022_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/105/pl_972_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/105/pl_972_2022_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RATIFICAR SUA PARTICIPAÇÃO NO CONSÓRCIO INTERMUNICIPAL MULTIFINALITÁRIO DA REGIÃO DO SERIDÓ DO RIO GRANDE DO NORTE - CIM - SERIDÓ, BEM COMO A ADEQUAR SUA EXECUÇÃO ORÇAMENTÁRIA AO NOVO REGIME JURÍDICO ADOTADO PARA CONSÓRCIOS PÚBLICOS, NA FORMA E CONDIÇÕES PREVISTAS PELA LEI FEDERAL Nº 11.107/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_de_lei_no_973_de_13_de_abril_2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_de_lei_no_973_de_13_de_abril_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1188/pl_974_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1188/pl_974_2022_executivo.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VALOR SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS DE NÍVEL SUPERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1180/pl_975_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1180/pl_975_2022_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE JUCURUTU/RN, FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS COMPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1181/pl_976_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1181/pl_976_2022_executivo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE QUE O PISO DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS NO MUNICÍPIO DE JUCURUTU/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1172/pl_978_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1172/pl_978_2022_executivo.pdf</t>
   </si>
   <si>
     <t>RATIFICA-SE O PROTOCOLO DE INTENÇÕES FIRMANDO ENTRE O GOVERNO DO ESTADO DO RIO GRANDE DO NORTE, ATRAVÉS DA SECRETARIA DE ESTADO DE SAÚDE PÚBLICA E OS MUNICÍPIOS DA REGIÃO SERIDÓ.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_979_de_31_de_agosto_de_2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_979_de_31_de_agosto_de_2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JUCURUTU PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1177/pl_980_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1177/pl_980_2022_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALIENAÇÃO DE BENS ISERVÍVEIS PARA USO ORIGINÁRIOS DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1176/plo_981_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1176/plo_981_2022_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE GESTÃO COM ORGANIZAÇÕES SOCIAIS ASSIM QUALIFICADAS NO ÂMBITO DO MUNICÍPIO DE JUCURUTU/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1175/pl_982_executivo_2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1175/pl_982_executivo_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES SOCIAIS NO ÂMBITO DO MUNICÍPIO DE JUCURUTU/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_983_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_983_2022_executivo.pdf</t>
   </si>
   <si>
     <t>RECOMPÕE O VENCIMENTO-BASE DOS SERVIDORES EFETIVOS PÚBLICOS MUNICIPAIS OCUPANTES DO CARGO DE MOTORISTA CATEGORIA "D", LOTADOS NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA DO MUNICÍPIO QUE DESEMPENHAM O TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_986_2022_executivo.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_986_2022_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE GLEBA DE TERRA (MÓDULO RURAL) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1187/projeto_de_emenda_a_lei_organica_n_001_2022.pdf</t>
+    <t>http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1187/projeto_de_emenda_a_lei_organica_n_001_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE JUCURUTU-RN.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4214,67 +4214,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1154/parecer_julgamento_de_contas_processo_n_5918_2013_-comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1149/parecer_julgamento_de_contas_processo_n_002765_2016_-_comissao_de_financas_orcamento_e_fiscalizacao_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/parecer_pl_007_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1108/parecer_pl_980_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1111/parecer_pl_981_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1113/parecer_pl_982_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1116/parecer_pl_983_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1118/parecer_pl_986_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1051/parecer_pl_002_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1054/parecer_pl_003_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/parecer_pl_005_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/parecer_pl_007_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/parecer_pl_009_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1169/parecer_veto_ao_plol_014_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/parecer_pl_967_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/parecer_pl_969_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1163/parecer_pl_971_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1099/parecer_pl_972_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1110/parecer_pl_980_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1112/parecer_pl_981_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1115/parecer_pl_982_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1117/parecer_pl_983_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1119/parecer_pl_986_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/91/veto_ao_plol_014_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1260/emenda_no_001-2022_-_pl_970-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1261/emenda_modificativa_no_001-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1262/emenda_aditiva_no_001-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1263/emenda_parlamentar_no_001-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1264/emenda_parlamentar_no_002-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1265/emenda_parlamentar_no_003-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1266/emenda_parlamentar_no_004-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1267/emenda_parlamentar_no_005-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1268/emenda_parlamentar_no_006-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1269/emenda_parlamentar_no_007-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1270/emenda_parlamentar_no_008-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1271/emenda_parlamentar_no_009-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1272/emenda_parlamentar_no_010-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1273/emenda_impositiva_no_001-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1274/emenda_impositiva_no_002-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1275/emenda_impositiva_no_003-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1276/emenda_impositiva_no_004-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1277/emenda_impositiva_no_005-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1278/emenda_impositiva_no_006-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1279/emenda_impositiva_no_007-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1280/emenda_impositiva_no_008-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1281/emenda_impositiva_no_009-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1282/emenda_impositiva_no_010-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1283/emenda_impositiva_no_011-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1284/emenda_modificativa_no_001-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1285/emenda_modificativa_no_002-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1286/emenda_modificativa_no_003-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1287/emenda_modificativa_no_004-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1288/emenda_modificativa_no_005-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1289/emenda_modificativa_no_006-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1290/emenda_aditiva_no_001-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/753/mocao_de_parabens_001.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/754/mocao_de_parabens_002.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/755/mocao_de_parabens_003.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/756/mocao_de_parabens_004.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/757/mocao_de_parabens_005.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/758/mocao_de_pesar_001.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/759/mocao_de_pesar_002.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/760/mocao_de_pesar_003.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/761/mocao_de_parabens_004.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/762/mocao_de_pesar_005.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/763/mocao_de_pesar_006.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/764/mocao_de_pesar_007.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/765/mocao_de_pesar_008.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/766/mocao_de_pesar_009.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/767/mocao_de_pesar_010.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/768/mocao_de_pesar_011.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/769/mocao_de_pesar_012.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/770/mocao_de_pesar_013.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/771/mocao_de_repudio_001.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/772/mocao_de_repudio_002.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_no_001-2022_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_no_002-2022_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_no_003-2022_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_verbal_no_001-2022_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/554/requerimento_verbal_no_002-2022_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_no_001-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/556/requerimento_no_002-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/557/requerimento_no_003-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_no_004-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/559/requerimento_no_005-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_no_006-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/561/requerimento_no_007-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/562/requerimento_no_008-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/563/requerimentos_verbal_-_001-2022-edivan_fernandes_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/564/requerimentos_verbal_-_002-2022-edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/565/requerimentos_verbal_-_003-2022-edivan_fernandes_4.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/566/requerimentos_verbal_-_004-2022-edivan_fernandes_5.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/567/requerimentos_verbal_-_005-2022-edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_escrito_no_001-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_escrito_no_002-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_escrito_no_003-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_escrito_no_004-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_escrito_no_005-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_escrito_no_006-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_escrito_no_007-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/575/requerimento_escrito_no_008-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/576/requerimento_escrito_no_009-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/577/requerimento_escrito_no_010-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/578/requerimento_escrito_no_011-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_escrito_no_012-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/580/requerimento_escrito_no_013-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/581/requerimento_escrito_no_014-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_escrito_no_015-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_escrito_no_016-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/584/requerimento_escrito_no_017-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/585/requerimento_escrito_no_018-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_escrito_no_019-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento_escrito_no_020-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/588/requerimento_escrito_no_021-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_escrito_no_022-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_escrito_no_023-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_verbal_no_001-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_verbal_no_002-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/593/requerimento_verbal_no_003-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/594/requerimento_escrito_no_001-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/595/requerimento_escrito_no_002-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/596/requerimento_escrito_no_003-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/597/requerimento_escrito_no_004-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/598/requerimento_escrito_no_005-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/599/requerimento_escrito_no_006-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/600/requerimento_escrito_no_007-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/601/requerimento_escrito_no_001-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_escrito_no_002-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_escrito_no_003-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_escrito_no_004-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_escrito_no_005-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_escrito_no_006-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_escrito_no_007-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_escrito_no_008-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_escrito_no_009-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_escrito_no_010-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_escrito_no_011-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_escrito_no_012-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_escrito_no_013-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_escrito_no_014-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_escrito_no_015-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_escrito_no_016-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_escrito_no_017-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_escrito_no_018-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/619/requerimento_escrito_no_019-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_escrito_no_020-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_verbal_no_001-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_verbal_no_002-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_verbal_no_003-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_verbal_no_004-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_verbal_no_005-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_verbal_no_006-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_escrito_no_001-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_escrito_no_002-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_escrito_no_003-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_escrito_no_004-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_escrito_no_005-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_escrito_no_006-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_escrito_no_007-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_escrito_no_008-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_escrito_no_009-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_escrito_no_010-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_escrito_no_011-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/638/requerimento_escrito_no_012-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/639/requerimento_escrito_no_013-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/640/requerimento_escrito_no_014-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/641/requerimento_escrito_no_015-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/642/requerimento_escrito_no_016-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/643/requerimento_escrito_no_017-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/644/requerimento_escrito_no_018-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/645/requerimento_escrito_no_019-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/646/requerimento_escrito_no_020-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/647/requerimento_verbal_no_001-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/648/requerimento_verbal_no_002-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/649/requerimento_verbal_no_003-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/650/requerimento_verbal_no_004-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_verbal_no_005-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_verbal_no_006-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/653/requerimento_verbal_no_007-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/654/requerimento_escrito_no_001-2022_-paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/655/requerimento_escrito_no_002-2022_-paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/656/requerimento_escrito_no_003-2022_-paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/657/requerimento_escrito_no_004-2022_-paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/658/requerimento_escrito_no_005-2022_-paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/659/requerimento_verbal_no_001-2022_-_paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/660/requerimento_verbal_no_002-2022_-_paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/661/requerimento_verbal_no_003-2022_-_paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/662/requerimento_escrito_no_001-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/663/requerimento_escrito_no_002-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/664/requerimento_escrito_no_003-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/665/requerimento_escrito_no_004-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/667/requerimento_escrito_no_006-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/668/requerimento_escrito_no_007-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/669/requerimento_escrito_no_008-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/670/requerimento_escrito_no_009-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/671/requerimento_verbal_no_001-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/672/requerimento_verbal_no_002-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/673/requerimento_escrito_no_001-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/674/requerimento_escrito_no_002-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/675/requerimento_escrito_no_003-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_escrito_no_004-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/677/requerimento_escrito_no_005-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/678/requerimento_escrito_no_006-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/679/requerimento_escrito_no_007-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/680/requerimento_escrito_no_008-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/681/requerimento_escrito_no_009-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_escrito_no_010-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/683/requerimento_escrito_no_011-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/684/requerimento_escrito_no_012-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/685/requerimento_escrito_no_013-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/686/requerimento_escrito_no_014-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/687/requerimento_escrito_no_015-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/688/requerimento_escrito_no_016-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/689/requerimento_escrito_no_017-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_escrito_no_018-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/691/requerimento_escrito_no_019-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/692/requerimento_escrito_no_020-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/693/requerimento_escrito_no_021-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/694/requerimento_escrito_no_022-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/695/requerimento_escrito_no_023-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/696/requerimento_escrito_no_024-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_escrito_no_025-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_escrito_no_026-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/699/requerimento_escrito_no_027-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/700/requerimento_escrito_no_028-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/701/requerimento_escrito_no_029-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/702/requerimento_escrito_no_030-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_escrito_no_031-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/704/requerimento_escrito_no_032-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/705/requerimento_escrito_no_033-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/706/requerimento_escrito_no_034-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/707/requerimento_escrito_no_035-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/708/requerimento_escrito_no_036-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/709/requerimento_escrito_no_037-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_escrito_no_038-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/711/requerimento_escrito_no_039-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/712/requerimento_escrito_no_040-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/713/requerimento_escrito_no_041-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/714/requerimento_escrito_no_042-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/715/requerimento_escrito_no_043-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/716/requerimento_escrito_no_044-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/717/requerimento_escrito_no_045-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/718/requerimento_escrito_no_046-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/719/requerimentos_verbal_no_001-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/720/requerimentos_verbal_no_002-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/721/requerimentos_verbal_no_003-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/722/requerimentos_verbal_no_004-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/723/requerimentos_verbal_no_005-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/724/requerimentos_verbal_no_006-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/725/requerimentos_verbal_no_007-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/726/requerimentos_verbal_no_008-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/727/requerimentos_verbal_no_009-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/728/requerimentos_verbal_no_010-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/729/requerimento_escrito_no_001-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/730/requerimento_escrito_no_002-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/731/requerimento_escrito_no_003-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/732/requerimento_escrito_no_004-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/733/requerimento_escrito_no_005-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/734/requerimento_escrito_no_006-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_escrito_no_007-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_verbal_no_001-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/737/requerimento_verbal_no_002-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/738/requerimento_verbal_no_003-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/739/requerimento_verbal_no_004-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/740/requerimento_verbal_no_005-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/741/requerimento_escrito_no_001-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/742/requerimento_escrito_no_002-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/743/requerimento_escrito_no_003-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_escrito_no_004-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/745/requerimento_escrito_no_005-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/746/requerimento_escrito_no_006-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/747/requerimento_escrito_no_007-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/748/requerimento_escrito_no_008-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/749/requerimento_escrito_no_009-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/750/requerimento_escrito_no_010-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/751/requerimento_escrito_no_011-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/752/requerimento_escrito_no_012-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/87/resolucao_001_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1125/pl_decreto_1_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1126/pl_decreto_2_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1127/pl_decreto_3_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1128/pl_decreto_4_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1130/pl_decreto_5_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1131/pl_decreto_6_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1132/pl_decreto_7_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1133/pl_decreto_8_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1134/pl_decreto_9_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1135/pl_decreto_10_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1136/pl_decreto_11_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1137/pl_decreto_12_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1138/pl_decreto_13_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1139/pl_decreto_14_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_decreto_15_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1141/pl_decreto_16_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1142/pl_decreto_17_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1143/pl_decreto_18_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1144/pl_decreto_19_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1145/pl_decreto_20_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1146/pl_decreto_21_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1147/pl_decreto_22_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1148/pl_decreto_23_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1150/pl_decreto_24_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1151/pl_decreto_25_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1152/pl_decreto_26_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1153/pl_decreto_27_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1155/pl_decreto_28_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1156/pl_decreto_29_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1157/pl_decreto_30_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1158/pl_decreto_31_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1159/pl_decreto_32_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1160/pl_decreto_33_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1161/pdl_034-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1162/pdl_035-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/92/pl_964_2022_complementar_executivo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/95/pl_967_2022__complementar_executivo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1189/pl_977_2022_complementar.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1183/projeto_de_lei_complementar_no_984-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1178/pl_complementar_n_985_de_07_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/88/pl_01_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/97/pl_002_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/96/pl_003_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/100/pl_004_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/99/pl_005_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/101/pl_006_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/103/pl_007_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1184/pl_008_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/104/pl_009_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1185/pl_10_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1186/pl_11_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1164/pl_12_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1165/pl_13__2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_14_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_15_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/90/pl_965_2022__executivo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/89/pl_966_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/94/pl_968_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/93/pl_969_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/98/pl_970_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/102/pl_971_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/105/pl_972_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_de_lei_no_973_de_13_de_abril_2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1188/pl_974_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1180/pl_975_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1181/pl_976_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1172/pl_978_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_979_de_31_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1177/pl_980_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1176/plo_981_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1175/pl_982_executivo_2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_983_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_986_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1187/projeto_de_emenda_a_lei_organica_n_001_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1154/parecer_julgamento_de_contas_processo_n_5918_2013_-comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1149/parecer_julgamento_de_contas_processo_n_002765_2016_-_comissao_de_financas_orcamento_e_fiscalizacao_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/parecer_pl_007_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1108/parecer_pl_980_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1111/parecer_pl_981_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1113/parecer_pl_982_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1116/parecer_pl_983_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1118/parecer_pl_986_2022_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1051/parecer_pl_002_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1054/parecer_pl_003_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/parecer_pl_005_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/parecer_pl_007_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/parecer_pl_009_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1169/parecer_veto_ao_plol_014_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/parecer_pl_967_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/parecer_pl_969_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1163/parecer_pl_971_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1099/parecer_pl_972_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1110/parecer_pl_980_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1112/parecer_pl_981_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1115/parecer_pl_982_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1117/parecer_pl_983_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1119/parecer_pl_986_2022_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/91/veto_ao_plol_014_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1260/emenda_no_001-2022_-_pl_970-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1261/emenda_modificativa_no_001-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1262/emenda_aditiva_no_001-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1263/emenda_parlamentar_no_001-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1264/emenda_parlamentar_no_002-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1265/emenda_parlamentar_no_003-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1266/emenda_parlamentar_no_004-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1267/emenda_parlamentar_no_005-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1268/emenda_parlamentar_no_006-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1269/emenda_parlamentar_no_007-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1270/emenda_parlamentar_no_008-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1271/emenda_parlamentar_no_009-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1272/emenda_parlamentar_no_010-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1273/emenda_impositiva_no_001-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1274/emenda_impositiva_no_002-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1275/emenda_impositiva_no_003-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1276/emenda_impositiva_no_004-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1277/emenda_impositiva_no_005-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1278/emenda_impositiva_no_006-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1279/emenda_impositiva_no_007-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1280/emenda_impositiva_no_008-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1281/emenda_impositiva_no_009-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1282/emenda_impositiva_no_010-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1283/emenda_impositiva_no_011-2022_-_pl_979-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1284/emenda_modificativa_no_001-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1285/emenda_modificativa_no_002-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1286/emenda_modificativa_no_003-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1287/emenda_modificativa_no_004-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1288/emenda_modificativa_no_005-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1289/emenda_modificativa_no_006-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1290/emenda_aditiva_no_001-2022_-_pl_982-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/753/mocao_de_parabens_001.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/754/mocao_de_parabens_002.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/755/mocao_de_parabens_003.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/756/mocao_de_parabens_004.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/757/mocao_de_parabens_005.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/758/mocao_de_pesar_001.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/759/mocao_de_pesar_002.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/760/mocao_de_pesar_003.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/761/mocao_de_parabens_004.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/762/mocao_de_pesar_005.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/763/mocao_de_pesar_006.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/764/mocao_de_pesar_007.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/765/mocao_de_pesar_008.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/766/mocao_de_pesar_009.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/767/mocao_de_pesar_010.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/768/mocao_de_pesar_011.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/769/mocao_de_pesar_012.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/770/mocao_de_pesar_013.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/771/mocao_de_repudio_001.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/772/mocao_de_repudio_002.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_no_001-2022_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_no_002-2022_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_no_003-2022_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_verbal_no_001-2022_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/554/requerimento_verbal_no_002-2022_-_alan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_no_001-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/556/requerimento_no_002-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/557/requerimento_no_003-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_no_004-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/559/requerimento_no_005-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_no_006-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/561/requerimento_no_007-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/562/requerimento_no_008-2022_-_edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/563/requerimentos_verbal_-_001-2022-edivan_fernandes_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/564/requerimentos_verbal_-_002-2022-edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/565/requerimentos_verbal_-_003-2022-edivan_fernandes_4.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/566/requerimentos_verbal_-_004-2022-edivan_fernandes_5.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/567/requerimentos_verbal_-_005-2022-edivan_fernandes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_escrito_no_001-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_escrito_no_002-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_escrito_no_003-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_escrito_no_004-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_escrito_no_005-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_escrito_no_006-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_escrito_no_007-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/575/requerimento_escrito_no_008-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/576/requerimento_escrito_no_009-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/577/requerimento_escrito_no_010-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/578/requerimento_escrito_no_011-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_escrito_no_012-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/580/requerimento_escrito_no_013-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/581/requerimento_escrito_no_014-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_escrito_no_015-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_escrito_no_016-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/584/requerimento_escrito_no_017-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/585/requerimento_escrito_no_018-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_escrito_no_019-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento_escrito_no_020-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/588/requerimento_escrito_no_021-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_escrito_no_022-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_escrito_no_023-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_verbal_no_001-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_verbal_no_002-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/593/requerimento_verbal_no_003-2022_-_francinildo_aquino.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/594/requerimento_escrito_no_001-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/595/requerimento_escrito_no_002-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/596/requerimento_escrito_no_003-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/597/requerimento_escrito_no_004-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/598/requerimento_escrito_no_005-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/599/requerimento_escrito_no_006-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/600/requerimento_escrito_no_007-2022_-_francinilson_batista.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/601/requerimento_escrito_no_001-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_escrito_no_002-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_escrito_no_003-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_escrito_no_004-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_escrito_no_005-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_escrito_no_006-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_escrito_no_007-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_escrito_no_008-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_escrito_no_009-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_escrito_no_010-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_escrito_no_011-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_escrito_no_012-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_escrito_no_013-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_escrito_no_014-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_escrito_no_015-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_escrito_no_016-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_escrito_no_017-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_escrito_no_018-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/619/requerimento_escrito_no_019-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/620/requerimento_escrito_no_020-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_verbal_no_001-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_verbal_no_002-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_verbal_no_003-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_verbal_no_004-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_verbal_no_005-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_verbal_no_006-2022_-_jose_pedro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_escrito_no_001-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_escrito_no_002-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_escrito_no_003-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_escrito_no_004-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_escrito_no_005-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_escrito_no_006-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_escrito_no_007-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_escrito_no_008-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_escrito_no_009-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_escrito_no_010-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_escrito_no_011-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/638/requerimento_escrito_no_012-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/639/requerimento_escrito_no_013-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/640/requerimento_escrito_no_014-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/641/requerimento_escrito_no_015-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/642/requerimento_escrito_no_016-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/643/requerimento_escrito_no_017-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/644/requerimento_escrito_no_018-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/645/requerimento_escrito_no_019-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/646/requerimento_escrito_no_020-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/647/requerimento_verbal_no_001-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/648/requerimento_verbal_no_002-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/649/requerimento_verbal_no_003-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/650/requerimento_verbal_no_004-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_verbal_no_005-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_verbal_no_006-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/653/requerimento_verbal_no_007-2022_-_jubiratan_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/654/requerimento_escrito_no_001-2022_-paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/655/requerimento_escrito_no_002-2022_-paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/656/requerimento_escrito_no_003-2022_-paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/657/requerimento_escrito_no_004-2022_-paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/658/requerimento_escrito_no_005-2022_-paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/659/requerimento_verbal_no_001-2022_-_paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/660/requerimento_verbal_no_002-2022_-_paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/661/requerimento_verbal_no_003-2022_-_paula_mercia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/662/requerimento_escrito_no_001-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/663/requerimento_escrito_no_002-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/664/requerimento_escrito_no_003-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/665/requerimento_escrito_no_004-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/667/requerimento_escrito_no_006-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/668/requerimento_escrito_no_007-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/669/requerimento_escrito_no_008-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/670/requerimento_escrito_no_009-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/671/requerimento_verbal_no_001-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/672/requerimento_verbal_no_002-2022_-_romualdo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/673/requerimento_escrito_no_001-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/674/requerimento_escrito_no_002-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/675/requerimento_escrito_no_003-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_escrito_no_004-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/677/requerimento_escrito_no_005-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/678/requerimento_escrito_no_006-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/679/requerimento_escrito_no_007-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/680/requerimento_escrito_no_008-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/681/requerimento_escrito_no_009-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_escrito_no_010-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/683/requerimento_escrito_no_011-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/684/requerimento_escrito_no_012-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/685/requerimento_escrito_no_013-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/686/requerimento_escrito_no_014-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/687/requerimento_escrito_no_015-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/688/requerimento_escrito_no_016-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/689/requerimento_escrito_no_017-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_escrito_no_018-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/691/requerimento_escrito_no_019-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/692/requerimento_escrito_no_020-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/693/requerimento_escrito_no_021-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/694/requerimento_escrito_no_022-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/695/requerimento_escrito_no_023-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/696/requerimento_escrito_no_024-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_escrito_no_025-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_escrito_no_026-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/699/requerimento_escrito_no_027-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/700/requerimento_escrito_no_028-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/701/requerimento_escrito_no_029-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/702/requerimento_escrito_no_030-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_escrito_no_031-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/704/requerimento_escrito_no_032-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/705/requerimento_escrito_no_033-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/706/requerimento_escrito_no_034-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/707/requerimento_escrito_no_035-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/708/requerimento_escrito_no_036-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/709/requerimento_escrito_no_037-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_escrito_no_038-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/711/requerimento_escrito_no_039-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/712/requerimento_escrito_no_040-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/713/requerimento_escrito_no_041-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/714/requerimento_escrito_no_042-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/715/requerimento_escrito_no_043-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/716/requerimento_escrito_no_044-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/717/requerimento_escrito_no_045-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/718/requerimento_escrito_no_046-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/719/requerimentos_verbal_no_001-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/720/requerimentos_verbal_no_002-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/721/requerimentos_verbal_no_003-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/722/requerimentos_verbal_no_004-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/723/requerimentos_verbal_no_005-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/724/requerimentos_verbal_no_006-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/725/requerimentos_verbal_no_007-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/726/requerimentos_verbal_no_008-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/727/requerimentos_verbal_no_009-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/728/requerimentos_verbal_no_010-2022_-_romulo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/729/requerimento_escrito_no_001-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/730/requerimento_escrito_no_002-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/731/requerimento_escrito_no_003-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/732/requerimento_escrito_no_004-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/733/requerimento_escrito_no_005-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/734/requerimento_escrito_no_006-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_escrito_no_007-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_verbal_no_001-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/737/requerimento_verbal_no_002-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/738/requerimento_verbal_no_003-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/739/requerimento_verbal_no_004-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/740/requerimento_verbal_no_005-2022_-_rubens_batista.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/741/requerimento_escrito_no_001-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/742/requerimento_escrito_no_002-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/743/requerimento_escrito_no_003-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_escrito_no_004-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/745/requerimento_escrito_no_005-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/746/requerimento_escrito_no_006-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/747/requerimento_escrito_no_007-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/748/requerimento_escrito_no_008-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/749/requerimento_escrito_no_009-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/750/requerimento_escrito_no_010-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/751/requerimento_escrito_no_011-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/752/requerimento_escrito_no_012-2022_-_willame.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/87/resolucao_001_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1125/pl_decreto_1_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1126/pl_decreto_2_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1127/pl_decreto_3_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1128/pl_decreto_4_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1130/pl_decreto_5_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1131/pl_decreto_6_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1132/pl_decreto_7_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1133/pl_decreto_8_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1134/pl_decreto_9_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1135/pl_decreto_10_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1136/pl_decreto_11_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1137/pl_decreto_12_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1138/pl_decreto_13_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1139/pl_decreto_14_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_decreto_15_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1141/pl_decreto_16_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1142/pl_decreto_17_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1143/pl_decreto_18_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1144/pl_decreto_19_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1145/pl_decreto_20_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1146/pl_decreto_21_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1147/pl_decreto_22_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1148/pl_decreto_23_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1150/pl_decreto_24_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1151/pl_decreto_25_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1152/pl_decreto_26_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1153/pl_decreto_27_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1155/pl_decreto_28_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1156/pl_decreto_29_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1157/pl_decreto_30_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1158/pl_decreto_31_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1159/pl_decreto_32_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1160/pl_decreto_33_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1161/pdl_034-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1162/pdl_035-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/92/pl_964_2022_complementar_executivo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/95/pl_967_2022__complementar_executivo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1189/pl_977_2022_complementar.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1183/projeto_de_lei_complementar_no_984-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1178/pl_complementar_n_985_de_07_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/88/pl_01_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/97/pl_002_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/96/pl_003_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/100/pl_004_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/99/pl_005_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/101/pl_006_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/103/pl_007_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1184/pl_008_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/104/pl_009_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1185/pl_10_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1186/pl_11_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1164/pl_12_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1165/pl_13__2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_14_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_15_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/90/pl_965_2022__executivo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/89/pl_966_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/94/pl_968_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/93/pl_969_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/98/pl_970_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/102/pl_971_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/105/pl_972_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_de_lei_no_973_de_13_de_abril_2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1188/pl_974_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1180/pl_975_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1181/pl_976_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1172/pl_978_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_979_de_31_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1177/pl_980_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1176/plo_981_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1175/pl_982_executivo_2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_983_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_986_2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jucurutu.rn.leg.br/media/sapl/public/materialegislativa/2022/1187/projeto_de_emenda_a_lei_organica_n_001_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H354"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="161.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>